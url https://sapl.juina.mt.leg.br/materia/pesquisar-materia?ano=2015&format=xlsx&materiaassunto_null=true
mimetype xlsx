--- v0 (2026-01-28)
+++ v1 (2026-04-05)
@@ -54,5021 +54,5021 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Zulmar Curzel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO DAES &amp;#8211; DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Daniel da Ebenezer, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 1425/2013, QUE REESTRUTURA O PLANO DE CARGOS CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA NA INTEGRA O ARTIGO 54 DA LEI N.º 1585/2015 DE  20 DE AGOSTO DE 2015, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE MUNICIPAL DE JUÍNA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Hermes Lourenço Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES SERVIDORES DO DAES - DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIA DO MUNICÍPIO DE JUINA - MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE COLETA, REMOÇÃO E DESTINAÇÃO DO LIXO DOMICILIAR, HOSPITALAR E INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 1399/2012 DE 20 DE DEZEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t xml:space="preserve">Ivani Cardoso </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS,_x000D_
 SUBSÍDIOS, VANTAGENS E GRATIFICAÇÕES DOS SERVIDORES PÚBLICOS_x000D_
 MUNICIPAIS DA CÂMARA MUNICIPAL DE JUÍNA, A TEOR DO ART. 37,_x000D_
 INCISO X, DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO DE_x000D_
 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA  O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA INSTITUI O PROGRAMA DE INCENTIVO À ARRECADAÇÃO, AUTORIZA AQUISIÇÃO DE PRÊMIOS PARA SORTEIO DE CUPONS FISCAIS, ATRAVÉS DA CAMPANHA NOTA PREMIADA, ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA DISPÕE SOBRE A REGULAMENTAÇÃO DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS (OSCIP), NO ÂMBITO DO MUNICÍPIO DE JUÍNA-MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA COM OSCIP - ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO, NO AMBITO DO MUNICÍPIO DE JUÍNA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DIRETOR GERAL DO DEPARTAMENTO DE ÁGUAS E ESGOTO SANITÁRIO &amp;#8211; DAES, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO PESTALOZZI, SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, INSCRITA NO CNPJ/MT SOB N.º 36.925.386/0001-90, COM SEDE E FORO NA AVENIDA LODERITES ROSA CORREA S/N LOTE 01, AREA VERDADE, EM JUÍNA. </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1.º DA LEI MUNICIPAL N.º 1536/2014 DE 9/12/2014, QUE DISPÕE SOBRE A ALIENAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL QUE MENCIONA, PARA A REFORMA E ADEQUAÇÃO DAS PRAÇAS PÚBLICAS DOS BAIRROS PALMITEIRA E PADRE DUÍLIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O PARCELAMENTO DOS DÉBITOS EM ATRASO DA EMPRESA AMAZÔNIA IMÓVEIS LTDA &amp;#8211; ME E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA IGREJA ASSEMBLEIA DE DEUS EM JUÍNA &amp;#8211; MT DA ÁREA URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODER EXECUTIVO: DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O SENAI - SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL, SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, INSCRITA NO CNPJ/MF SOB N.º 03.819.150/0001-10, COM SEDE E FORO NA AVENIDA HISTORIADOR RUBENS DE MENDONÇA N.º 4.193 0 CENTRO POLITICO ADMINISTRATIVO, NO MUNICÍPIO DE CUIABÁ -MT.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPÕE A CRIAÇÃO DO INSTITUTO DE HISTÓRIA E MEMORIA DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CONDOMÍNIOS RESIDENCIAIS FECHADOS, TAMBÉM DENOMINADOS CONJUNTOS RESIDENCIAIS PRIVADOS NO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A ZONA DE OCUPAÇÃO RESTRITA (ZOR) DA LEI N.º 877/2006 E ALTERA A ZONA DE ADENSAMENTO PRIORITÁRIO (ZAP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODER EXECUTIVO: DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE ATLETISMO &amp;#8211; AJA, INSCRITA NO CNPJ/MF SOB O N.º 10.997.703/0001-90, COM SEDE E FORO NA RUA JAIME PRONI, CENTRO S/N, JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODER EXECUTIVO: DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE HANDEBOL &amp;#8211; AJHB, INSCRITA NO CNPJ/MF SOB O N.º 09.586.154/0001-81, COM SEDE E FORO NA AVENIDA LONDRINA, S/N, CENTRO, JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODER EXECUTIVO: DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O CTG RELEMBRANDO OS PAGOS, INSCRITO NO CNPJ/MF SOB O N.&amp;#1637; 15.072.200/0001-27, COM SEDE E FORO NA RUA EDSON CARLOS MARTINS S/N, MÓDULO 2, JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PODER EXECUTIVO: DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO, INSCRITA NO CNPJ/MF SOB N.º 15.416.299/0001-37, COM SEDE E FORO NA AVENIDA JK, EXPANSÃO COMERCIAL NO MUNICÍPIO DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Daniel da Ebenezer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA OS ESTABELECIMENTOS COMERCIAIS QUE VENDEM BEBIDAS ALCOÓLICAS, A FIXAREM CARTAZ EM SEU INTERIOR COM OS SEGUINTES DIZERES: &amp;#8220;AGORA É CRIME A VENDA DE BEBIDAS ALCOÓLICAS PARA MENORES DE 18 ANOS &amp;#8211; ART. 243 - ESTATUTO DA CRIANÇA E DO ADOLESCENTE.&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA PROMOTORES DE EVENTOS, AGÊNCIAS DE PUBLICIDADE, RÁDIOS, EMISSORAS DE TELEVISÃO, E CONGÊNERES, NO ÂMBITO MUNICIPAL, QUANDO DA PUBLICIDADE DE EVENTOS FESTIVOS EM QUE SERÃO COMERCIALIZADAS BEBIDAS ALCOÓLICAS, A VEICULAREM MENSAGEM COM OS SEGUINTES DIZERES: &amp;#8220;AGORA É CRIME A VENDA DE BEBIDAS ALCOÓLICAS PARA MENORES DE 18 ANOS &amp;#8211; ART. 243 - ESTATUTO DA CRIANÇA E DO ADOLESCENTE.&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA ASSOCIAÇÃO INDÍGENA ENAWENW-NAWE, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE REGRAS PARA COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (CMDCA), DO CONSELHO TUTELAR DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, RESTITUI O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (FMDCA), REVOGA AS DISPOSIÇÕES DA LEI 228/1990 E DEMAIS DISPOSIÇÕES ANTERIORES EM CONTRÁRIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O MOTO CLUB TEMPLÁRIOS DA AMAZÔNIA, INSCRITA NO CNPJ/MF SOB N.º 14.429.565/0001-01, COM SEDE NA RUA DAS AZALEIAS, BAIRRO MÓDULO IV, N.º 100, NO MUNICÍPIO DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA RURAL SAGRADA FAMÍLIA,INSCRITA NO CNPJ/MF SOB N.º 01.842.842/0001-53, NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O DESAFIO JOVEM EBENEZER, INSCRITO NO CNPJ/MT SOB N.º 50.456.870/0005-71, COM SEDE NA RODOVIA AR1, LOTE 1, SEÇÃO A/02, NO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER PERMUTA DA ÁREA JUNTO A PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO - PME, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DRAGÃO CHINES KUNG FU WUSHU - ADCKFWMT, INSCRITA NO CNPJ/MF SOB N.º 10.598.842/0001-40 COM SEDE NA RUA BORTOLOMEU BUENO DA SILVA, BAIRRO PALMITEIRA, N.º 469, NO MUNICÍPIO DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE JUDÔ, INSCRITA NO CNPJ SOB N.º 07.861.120/0001-22 COM SEDE NA RUA DAS AZALEIAS N.º 362, MÓDULO 04, JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DA LIGA ESPORTIVA JUINENSE DE FUTSAL, INSCRITA NO CNPJ SOB N.º 06.314.966/0001-80 COM SEDE NA RUA PORTAL DO SUL N.º 134, MÓDULO 5 NO MUNICÍPIO DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DO KART CLUBE DE JUÍNA, INSCRITA NO CNPJ SOB Nº 22.357/310/0001-09, COM SEDE NA AVENIDA NOVE DE MAIO S/N CENTRO JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A REVOGAR NA SUA TOTALIDADE A LEI MUNICIPAL N.º 1120/2009 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA ASSOCIAÇÃO DOS IDOSOS DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PLANO COMUNITÁRIO PARA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA E OBRAS COMPLEMENTÁRIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL DE JUÍNA - MT, A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA, CRIADO PELA LEI FEDERAL N.º 11.977/2009 E REGULAMENTADA PELO DECRETO FEDERAL N.º 6.962/2009, NAS CONDIÇÕES DEFINIDAS PELA PORTARIA INTERMINISTERIAL N.º 484/2009 DO MC/MF E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO DE SERVIDORES PÚBLICOS ATIVO, INATIVO, PENSIONISTA E COMISSIONADO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR  DA ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE JUÍNA - ASCOM  DA ÁREA URBANA QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO SEGUNDO DA LEI MUNICIPAL N.º 1374/2012 DE 20/12/2012 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O ARTIGO 27 DA LEI MUNICIPAL N.º 301/1992, AMPLIA EXTENSÃO DA VIA PÚBLICA E DÁ NOVA DENOMINAÇÃO À RUA CAJUEIRO QUE PASSA A CHAMAR-SE DE AVENIDA PERIMETRAL JOÃO MARQUES CARDOSO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A DENOMINAÇÃO DA VIA PÚBLICA URBANA HILDA LOURDES PERSICI PEDROTTI INSTITUÍDA PELA LEI  MUNICIPAL N.º 780/2004, NO TRECHO COMPREENDIDO ENTRE AS QUADRAS ÁREA VERDE 14 ATÉ COMPLEMENTAÇÃO COMERCIAL 21 E ÁREA VERDE 25, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DE AUXILIO MORADIA E AUXILIO ALIMENTAÇÃO AOS MÉDICOS INTEGRANTES DO PROGRAMA &amp;#8220;MAIS MÉDICOS PARA O BRASIL&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO PRIMEIRO E SEGUNDO DA LEI MUNICIPAL N.º 1525/2014 DE 23 DE OUTUBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PLANO COMUNITÁRIO PARA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA E OBRAS COMPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO DE MADEIRA DA FORMA QUE FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O INCISO XIII, NO ARTIGO  3.º DA LEI MUNICIPAL N.º 604/2001, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O CONSELHO MUNICIPAL DA CIDADE DO MUNICÍPIO DE JUINA, CRIA A CÂMARA DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A ALIENAÇÃO DE ÁREAS RURAIS DE SUA PROPRIEDADE, OCUPADAS OU NÃO POR TERCEIROS DENOMINADOS, LOTEAMENTO &amp;#8220;CHACRA DE RECREIO&amp;#8221; SETOR SUL, SITUADA NO DISTRITO DE FONTANILLAS, NO MUNICÍPIO DE JUÍNA, CHÁCARA &amp;#8220;A&amp;#8221; A &amp;#8220;P&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO DOS TRABALHADORES RURAIS E AGROPECUÁRIA DE JUÍNA &amp;#8211; ASSTRAJ, INSCRITA NO CNPJ/MF SOB N.º 02.344.060/0001-57, COM SEDE NA GLEBA IRACEMA ÁREA 2, LOTE 67, NO MUNICÍPIO DE JUÍNA &amp;#8211; MT., E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O PARAGRAFO 4º ALÍNEA &amp;#8220;F&amp;#8221; DO INCISO I E ALÍNEA &amp;#8220;G&amp;#8221; A &amp;#8220;I&amp;#8221; DO INCISO II DA LEI MUNICIPAL N.º 1249/2011 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O INCISO IV DO ARTIGO 44 DA LEI MUNICIPAL N.º 830 DE 05 DE OUTUBRO DE 2005, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE JUÍNA, MT, A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA &amp;#8220;MINHA CASA MINHA VIDA&amp;#8221;, CRIADO PELA LEI FEDERAL N.º 11.977/2009 E REGULAMENTADA PELO DECRETO FEDERAL N.º 6.962/2009, NAS CONDIÇÕES DEFINIDAS PELA PORTARIA INTERMINISTERIAL N.º 484/2009 DO MC/MF E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O SINDICATO RURAL DE JUÍNA, INSCRITO NO CNPJ/MF SOB N.º 01.789.511/0001-05, COM SEDE ADMINISTRATIVA NA RUA CARMEM MIRANDA N.º 285, MODULO 2 , NO MUNICÍPIO DE JUÍNA &amp;#8211;MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, PARA O QUADRIÊNIO 2014/2017, LEI MUNICIPAL N.º 1535/2014 DE 04/12/2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA UNIÃO CENTRO OESTE BRASILEIRA DA IGREJA ADVENTISTA DO SÉTIMO DIA DE JUÍNA &amp;#8211; MT, DA ÁREA URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA EM SUA TOTALIDADE A LEI MUNICIPAL N.º 1047/2008, QUE DISPÕE SOBRE A RESERVA DE VAGAS PARA APENADOS EM REGIME SEMIABERTO E EGRESSO DO SISTEMA PENITENCIÁRIO NAS CONTRATAÇÕES PARA PRESTAÇÃO DE SERVIÇOS COM FORNECIMENTO DE MÃO-DE-ABRO À ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 3º DA LEI MUNICIPAL 1.541/2014 DE 15 DE DEZEMBRO DE 2.014, QUE DISPÕE SOBRE O VALOR E A FORMA DE PAGAMENTO DE DIÁRIAS AOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA FAMÍLIA ACOLHEDORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS PATRIMONIAIS, ATRAVES DE DOAÇÕES DE ÁREAS PÚBLICAS COM O OBJETIVO A DESENVOLVER AÇÕES EXCLUSIVAMENTE SOCIAIS E DE INTERESSE PÚBLICO, DESENVOLVENDO AÇÕES DE APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA DE CARTA DE CRÉDITO - RECURSOS DO FGTS NA MODALIDADE DE PRODUÇÃO DE UNIDADES HABITACIONAIS, OPERAÇÃO COLETIVA, GARANTIDO, POR CAUÇÃO FINANCEIRA QUE ENTRE SI CELEBRAM O ESTADO DE MATO GROSSO, ATRAVÉS DA SECRETARIA DE ESTADO DE CIDADES - SECID, MUNICÍPIO DE JUÍNA - MT, REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, COM AS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A AMF - ASSOCIAÇÃO DOS MORADORES DE FONTANILLAS, INSCRITA NO CNPJ SOB N.º 14.607.702/0001-42, COM SEDE NA AVENIDA PRINCIPAL S/N, DISTRITO DE FONTANILLAS, MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA  RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JUINA, PARA O EXERCÍCIO FINANCEIRO DE 2016. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ORDEM DOS MINISTROS EVANGÉLICOS DE JUÍNA - MT, INSCRITO NO CNPJ/MF SOB N.º 04.011.496/0001-50, COM SEDE NA RUA VICENTE CELESTINO S/N, SALA 01, MÓDULO 02, NO MUNICÍPIO DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO PRIMEIRO DA LEI MUNICIPAL N.º 1577/2015 DE 20 DE JULHO DE 2015 E DÁ OUTRA PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N.º 1046/2008 QUE INSTITUI O CÓDIGO DE TRIBUTOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO DE AUXILIO MORADIA E AUXILIO ALIMENTAÇÃO AOS MÉDICOS INTEGRANTES DO PROGRAMA </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O INCISO XIII E PARAGRAFO ÚNICO NO ARTIGO 3º DA LEI MUNICIPAL N.º 604/2001 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL PARA O DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO - DAES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PROCEDIMENTOS PARA CONCESSÃO DE PARCELAMENTO ESPECIAL DE DÉBITOS FISCAIS AJUIZADOS EM TRAMITE NA COMARCA DE JUÍNA - MT, DISPENSA DE JUROS E MULTAS NAS CONDIÇÕES QUE INCIDA NOS TERMOS DA LEI MUNICIPAL N.º 1046/2008, EM SEU ARTIGO 62 E PARÁGRAFOS ALTERADOS PELA LEI MUNICIPAL N.º 1224/2011, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DOS VALORES DAS TARIFAS DE FORNECIMENTO DE ÁGUA DO DAES - DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DO MUNICÍPIO DE JUÍNA - MT, DA FORMA QUE ESTABELECE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI N.º 1479/2013 QUE DISPÕE SOBRE A TARIFA DE ESGOTAMENTO SANITÁRIO DO DAES - DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DE JUÍNA, DA FORMA QUE ESTABELECE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO SEGUNDO DA LEI MUNICIPAL N.º 1453/2013 DE 16 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO DO VALOR VENAL DO IMOVEIS DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, PARA APURAÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU E DO IMPOSTO DE TRANSMISSÃO DE BENS IMOVEIS - ITBI, PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O PARÁGRAFO 3º NO ARTIGO 65 DA LEI N.º 356/1993 O QUAL PASSA A VIGORAR DA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A CÂMARA DE DIRIGENTES E LOJISTAS DE JUÍNA &amp;#8211; MT, INSCRITO NO CNPJ SOB N.º 14.880.026/0001-86, COM SEDE NA AVENIDA LONDRINA N.º 65, CENTRO DE JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO EM FAVOR DO CORPO DE BOMBEIROS DE JUÍNA &amp;#8211; MT DA ÁREA URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A CAMPANHA NOTA PREMIADA E ALTERA A DATA DO ULTIMO SORTEIO CONSTANTE NA PARTE FINAL DOS ARTIGOS 2º E 7º DA LEI N.º 1551/2015 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA DO MÓDULO I ENTRE AS QUADRAS 7 E 10, AVENIDA HITLER SANSÃO E AVENIDA HOLMIS IORIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE SALARIAL RELATIVO AO ANO DE 2015, EM 5,62% (CINCO INTEIRO E SESSENTA E DOIS DÉCIMOS POR CENTO) PARA TODOS OS PROFISSIONAIS DA EDUCAÇÃO, NOS TERMOS DA LEI MUNICIPAL N.º 1399/2012 E DECRETO MUNICIPAL N.º 488/2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO PESTALOZZI, SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, INSCRITA NO CNPJ/MF SOB N.º 36.925.386/0001-90, COM SEDE E FORO NA AVENIDA LODERITES ROSA CORREA, S/N, LOTE 01, AREA VERDE, NO MUNICÍPIO DE JUÍNA - MT. </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE CRITÉRIOS PARA A CONCESSÃO DE HONRARIAS AS PESSOAS QUE TENHAM SE DESTACADO PELA ATUAÇÃO NA VIDA PÚBLICA OU PRIVADA OU QUE TENHAM PRESTADO RELEVANTES SERVIÇOS À COMUNIDADE. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MAIS TRINTA (30) DIAS A LICENÇA DO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO_x000D_
 BERGAMIN, DO CARGO DE PREFEITO, PARA TRATAR DE ASSUNTOS_x000D_
 DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR MAIS DEZ (10) DIAS A LICENÇA DO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO_x000D_
 BERGAMIN, DO CARGO DE PREFEITO, PARA TRATAR DE_x000D_
 ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Paulão, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICAM APROVADAS AS CONTAS ANUAIS DE GOVERNO,_x000D_
 PRESTADAS PELO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL_x000D_
 DE JUÍNA, HERMES LOURENÇO BERGAMIN, RELATIVA AO_x000D_
 EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Geraldinho, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA NA INTEGRA O DECRETO LEGISLATIVO N.º 001/2012_x000D_
 QUE &amp;#8220;REJEITA AS CONTAS PÚBLICAS DO MUNICÍPIO DE JUÍNA,_x000D_
 PRESTADAS PELO ENTÃO PREFEITO MUNICIPAL ALTIR ANTÔNIO_x000D_
 PERUZZO, RELATIVA AO EXERCÍCIO DE 2012&amp;#8221;, E APROVA A_x000D_
 REFERIDA CONTAS, COM BASE NO ACORDÃO 2937/2014-TP.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR JOSÉ_x000D_
 CARLOS DE ALMEIDA JUNIOR, DELEGADO REGIONAL DE POLÍCIA,_x000D_
 PELO DIGNIFICANTE TRABALHO QUE VEM REALIZANDO JUNTO À_x000D_
 SOCIEDADE JUINENSE FRENTE À DELEGACIA REGIONAL DE POLÍCIA_x000D_
 CIVIL DE JUÍNA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR JOSÉ_x000D_
 RICARDO GARCIA BRUNO, DELEGADO MUNICIPAL ADJUNTO, PELO_x000D_
 DIGNIFICANTE TRABALHO QUE VEM REALIZANDO JUNTO À_x000D_
 SOCIEDADE JUINENSE FRENTE À DELEGACIA MUNICIPAL DE_x000D_
 POLÍCIA CIVIL DE JUÍNA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR RODRIGO_x000D_
 COSTA RUFATO, DELEGADO MUNICIPAL DE POLÍCIA, PELO_x000D_
 DIGNIFICANTE TRABALHO QUE VEM REALIZANDO JUNTO À_x000D_
 SOCIEDADE JUINENSE FRENTE À DELEGACIA MUNICIPAL DE_x000D_
 POLÍCIA CIVIL DE JUÍNA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR ADELCHI_x000D_
 FRANCISCO POLETTO, PELO PIONEIRISMO E SERVIÇO PRESTADO AO_x000D_
 MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR LELINHO_x000D_
 DOS SANTOS KAPICH, PELO PIONEIRISMO E RELEVANTES_x000D_
 TRABALHOS PRESTADOS AO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR CLODIS_x000D_
 ANTÔNIO MENEGAZ, PELO PIONEIRISMO E RELEVANTES_x000D_
 TRABALHOS PRESTADOS AO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO JUINENSE AO SENHOR JOÃO_x000D_
 DELFINO COELHO, PELOS RELEVANTES SERVIÇOS PRESTADOS A_x000D_
 SAÚDE NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>Geraldinho, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DE GOVERNO, PRESTADAS POR SUA EXCELÊNCIA O SENHOR PREFEITO MUNICIPAL DE JUÍNA, HERMES LOURENÇO BERGAMIN, RELATIVA AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Ivani Cardoso , Daniel da Ebenezer, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
     <t>Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI N.º 44/2015 &amp;#8211; &amp;#8220;SUBSTITUI NA INTEGRA O ARTIGO 1º.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL E AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, SENHOR ALAN RAFAEL GUTIERREZ, QUE ENVIE A ESTA CASA DE LEIS, PRESTAÇÃO DE CONTAS DE TODOS OS GASTOS DA SECRETARIA, INCLUSIVE COM FOLHA DE PAGAMENTO E REALIZAÇÃO DE EVENTOS, REFERENTE AO EXERCÍCIO DE 2014 E DO MÊS JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, INFORMAÇÃO SOBRE O NÚMERO DE VAGAS OFERECIDAS NO ÚLTIMO CONCURSO PÚBLICO PARA O CARGO DE ATENDENTE HOSPITALAR, RELAÇÃO DOS SERVIDORES APROVADOS, CONVOCADOS E LOCAL DE LOTAÇÃO. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI: RELATÓRIO DOS CONTRIBUINTES COM DIVIDAS PRESCRITAS, NOME E VALOR, POR AUSÊNCIA DE LANÇAMENTO NA CONSTITUIÇÃO DOS CRÉDITOS TRIBUTÁRIOS, E AS PRESCRIÇÕES DAS DIVIDAS ATIVAS NÃO EXECUTADAS NOS ÚLTIMOS DOIS ANOS. </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI: CÓPIAS DE TODAS AS GUIAS DE RECOLHIMENTO DO ITBI DO ULTIMO SEMESTRES DE 2014.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI: QUE ENCAMINHE A ESTA CASA, INFORMAÇÕES SOBRE A EMPRESA QUE ADMINISTRA O TERMINAL RODOVIÁRIO (AMAZÔNIA IMÓVEIS LTDA. &amp;#8211; ME), VALOR DO CONTRATO FIRMADO COM A PREFEITURA, DIVIDA COM O ERÁRIO E COMPROVANTE DE PAGAMENTO DAS PARCELAS DEVIDAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES BERGAMIN E AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÃO SOBRE O NOME DOS MÉDICOS LOTADOS NAS UNIDADES BÁSICAS DE SAÚDE, (PSFS), NOMES DOS RESPONSÁVEIS PELO LABORATÓRIO MUNICIPAL, NOME DOS RESPONSÁVEIS PELA REGULAÇÃO MÉDICA DENTRO DO ESTADO E MUNICÍPIO, E AINDA DOS ODONTÓLOGOS LOTADOS PELO MUNICÍPIO, E EM QUAIS UNIDADES DE SAÚDE ESTÃO LOTADOS. </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR PREFEITO, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CÓPIA DO PROJETO DE PLANEJAMENTO E LEGALIZAÇÃO DA ÁREA, COM FOTOS E MAPAS DAS ZONAS DE DETENÇÃO, DO BAIRRO PALMITEIRA. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHOR ERICSON LEANDRO, CÓPIA DOS COMPROVANTES DE REPASSES E DESPESAS ORIUNDOS DO PDE-PLANO DE DESENVOLVIMENTO ESCOLAR, REFERENTE EXERCÍCIO 2014, DESTINADO A ESCOLA MUNICIPAL MARECHAL HERMES.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINE, CÓPIA DE TODO O PROCESSO LICITATÓRIO E CONTRATO FIRMADO COM A RÁDIO BAND-FM; CÓPIAS DE COMPROVANTES DE DESPESAS COM A AGENCIA SOUL PROPAGANDAS LTDA., E EMPRESAS SUBCONTRATADAS, AINDA COMPROVANTES DE DESPESAS DE MÍDIA COM CONTRATO DIRETO. </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR ROBSON AMORIM MACHADO; CÓPIA DO PROJETO CONSTRUÇÃO DA REDE DE ESGOTO E ESTAÇÃO DE TRATAMENTO EM EXECUÇÃO COM RECURSOS DO PROGRAMA DE ACELERAMENTO DO CRESCIMENTO, O PAC 2 DO GOVERNO FEDERAL, BEM COMO AS SEGUINTES INFORMAÇÕES: ETAPAS JÁ CONSTRUÍDAS; QUANTO DO RECURSO DE R$ 5.717.502,29 (CINCO MILHÕES, SETECENTOS E DEZESSETE MIL, QUINHENTOS E DOIS REAIS E VINTE E NOVE CENTAVOS) JÁ FOI REPASSADO AO MUNICÍPIO; ETAPAS QUE FALTAM CONSTRUIR; E, QUANTO DE RECURSOS FALTA A SER REPASSADO. DE IGUAL FORMA, INFORMAÇÕES SOBRE O PROJETO DE CONSTRUÇÃO DAS CASAS POPULARES; DA CONSTRUÇÃO DA ESCOLA DO BAIRRO CIDADE ALTA; DO PSF EQUIPE 1 MODULO 5; DA CONSTRUÇÃO DA CASA DO ARTESÃO; E DO PONTO DE MOTO TAXI DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, E, AO SECRETÁRIO MUNICIPAL DE SAÚDE, AGOSTINHO BESPALEZ; PLANILHA DEMONSTRATIVA CONTENDO REPASSES FEDERAIS DE TODOS OS PROGRAMAS, CONVÊNIOS E SERVIÇOS RECEBIDOS NO ANO DE 2014, DA MESMA FORMA OS RECEBIDOS DO GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>IVANI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, PREFEITO, E, AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR ROBSON AMORIM MACHADO, QUE ENCAMINHE A ESTA CASA DE LEIS, CÓPIA DO PROJETO DE REVITALIZAÇÃO DA &amp;#8220;LAGOA DA GARÇA&amp;#8221;. </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO, VALDOIR ANTÔNIO PEZZINI, CÓPIA DO EXTRATO BANCÁRIO DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE, E, INFORMAÇÕES DA ULTIMA DATA DO DEPOSITO OU TRANSFERÊNCIA BANCÁRIA REALIZADA RELATIVA A ESSA CONTA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ FILHO, CÓPIA DO RELATÓRIO TÉCNICO DE INSPEÇÃO DA VIGILÂNCIA SANITÁRIA ESTADUAL, REALIZADO NO CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ FILHO, CÓPIA DO CONTRATO FIRMADO ENTRE MUNICÍPIO E A OSCIP &amp;#8211; ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI, QUE ENCAMINHE A ESTA CASA, CÓPIA DO CONTRATO FIRMADO COM A EMPRESA PROJETUS ENGENHARIA PARA EXECUÇÃO DA OBRA DA ESTAÇÃO DE TRATAMENTO DE ESGOTO, INCLUSIVE COM TERMOS ADITIVOS (SE HOUVEREM) E RELATÓRIOS DO FISCAL DE CONTRATO E DO FISCAL DA OBRA.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ FILHO E A DIRETORA DA DIVISÃO DE RH, SENHORA LEILA CAMPOS; EXTRATO DE SALÁRIO DOS ACS - AGENTES COMUNITÁRIOS DE SAÚDE E ACE &amp;#8211; AGENTES COMUNITÁRIOS A ENDEMIAS DE 01 DE JULHO A 31 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR ANTÔNIO PEZZINI E A DIRETORA DA DIVISÃO DE RH, SENHORA LEILA CAMPOS: EXTRATO DA FOLHA DE PAGAMENTO DOS SERVIDORES LOTADOS NA SECRETARIA DE MUNICIPAL DE INDÚSTRIA, COMÉRCIO E MINERAÇÃO, DE JANEIRO A OUTUBRO DE 2015, E AINDA INFORMAÇÃO DA LOTAÇÃO DOS MESMOS, SE É ESTATUTÁRIA OU CELETISTA._x000D_
 </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Nadia da Record, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, PREFEITO, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINI E A DIRETORA DA DIVISÃO DE RH SENHORA LEILA CAMPOS; EXTRATO DAS RETIRADAS DE DARIAS DE TODOS OS SECRETÁRIOS DE JANEIRO À OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DAS ESTRADAS, PONTES E BUEIROS DAS LINHAS IRACEMA I, II E III E LINHAS PARANÁ I E II.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA LIMPEZA DAS RUAS E LOTES PÚBLICOS NO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>Wilson, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO DAS ESTRADAS DA LINHA 6 E GLEBA CAIABI.</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221; NAS RUAS NÃO PAVIMENTADAS DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL,  COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE DUAS LOMBADAS NA RUA DOM AQUINO, ACESSO AO MÓDULO 5.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DO PONTILHÃO NA RUA PRESIDENTE TANCREDO DE ALMEIDA NEVES, BAIRRO SÃO JOSÉ OPERÁRIO, ACESSO A RUA GERENCIO VERONESE NO MÓDULO 4.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA LONDRINA COM AVENIDA PARANAGUÁ NO MÓDULO 5.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE UM SEMÁFORO NA AVENIDA LONDRINA, PROXIMIDADES DA PRAÇA ANTÔNIO CARDOSO. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO TRANSVERSAL, NO CANTEIRO CENTRAL DA AVENIDA LODERITES DA COSTA CORREIA E RUA DAS ARAPONGAS, PRÓXIMO A SOCIEDADE PESTALOZZI.</t>
   </si>
   <si>
     <t>Dalmo Matuchaki, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DA LIMPEZA AO REDOR DO CAMPO DE FUTEBOL DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DA LIMPEZA AO REDOR DO ORATÓRIO SÃO FRANCISCO E CENTRO DE EDUCAÇÃO INFANTIL DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DA CONSTRUÇÃO IMEDIATA DE ABRIGO PARA OS TAXISTAS QUE TRABALHAM JUNTO À RODOVIÁRIA NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE MELHORIAS NAS INSTALAÇÕES DA RECEPÇÃO E DISPONIBILIDADE DE VIGIA EM TEMPO INTEGRAL JUNTO AO AEROPORTO MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DA RECUPERAÇÃO EMERGENCIAL DAS ESTRADAS QUE LIGAM A COMUNIDADE NOVA JERUSALÉM.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, ALAN RAFAEL GUTIERREZ, A NECESSIDADE DE REALIZAR REUNIÃO COM REPRESENTANTES DAS ASSOCIAÇÕES E LIGAS DESPORTIVAS DO MUNICÍPIO, PARA IMPLANTAÇÃO DE UM CRONOGRAMA ANUAL E ELABORAÇÃO DE CALENDÁRIO PARA TODAS AS MODALIDADES ESPORTIVAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA INSTALAÇÃO DE MEIO-FIO NAS SEGUINTES RUAS: JACAREZINHO, TERRA ROXA, MAUÁ, SÃO MATEUS DO SUL, TERRA PRETA, MEDIANEIRA, IRATI, ANGELO REZADORI E AVENIDA SENADOR SEVERO GOMES, TODAS NO BAIRRO MODULO 5. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA E DESVIO DE ÁGUAS PLUVIAIS NA RUA JOSÉ MISSIO QUE INTERLIGA O SETOR INDUSTRIAL COM O BAIRRO PALMITEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA E DESVIO DE ÁGUAS PLUVIAIS NA LINHA MEIA 6 &amp;#8211; COMUNIDADE NOME DE MARIA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR 15 MESAS COM 30 BANCOS, 1 TÉCNICO MULTI-E-MAIL, 1 BIBLIOTECÁRIO E 2 VIGILANTES PARA A ESCOLA MUNICIPAL PAULO FREIRE, DO MÓDULO 5.</t>
   </si>
   <si>
     <t>Irene da Terra Roxa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA RECUPERAÇÃO DAS ESTRADAS DA LINHA ESCOLAR DA LINHA 3.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AO SECRETARIO MUNICIPAL DE PLANEJAMENTO, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DIRETOR DO DEPARTAMENTO MUNICIPAL DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA CICLOVIA NO CANTEIRO CENTRAL DE TODA A EXTENSÃO DA AV. JK.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AO SENHOR PRESIDENTE DO INTERMAT, ASSESSOR TÉCNICO DA REGIÃO DE JUÍNA, CLOVILTON JAIME DE MIRANDA E AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA REALIZAR A REGULARIZAÇÃO FUNDIÁRIA DE TODOS OS TERRENOS DA ÁREA URBANA, (BAIRRO CIDADE ALTA), E RURAL DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE MEIO FIO E SARJETAS NA AVENIDA BRASÍLIA, BAIRRO PADRE DUÍLIO, E EM OUTRA RUAS E AVENIDAS DOS MÓDULO 4 E 5 DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO DIRETOR DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, A VIABILIDADE DA CONSTRUÇÃO DE UM RETORNO NA AVENIDA LONDRINA, NAS PROXIMIDADES DO CENTRO DE CONVIVÊNCIA DO IDOSO VÓ PAIXÃO E SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO, REFORMA E MELHORIA DAS PRAÇAS E QUADRAS DE ESPORTES DOS BAIRROS PALMITEIRA, PADRE DUÍLIO, SÃO JOSÉ OPERÁRIO E CIDADE ALTA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE AGILIZAR A REGULARIZAÇÃO FUNDIÁRIA DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE FAZER LEVANTAMENTO, BUSCAR RECURSOS, ELABORAR PROJETO E FAZER GESTÃO PARA LEGALIZAÇÃO DOS LOTES URBANOS, OCUPADOS NO BAIRRO CIDADE ALTA. </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA REFORMA GERAL DO PRÉDIO DO POSTO DE SAÚDE DA FAMÍLIA DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE LOMBADAS AS IMEDIAÇÕES DO PSF DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA PISTA DE SKATE, E DE UMA ACADEMIA AO AR LIVRE, NO CENTRO DE EVENTOS, ANEXO AO GINÁSIO MUNICIPAL DE ESPORTES. </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DA REPOSIÇÃO DAS PERCAS SALARIAIS DOS ÚLTIMOS ANOS DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, A NECESSIDADE E OPORTUNIDADE DE ATENDER, OS PRODUTORES RURAIS DO DISTRITO DE FILADÉLFIA, COM MAQUINÁRIO PARA CONSTRUÇÃO DE TANQUES DE PEIXE E BEBEDOUROS. </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DE REALIZAR LIMPEZA GERAL NO CEMITÉRIO, CONSTRUÇÃO DE DOIS BANHEIROS E INSTALAÇÃO DE UMA CAIXA D'ÁGUA. </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE RECUPERAÇÃO EMERGENCIAL DE TODAS AS RUAS NÃO PAVIMENTADAS, DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE BUEIRO, NA RUA ENFRENTE AO COLÉGIO ALVARES DE AZEVEDO EM TERRA ROXA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA PONTE ENFRENTE AO LOTE DO RIBEIRO NA LINHA &amp;#8220;G&amp;#8221;, DA PONTE ENFRENTE AO LOTE DO VIOLA NA LINHA 01, E REPARO NO BUEIRO ENFRENTE AO LOTE DO SENHOR ADILSON TAMBÉM NA LINHA 01. </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA-BURACO&amp;#8221; NAS ESTRADAS DA LINHA 4, LINHA &amp;#8220;G&amp;#8221;, LINHA &amp;#8220;F&amp;#8221;, LINHA 01 E LINHA FLOR DA SERRA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO JUNTO A REDE CEMAT, PARA A SUBSTITUIÇÃO DO TRANSFORMADOR E AUMENTO DA CARGA NA ESCOLA MUNICIPAL EUCLIDES DA CUNHA, LINHA 4. </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA REFORMA GERAL DO GINÁSIO DE ESPORTES E QUADRA ANEXA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIA AO SECRETÁRIO DE ESPORTE LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO, COM A MÁXIMA URGÊNCIA DE CERCA EM TORNO DO CAMPO DE FUTEBOL DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE PORTÕES NO MURO DO CENTRO DE SERVIÇOS ESPECIALIZADOS (BANCO DE SANGUE) NO BAIRRO MÓDULO 03.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES NA FEIRA LIVRE MUNICIPAL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Tuna, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR &amp;#8220;TAPA BURACOS&amp;#8221; NAS ESTRADAS DA LINHA 7, 9 E TRAVESSÃO CASARIM.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E PECUÁRIA, A NECESSIDADE E OPORTUNIDADE DE FIRMAR PARCERIA COM A SECRETARIA DE DESENVOLVIMENTO RURAL DO ESTADO - SEDRAF, SUPERINTENDÊNCIA DE DESENVOLVIMENTO REGIONAL DO VALE DO JURUENA E ASSOCIAÇÕES DE PRODUTORES RURAIS, PARA IMPLANTAR EM NOSSO MUNICÍPIO PROJETO DE HORTIFRUTIGRANJEIRO, VISANDO O DESENVOLVIMENTO DA AGRICULTURA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO DE DISTRIBUIÇÃO GRATUITA DE LEITE A CRIANÇAS E IDOSOS DE FAMÍLIAS CARENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Dalmo Matuchaki, Daniel da Ebenezer, Geraldinho, Irene da Terra Roxa, Nadia da Record, Neguinho da 4, Paulão, Salete Bergamin, Sandro, Tuna, Valdemarzinho, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E DIRETOR DE CONTROLE URBANO, A NECESSIDADE DE REALIZAR TRIAGEM E ASSENTAMENTO ORDENADO DAS PESSOAS QUE OCUPAM A ÁREA VERDE RESERVA TÉCNICA - SECÇÃO SETOR INDUSTRIAL, PROJETO JUÍNA 1ª FASE, CONFORME MATRÍCULA Nº 10.205.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ESTRADA DE ACESSO AO DISTRITO DE FONTANILLAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REPAROS NO PSF-III, BAIRRO MODULO 5, PARA CONTER INFILTRAÇÕES NAS PAREDES, GOTEIRAS NO TELHADO E AUMENTAR ALTURA DO PISO NA PARTE FRONTAL EMBAIXO DO TOLDO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REABERTURA NA ESTRADA DE ACESO AO PESQUE-PAGUE SÃO FRANCISCO E SETOR CHÁCARAS. </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REBAIXAMENTO NO MORRO ENFRENTE AO SITIO DO ZÉ GOIANO, LINHA 9 E REABERTURA DA ESTRADA ENFRENTE AO SITIO DO SENHOR CHIQUITITO. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Dalmo Matuchaki, Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO SENHOR DEPUTADO ESTADUAL, DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE DESTINAR RECURSOS PARA CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL NO BAIRRO CIDADE ALTA, EM JUÍNA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES E AO DEPUTADO ESTADUAL OSCAR BEZERRA A NECESSIDADE E OPORTUNIDADE DE ENVIDAREM ESFORÇOS PARA RECUPERAÇÃO E CONSTRUÇÃO DE PONTES E LEVANTAMENTO DE ALGUNS TRECHOS DA RODOVIA MT 183, QUE LIGA OS MUNICÍPIOS DE JUÍNA E ARIPUANÃ.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E SECRETÁRIO MUNICIPAL DE AGRICULTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UM JARDIM, COM ÁRVORES ORNAMENTAIS DE PEQUENO PORTE E FLORÍFERAS NO ESPELHO D&amp;#8217;AGUA FRENTE AO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UM ESTACIONAMENTO AS IMEDIAÇÕES DO PAÇO MUNICIPAL, COBERTO E FECHADO PARA CARROS OFICIAIS E DE SERVIDORES.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE,  A NECESSIDADE  DE DESIGNAR UM SERVIDOR EXCLUSIVO PARA DIREÇÃO ADMINISTRATIVA DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE  DE DESIGNAR UM SERVIDOR PARA O CARGO DE CHEFE DE GABINETE, PARA ATENDER NA RECEPÇÃO DAS ATIVIDADES INERENTES A FUNÇÃO E EM ESPECIAL, REALIZAR TRIAGEM E ENCAMINHAMENTOS DAS DEMANDAS VINCULADAS AO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO DEPUTADO ESTADUAL, WAGNER RAMOS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR RECURSOS DE EMENDA PARLAMENTAR PARA A COBERTURA DA QUADRA DE ESPORTE DO DISTRITO DE TERRA ROXA EM JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO NA CONSTRUÇÃO DA CERCA ENTORNO DO PSF DO BAIRRO CIDADE ALTA, E DE COLOCAR CASCALHO ENFRENTE AO PSF.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA IMPLANTAÇÃO DOS PROGRAMAS PCMSO (PROGRAMA DE CONTROLE MÉDICO E SAÚDE OCUPACIONAL) E PPRA (PROGRAMA DE PREVENÇÃO DE RISCOS AMBIENTAIS) EM TODOS OS DEPARTAMENTOS E SETORES DE TRABALHO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO FRENTE AO CENTRO DE EDUCAÇÃO INFANTIL MENINO JESUS ATÉ A UPA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE RETOMAR A CONSTRUÇÃO DAS CASAS POPULARES DO PROGRAMA ANDRÉ MAGGI II DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, SECRETÁRIO CHEFE DA CASA CIVIL, PAULO CEZAR ZAMAR TAQUES, SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA DE MT, DEPUTADO FEDERAL SÁGUAS MORAES, E PRESIDENTE DA ASSEMBLEIA LEGISLATIVA - MT, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR RECURSOS PARA CONSTRUÇÃO DE UM NOVO PRÉDIO PARA O QUARTEL DA POLICIA MILITAR, COMANDO REGIONAL VIII EM JUÍNA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AOS SENADORES DE MATO GROSSO, DEPUTADO FEDERAL SÁGUAS MORAES SOUSA, DEPUTADO FEDERAL EZEQUIEL FONSECA E DEPUTADO ESTADUAL OSCAR BEZERRA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE UM PRÉDIO PARA A INSTALAÇÃO DO &amp;#8220;LAR DOS IDOSOS&amp;#8221; DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO DEPUTADO FEDERAL VICTORIO GALLI, A NECESSIDADE E OPORTUNIDADE DE DESTINAR RECURSOS DE EMENDA PARLAMENTAR, PARA REFORMA E COMPRA DE EQUIPAMENTOS PARA O HOSPITAL MUNICIPAL DE JUÍNA, E PARA CONSTRUÇÃO DE UM POSTO DA SAÚDE DA FAMÍLIA &amp;#8211; PSF NO DISTRITO DE FILADÉLFIA. </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221;, RECUPERAÇÃO DE PONTES E BUEIROS NAS ESTRADAS DAS COMUNIDADES SÃO LOURENÇO E SÃO ROQUE DA ALEGRIA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA JOINVILLE, CRUZAMENTO COM AVENIDA BRASÍLIA, NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS A NECESSIDADE DE CONTRATAR PROFISSIONAL ESPECIALIZADO EM PISCICULTURA, PARA ATUAR NA SECRETARIA DE AGRICULTURA E COORDENAR ESTA ATIVIDADE JUNTO AOS PRODUTORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIAS AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO PEDRO TAQUES E A PRESIDENTE DO INTERMAT, LUCIANE BEZERRA, A NECESSIDADE DE REGISTRAR EM SISTEMA PRÓPRIO (BANCO DE DADOS), RELAÇÃO DOS BOLETOS EMITIDOS PELO INTERMAT, COM NOME DO CONTRIBUINTE, NÚMERO DE LOTE, QUADRA E SETOR, DA COMPRA DE LOTES NO MUNICÍPIO DE JUÍNA, PARA EVITAR PUBLICIDADE. </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE CRIAR UMA COMISSÃO TÉCNICA, COM PARTICIPAÇÃO DE REPRESENTANTES DO INTERMAT, PREFEITURA, JUDICIÁRIO, OAB, MINISTÉRIO PÚBLICO E CÂMARA MUNICIPAL, COM AMPLOS PODERES, PARA REALIZAR ESTUDOS NOS LOTEAMENTOS E ÁREAS DO ESTADO, RURAL E URBANA NO MUNICÍPIO, VISANDO REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AOS DEPUTADOS ESTADUAIS OSCAR BEZERRA. WAGNER RAMOS, SILVANO AMARAL E JANAINA RIVA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO JUNTO AO GOVERNO DO ESTADO VISANDO NOMEAÇÃO DE UM DEFENSOR PÚBLICO PARA ATENDER O MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM COPIAS AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, PERMÍNIO PINTO FILHO E ASSESSORA PEDAGÓGICA DA SEDUC NO MUNICÍPIO, VERA LUCIA GRANJA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE CALÇADA NO ENTORNO DAS ESCOLAS  ESTADUAIS 21 DE ABRIL NO BAIRRO PADRE DUÍLIO, 09 DE MAIO NO BAIRRO PALMITEIRA E ANA NERI NO BAIRRO SÃO JOSÉ OPERÁRIO, NESTE MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UM BUEIRO EM TUBOS DE CONCRETO NA RUA FERNANDO JUNQUEIRA, PRÓXIMO À SEDE DA ASSOCIAÇÃO DOS ÍNDIOS, NO MÓDULO 5.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Paulão, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E DIRETOR DO DEPARTAMENTO DE TRÂNSITO, A NECESSIDADE DE CONSTRUIR UM RECUO PARA ESTACIONAMENTO E PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES, PRÓXIMO AO BARRACÃO DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Nadia da Record, Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE,  A IMPORTÂNCIA DE CONCEDER O NOME DE POSTO DE SAÚDE DA FAMÍLIA PRISCILA ONO DIAS PEDROTTI, AO POSTO EM CONSTRUÇÃO NO MÓDULO 04, JUÍNA - MT, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO E EM ESPECIAL A SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; NA ESTRADA DA LINHA 6, COMUNIDADE MENINO JESUS, ATÉ A GRANJA, E RECUPERAÇÃO DE BUEIROS DA ESTRADA DA LINHA 01, ANTIGO BETÃO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA PONTE VERDAM  NA LINHA 01, DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO DEPUTADO ESTADUAL SATURNINO MASSON, A NECESSIDADE DE DESTINAR RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM CAMINHÃO BASCULANTE E UMA PÁ CARREGADEIRA PARA ATENDER O DISTRITO DE TERRA ROXA. </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM E ENCASCALHAMENTO DAS RUAS PRESIDENTE PRUDENTE E NOVA GRANADA - BAIRRO CIDADE ALTA. </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA DEDETIZAÇÃO E CONSTRUÇÃO DE LOCAL SEGURO PARA ARMAZENAMENTO DO LIXO HOSPITALAR GERADO NOS PSFS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Sandro, IVANI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS E ORÇAMENTO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO EM ATENDIMENTO A REVISÃO DO PLANO DE CARGOS, CARREIRA E SALÁRIO DOS SERVIDORES PÚBLICOS MUNICIPAIS, BEM COMO EQUIPARAÇÃO DOS NÍVEIS, CLASSES E PISO NACIONAL DOS PROFESSORES DE TODA REDE.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE IMPLANTAR COLETA SELETIVA DE LIXO DOMESTICO NO SETOR PARQUE LARANJEIRA, E DESTINAR LOCAL URBANO PARA DEPOSITO DE SUCATAS DOMICILIAR DE MOVEIS E ELETRODOMÉSTICOS. </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Daniel da Ebenezer, Dalmo Matuchaki</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; NAS RUAS ASFALTADAS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL NO CRUZAMENTO DA AVENIDA BRASÍLIA COM A AVENIDA JOINVILLE NO BAIRRO PADRE DUÍLIO. </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE, DE OFERECER "GINASTICA AERÓBICA", PELOS MENOS TRÊS VEZES POR SEMANA, NO CENTRO DE EVENTOS, PARA PESSOAS QUE GOSTAM DA PRÁTICA DESTE ESPORTE. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA EDSON CARLOS MARTINS ENFRENTE AO MOTO CLUBE JUÍNA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, E SECRETÁRIO MUNICIPAL EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DAS PONTES E ENCASCALHAMENTO DA LINHA ESCOLAR DA GLEBA RIO PRETO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Nadia da Record, IVANI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DA CRIAÇÃO, DA "CASA ABRIGO&amp;#8221; PARA MULHERES VÍTIMAS DE VIOLÊNCIA. </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE CALÇADA NA BAIXADA DE ACESSO AO MÓDULO 5, AVENIDA DAS ÁGUAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; E RECUPERAÇÃO DE PONTE NA LINHA DA COMUNIDADE SANTO ISIDORO &amp;#8211; PARQUE LARANJEIRAS. </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA AO ENTORNO DA PRAÇA DA PREFEITURA. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA ZEQUINHA DE ABREU, LOCALIZADA NO MÓDULO II.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA DESOBSTRUÇÃO DA &amp;#8220;BOCA DE LOBO&amp;#8221; AS PROXIMIDADES DA CAPELA NOSSA SENHORA AUXILIADORA, NO MÓDULO II.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE LOMBADA AS PROXIMIDADES DA ESCOLA ESTADUAL PADRE EZEQUIEL RAMIN, MÓDULO 5, E PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA LIMPEZA DO ASFALTO NA BAIXADA DE ACESSO AO MODULO 5, AVENIDA DAS ÁGUAS E ABERTURA NO MEIO FIO PARA ESCOAMENTO DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Salete Bergamin, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE BUSCAR PARCERIA COM O MUNICÍPIO DE VILHENA &amp;#8211; RO, PARA RECUPERAÇÃO DA VICINAL DA ASSOCIAÇÃO ASPROGIPE, DIVISA COM AQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE FISCALIZAR PROFISSIONAIS (TAXISTAS) DE OUTROS MUNICÍPIOS EM CIRCULAÇÃO EM NOSSA CIDADE COLHENDO PASSAGEIROS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DE DESTINAR MESAS E CADEIRAS PARA O REFEITÓRIO DA CASA DE APOIO EM CUIABÁ.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AOS SENADORES E DEPUTADOS FEDERAIS DA BANCADA MATO-GROSSENSE, A NECESSIDADE E OPORTUNIDADE DE GARANTIR NA LDO E LOA DA UNIÃO, RECURSOS PARA O ASFALTAMENTO DA BR 174 EM JUÍNA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE INTERVENÇÃO EMERGENCIAL COM PATROLAMENTO E ENCASCALHAMENTO DAS RUAS DO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR PERMINIO PINTO, A NECESSIDADE E VIABILIDADE DE FAZER GESTÃO PARA REAJUSTAR O PERCENTUAL REPASSADO À MERENDA ESCOLAR ÀS ESCOLAS ESTADUAIS DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Dalmo Matuchaki</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE PROCEDER A REPAROS EMERGENCIAIS, COM PATROLAMENTO E ENCASCALHAMENTO DE TODAS AS RUAS NÃO PAVIMENTADAS DO MÓDULO 04.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE PROCEDER DE FORMA LEGAL, A DISTRIBUIÇÃO DAS MADEIRAS APREENDIDAS PELO IBAMA, DEPOSITADAS NO PÁTIO DA SECRETARIA DE INFRAESTRUTURA, ÀS ENTIDADES SOCIAIS HABILITADAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PINTURA NO PISO DA QUADRA, AMPLIAR COBERTURA, E NIVELAR A ÁREA, ENTRE O PRÉDIO ESCOLAR E A QUADRA ESPORTIVA DA ESCOLA MUNICIPAL PADRE JOSÉ DE ANCHIETA DO MODULO 05.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO ZULMAR CURZEL, COM CÓPIA AO DIRETOR DO DAES (DEPARTAMENTO DE AGUA E ESGOTO SANITÁRIOS), A NECESSIDADE E OPORTUNIDADE DE CERCAR A ÁREA DA ESTAÇÃO DE CAPITAÇÃO DE ÁGUA. </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO ZULMAR CURZEL, COM CÓPIA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REPAROS, RECOLOCAR TAMPAS E GRADES DE PROTEÇÃO NOS DIVERSOS BUEIROS (BOCA DE LOBO) DANIFICADOS POR TODA CIDADE. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTE, AO SUPERINTENDENTE SUBSTITUTO DO INCRA EM MATO GROSSO, SENHOR SALVADOR SOLTERIO DE ALMEIDA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA IMPLANTAÇÃO DE UNIDADE AVANÇADA DO INCRA (INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA) NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Sandro, Geraldinho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS E ADMINISTRAÇÃO, A NECESSIDADE E OPORTUNIDADE QUE NO EXERCÍCIO 2015, OS BALANCETES MENSAIS DE PRESTAÇÃO DE CONTAS DO EXECUTIVO, SEJAM ENVIADOS A APRECIAÇÃO DESTA CASA, ATÉ NO MÁXIMO O 15º DIA DO MÊS SUBSEQUENTE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR &amp;#8220;TAPA BURACOS&amp;#8221; NA RUA PEDRO CELESTINO, SETOR INDUSTRIAL. </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA DESOBSTRUÇÃO DA &amp;#8220;BOCA DE LOBO&amp;#8221; DA RUA PONTA GROSSA, MÓDULO 5. </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE CONTRATAR CANTORES GOSPEL PARA OS FESTEJOS DE COMEMORAÇÃO DO ANIVERSÁRIO DE EMANCIPAÇÃO POLITICA ADMINISTRATIVA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA DA CASA QUE ABRIGA OS SERVIDORES DA SECRETARIA, EM SERVIÇO NO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Salete Bergamin, Dalmo Matuchaki</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, AO DEPUTADO ESTADUAL DILMAR DAL BOSCO, DEPUTADO FEDERAL NILSON LEITÃO E SENADORES BLAIRO BORGES MAGGI E JOSÉ ANTÔNIO MEDEIROS, A NECESSIDADE E OPORTUNIDADE DE JUNTOS, BUSCAR RECURSOS DE EMENDA PARLAMENTAR PARA AS SEGUINTES NECESSIDADES AO MUNICÍPIO DE JUÍNA:_x000D_
 &amp;#8226;	CONSTRUÇÃO DE QUATRO PRÉDIOS PARA INSTALAÇÃO E FUNCIONAMENTO DOS SERVIÇOS DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS;_x000D_
 &amp;#8226;	CONSTRUÇÃO DE UM NOVO PRÉDIO PARA O CRAS;_x000D_
 &amp;#8226;	TRÊS ACADEMIAS AO &amp;#8220;AR LIVRE&amp;#8221; COM DEZ APARELHOS CADA;_x000D_
 &amp;#8226;	CONSTRUÇÃO DE UMA PISTA DE SKATE; E,_x000D_
 &amp;#8226;	CONSTRUÇÃO DE UMA PISTA DE ATLETISMO._x000D_
 </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO DIRETO DO INSTITUTO FEDERAL DE MATO GROSSO &amp;#8211; IFMT, A NECESSIDADE E OPORTUNIDADE DE PROCEDER À LIMPEZA DO TERRENO REPASSADO A INSTITUIÇÃO, LOCALIZADO NO MODULO 4.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE TAMPAR UMA ENORME CRATERA LOCALIZADA NO FINAL DA AVENIDA MATO GROSSO, SETOR E, NO MÓDULO 5.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA, NA RUA CAXIAS DO SUL, BAIRRO CIDADE ALTA. </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE COBERTURA EXTERNA NO POSTO DE SAÚDE DA FAMÍLIA DO BAIRRO MÓDULO 5, PRÓXIMO AO CISC. </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE DE FAZER RESERVA DE QUARTO CLIMATIZADO NA CASA DE APOIO A SAÚDE ABAVIDA &amp;#8211; CUIABÁ &amp;#8211;MT, PARA ATENDER PACIENTES PÓS-CIRÚRGICOS E OUTROS PROCEDIMENTOS MÉDICOS QUE NECESSITAM DE AUXILIO DE ACOMPANHANTE E DE AMBIENTE APROPRIADO PARA PERMANÊNCIA PARA RECUPERAÇÃO. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE E LAZER, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR OS SEGUINTES REPAROS NO GINÁSIO DE ESPORTES: PINTURA DAS TRAVES E GRADES DE PROTEÇÃO; TROCA DE LÂMPADAS QUEIMADAS; TROCA DE TORNEIRA DO BEBEDOR; E, INSTALAÇÃO DE PORTAS NOS BANHEIROS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO DE LOTEAMENTO RESIDENCIAL E COMERCIAL, COM INFRAESTRUTURA BÁSICA NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA LIMPEZA AO ENTORNO DO HOSPITAL MUNICIPAL, ADEQUAÇÃO DE ESPAÇO E MELHORIA NO ESTACIONAMENTO. </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA DO PRÉDIO DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO DEPUTADO FEDERAL VALTENIR PEREIRA, A NECESSIDADE DE DESTINAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE UM PRÉDIO, DESTINADO À INSTALAÇÃO E FUNCIONAMENTO DOS SERVIÇOS DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS NO BAIRRO PALMITEIRA, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO DEPUTADO FEDERAL VALTENIR PEREIRA, A NECESSIDADE DE DESTINAR EMENDA PARLAMENTAR DE APROXIMADAMENTE R$ 400 MIL REAIS, PARA PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM NOS BAIRROS PALMITEIRA E PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR PERMÍNIO PINTO, A NECESSIDADE DE REAJUSTAR O VALOR PER CAPITA DOS ALUNOS ESPECIAIS E ATUALIZAR O NÚMERO DE ALUNOS ATENDIDOS PELA ESCOLA PESTALOZZI RENASCER, MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DA RECOMPOSIÇÃO, DA DEFASAGEM SALARIAL DOS ÚLTIMOS ANOS DOS SERVIDORES ADMINISTRATIVOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Salete Bergamin, IVANI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AOS DEPUTADOS FEDERAL E SENADORES DA BANCADA MATO-GROSSENSE, A NECESSIDADE E OPORTUNIDADE DE DESTINAR VERBA DE EMENDA PARLAMENTAR PARA ASFALTAMENTO DA ESTRADA DE ACESSO AO CAMPUS DO IFMT, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE PLACAS INDICATÓRIA DE SENTIDO ÚNICO, NA AVENIDA JK PRÓXIMO AO POSTO DE COMBUSTÍVEL, SENTIDO CASTANHEIRA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE DUAS LOMBADAS: UMA NA AVENIDA ULISSES GUIMARÃES, PRÓXIMO A COTRISSERRA NO MÓDULO 5, E OUTRA NA AVENIDA DOS JAMBOS, PRÓXIMO AO INSS, ÁREA CENTRAL. </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Salete Bergamin, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE REGULARIZAR A ÁREA UTILIZADA PELO CAMPO DE FUTEBOL E BARRACÃO DA ASSOCIAÇÃO ATLÉTICA OPERÁRIA, NO BAIRRO SÃO JOSÉ OPERÁRIO. </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE DESTINAR PARTE DO TERRENO, OCUPADO PELA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PARA A POLICIA MILITAR, QUE CONSTRUIRÁ O QUARTEL E SEDE DO COMANDO REGIONAL VIII.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONCLUSÃO DO ASFALTAMENTO DA RUA PORTO DOS GAÚCHOS, SETOR I, MÓDULO 5.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DAS VIAS DE ACESSO A LINHA BARROSO E BERTILHA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO, DAS VIAS DE ACESSO DA COMUNIDADE SÃO JUSTINO À ESTRADA DE ACESSO AO IFMT.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DOS BRAÇOS DE LUZ COM AS RESPECTIVAS LUMINÁRIAS NOS POSTES EXISTENTES ATRÁS DA ESCOLA 21 DE ABRIL DO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR OS RECURSOS DO FETHAB PARA A COMPRA DE COMPANHIA ASFÁLTICA PARA ASFALTAMENTO DOS BAIRROS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE DE FAZER GESTÃO PARA REALIZAR REPAROS NA ESTRUTURA FÍSICA DO CTA (CENTRO DE TESTAGEM E ACONSELHAMENTO) E RECOLOCAR PLACAS INDICATIVA UBS (UNIDADE BÁSICA DE SAÚDE), NO MÓDULO 3.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE DA CONSTRUÇÃO DE DUAS LOMBADAS, UMA PRÓXIMA AO CEI CRIANÇA FELIZ E OUTRA PRÓXIMA A SUBESTAÇÃO DE ENERGIA, NA AVENIDA PARANÁ, MÓDULO 5.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A NECESSIDADE DE DIVULGAR NOS MEIOS DE COMUNICAÇÃO A IMPORTÂNCIA DO CADASTRO AMBIENTAL RURAL - CAR AOS PRODUTORES RURAIS. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA CABECEIRA DA PONTE NO RIO 21, ACESSO A ALDEIA 21.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECONSTRUÇÃO DA PONTE NO TRAVESSÃO DA LINHA 01.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Nadia da Record, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DAS ESTRADAS DA COMUNIDADE TODOS OS SANTOS, SÃO BRÁS, CRISTO REI E SÃO FELIPE QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DAS RUAS DO BAIRRO PADRE DUÍLIO, SEM CONDIÇÕES DE TRAFEGABILIDADE, PRINCIPALMENTE A RUA JOSÉ DINIZ, QUE DÁ ACESSO A CEI NOSSO LAR.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE DAR CONTINUIDADE NA FIXAÇÃO DE PLACAS COM OS DEVIDOS NOMES DAS RUAS E AVENIDAS DOS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE CONSERTAR A MÁQUINA BT 150, UTILIZADA PARA REALIZAÇÃO DE EXAMES LABORATORIAIS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENADOR DA REPUBLICA, BLAIRO BORGES MAGGI E AO DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA TRAZER A &amp;#8220;JUSTIÇA ITINERANTE DO INSS&amp;#8221; AO NOSSO MUNICÍPIO, REALIZANDO MUTIRÃO, COM OBJETIVO DE DAR ANDAMENTO NOS PROCESSOS DE APOSENTADORIA DO POVO DE NOSSA CIDADE, ABRANGENDO TODA A REGIÃO NOROESTE. </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Sandro, Nadia da Record, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR A TROCA DA REDE ELÉTRICA, COLOCAR EM FUNCIONAMENTO OS APARELHOS DE AR CONDICIONADO, REALIZAR REFORMAS NO PRÉDIO E NA QUADRA DE ESPORTES, PROVIDENCIAR CARTEIRAS DE ASSENTO E LOUSAS DA ESCOLA MUNICIPAL PONCE DE ARRUDA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE DE CONTRATAR EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE SOFTWARE - SISTEMA INFORMATIZADO DE ADMINISTRAÇÃO PÚBLICA, QUE ATENDA COM EFICIÊNCIA AS DIFERENTES ÁREAS/SETORES E SECRETARIAS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE DUAS LOMBADAS: UMA NA RUA IRAPURU E OUTRA NA AVENIDA DAS FLORES, AMBAS NO MÓDULO 4. </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DE UM BUEIRO NO TRAVESSÃO DO BETO, COMUNIDADE BERTILHA, ACESSO A MT 170 SENTIDO CASTANHEIRA. </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA REFORMA DE BANCOS E INSTALAÇÃO DE NOVAS UNIDADES, NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Valdemarzinho, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DE UM BUEIRO NA ESTRADA DA LINHA &amp;#189; 4, PERTO DA COMUNIDADE SÃO PEDRO, SAINDO NO OLIVEIRA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR AUDIÊNCIA PÚBLICA COM A PARTICIPAÇÃO DO JUDICIÁRIO E PROMOTORIA PÚBLICA, PARA DISCUTIR A NECESSIDADE DA REGULARIZAÇÃO FUNDIÁRIA URBANA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, A NECESSIDADE DE VERIFICAR A POSSIBILIDADE DE DESTINAR AO MUNICÍPIO DE JUÍNA, EQUIPE MEDICA PARA REALIZAR PERICIA, EM SERVIDORES DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, E SECRETÁRIO DE ESTADO DE EDUCAÇÃO, A NECESSIDADE DE INTENSIFICAR O PROJETO DE SAÚDE BUCAL NAS ESCOLAS DA REDE ESTADUAL E MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PARCERIA COM A COOPROPAM VISANDO À DISTRIBUIÇÃO GRATUITA DE LEITE AS CRIANÇAS CARENTES E IDOSOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA COBERTURA E CONSTRUÇÃO DE ARQUIBANCADA NA QUADRA DE ESPORTE DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA REGULARIZAÇÃO FUNDIÁRIA DOS DISTRITOS DE TERRA ROXA, FONTANILLAS E FILADÉLFIA. </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA RECUPERAÇÃO DA RUA CORBÉLIA NO MÓDULO 5, BEM COMO OUTRAS EM ESTADO PRECÁRIO NO BAIRRO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, E DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE DA CONSTRUÇÃO DE UMA LOMBADA NA RUA CAIOBÁ, MÓDULO 5.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Nadia da Record, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, MAURO ZAQUES DE JESUS, A NECESSIDADE DE VIABILIZAR ESPAÇO - ÁREA PARA INSTALAÇÃO DE MÁQUINAS E EQUIPAMENTOS NECESSÁRIOS AO DESENVOLVIMENTO DE ATIVIDADES DE RESSOCIALIZAÇÃO COM OS DETENTOS, JUNTO AO CENTRO DE DETENÇÃO PROVISÓRIA (CDP) NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM CÓPIA AO PRESIDENTE DO INDEA-MT, SENHOR GUILHERME LINARES NOLASCO, A NECESSIDADE DE FAZER GESTÃO, PROJETAR E CONSTRUIR SEDE PRÓPRIA PARA A AUTARQUIA NA UNIDADE REGIONAL DE SUPERVISÃO NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Tuna, Nadia da Record, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AOS SENHORES DEPUTADOS ESTADUAIS SATURNINO MASSON E WAGNER RAMOS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR UMA PATRULHA MECANIZADA PARA ATENDER A ASSOCIAÇÃO BOM SUCESSO, NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR DEPUTADO ESTADUAL WAGNER RAMOS A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR DE 100 MIL REAIS PARA CONSTRUÇÃO DO BARRACÃO COMUNITÁRIO DO BAIRRO SÃO JOSÉ OPERÁRIO, E 100 MIL REAIS PARA A AQUISIÇÃO DE UMA CÂMARA FRIA DE LEITE, A COOPERATIVA DE PRODUTORES DE LEITE DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE, DO MUNICÍPIO REALIZAR O TRANSPORTE DE ALUNOS NOTURNO QUE ESTUDAM NO IFMT &amp;#8211; CAMPUS JUÍNA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, A NECESSIDADE DA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA BRILHANTE, BAIRRO CIDADE ALTA, PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS. </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO DE ESTADO DE CULTURA, AGENDAR PARA 2016, A PARTICIPAÇÃO DA ORQUESTRA SINFÔNICA DE MATO GROSSO, NOS FESTEJOS DE COMEMORAÇÃO DO ANIVERSÁRIO DE EMANCIPAÇÃO POLITICA ADMINISTRATIVA DE JUÍNA. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO GOVERNADOR DO ESTADO, PEDRO TAQUES, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE NOVOS PRÉDIOS PARA ATENDER O CRAS E PARA O CREAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR DEPUTADO ESTADUAL DILMAR DAL BOSCO, A NECESSIDADE DE REALIZAR ATRAVÉS DA ASSEMBLEIA LEGISLATIVA, EM CONJUNTO COM MINISTÉRIO PÚBLICO, INTERMAT, INCRA, SEMA, GOVERNO ESTADUAL E PODERES LEGISLATIVO E EXECUTIVO MUNICIPAL, AUDIÊNCIA PÚBLICA PARA DISCUTIR E APRESENTAR O &amp;#8220;PLANO PILOTO&amp;#8221; QUE VISA REGULARIZAÇÃO FUNDIÁRIA URBANA E RURAL EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, A NECESSIDADE DE FIRMAR JUNTO À SUPERINTENDÊNCIA DO INCRA / MT, TERMO DE COOPERAÇÃO TÉCNICA PARA INSTALAÇÃO DE UM POSTO DAQUELE ÓRGÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE IMPLANTAR NO MUNICÍPIO A &amp;#8220;GUARDA MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REUNIÃO COM O CONSELHO MUNICIPAL DAS CIDADES, PARA DEFINIR QUE OS RECURSOS DO FETHAB TAMBÉM SEJAM APLICADOS EM HABITAÇÃO E SANEAMENTO. </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PARCERIA COM UNIDADES DE ENSINO, PARA COLOCAR EM PRATICA, O PROJETO DE &amp;#8220;ARBORIZAÇÃO&amp;#8221; EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO A NECESSIDADE E OPORTUNIDADE DE MELHORIAS NA ESCOLA MUNICIPAL PADRE ÁNCHIETA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DAS RUAS DO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO, PATROLAMENTO E CONSERTO DE BUEIRO DA ESTRADA DE FONTANILLAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE DESTINAR TERRENO PARA O 20º COMANDO DA POLÍCIA MILITAR DE JUÍNA, COM A FINALIDADE DE CONSTRUIR BASE DE APOIO NO BAIRRO CIDADE ALTA, E OUTROS QUE ACHAR NECESSÁRIO, PARA IMPLANTAÇÃO DA POLICIA COMUNITÁRIA.  </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIM,  COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO,  A NECESSIDADE  DE OFERECER TRANSPORTE PÚBLICO AOS FAMILIARES DOS DETENTOS PARA REALIZAR VISITAS AOS DOMINGOS E TERÇAS-FEIRAS NO CENTRO DE DETENÇÃO PROVISÓRIA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA ROÇADO AS MARGENS DO PARQUE ZOOBOTÂNICO, AVENIDA ULISSES GUIMARAES, E DA ÁREA PÚBLICA AS IMEDIAÇÕES DA ESCOLA PADRE JOSÉ DE ANCHIETA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL, SENHOR DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR UMA &amp;#8220;ACADEMIA AO AR LIVRE&amp;#8221; PARA O SINDICATO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE JUÍNA. </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ESTRADA DA LINHA &amp;#8220;J&amp;#8221; E CONSTRUÇÃO DE DESAGUADORES. </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO, PATROLAMENTO E RECUPERAÇÃO DE PONTES E BUEIROS NA ESTRADA DA LINHA 01, BEM COMO NA ESTRADA DA LINHA 4, ATÉ O ASSENTAMENTO I DA GLEBA IRACEMA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR UM SERVIDOR PARA REALIZAR TRABALHOS DE LIMPEZA NO CEMITÉRIO MUNICÍPIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA REFORMA DO PRÉDIO, COBERTURA DO PARQUINHO E CONSTRUÇÃO DE QUADRA DE AREIA NO NÚCLEO DE SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VINCULO &amp;#8211; BAIRRO MODULO V. </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE CALÇADA NA LATERAL E PLANTAÇÃO DE ÁRVORES NOS ESPAÇOS EXTERNOS NA CEI LUIZ FELIPE NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DA RUA QUATRO MARCOS E SUAS TRANSVERSAIS NO BAIRRO MÓDULO 05.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE ENCASCALHAR A ESTRADA DE ACESSO AO PESQUE PAGUE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA E AMPLIAÇÃO DO CEI VASCO PAPA NO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DO RIO PRETO. </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DA GLEBA IRACEMA, ÁREAS I, II E III, ATÉ A GLEBA UNIÃO, FINAL DA LINHA NA PROPRIEDADE DO SENHOR VALDIR.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DAS LINHAS PARANÁ I E II.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO, PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DA LINHA E GLEBA CAIABI.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, OSCAR BEZERRA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR VERBA DE EMENDA PARLAMENTAR, PARA COBERTURA DA QUADRA DE ESPORTE DO DISTRITO DE FILADÉLFIA. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A COORDENAÇÃO DA VIGILÂNCIA SANITÁRIA, A NECESSIDADE E OPORTUNIDADE DE VERIFICAR A RAZÃO DO MAU CHEIRO QUE TEM PREJUDICADO E INCOMODADO MORADORES DO MÓDULO 4, E OUTROS DA CIDADE, ADVINDO DA FÁBRICA DE FARINHA DE SANGUE E RESTOS BOVINOS INSTALADA AO LADO DO FRIGORÍFICO JUÍNA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN,COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE DE INSTALAR ILUMINAÇÃO PÚBLICA NO PÁTIO DA FEIRA MUNICIPAL. </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN,COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE DA RECUPERAÇÃO DA ESTRADA DA LINHA 3, E DA PONTE FRENTE AO MARRETA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE, DA COMPRA DE UM VEICULO TIPO &amp;#8220;VAN&amp;#8221; PARA A CASA DE APOIO A SAÚDE ABAVIDA, EM CUIABÁ. </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE, DA LIMPEZA DOS EQUIPAMENTOS DE AR CONDICIONADO INSTALADOS NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DA RECUPERAÇÃO DA ESTRADA DO PARQUE LARANJEIRAS E FLOR DA SERRA. </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DA AQUISIÇÃO DE LIXEIRAS ESPECIAIS PARA COLETA SELETIVA DE LIXO, E QUE SEJAM INSTALADAS NAS PRAÇAS E PRINCIPAIS AVENIDAS DO CENTRO, E DOS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Nadia da Record, IVANI CARDOSO, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE TOMAR PROVIDÊNCIAS QUANTO AO USO DE CALÇADAS E/OU PASSEIOS PÚBLICOS DESTINADOS A PEDESTRE, POR LANCHONETE, GARAGENS DE VEÍCULOS, LOJA DE ELETRODOMÉSTICOS ENTRE OUTROS PRESTADORES DE SERVIÇOS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DA REFORMA DO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS PLANOS DE CARGOS, CARREIRAS E VENCIMENTOS. </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REABERTURA E RECUPERAÇÃO DA ESTRADA DO ASSENTAMENTO VALE DO JUINÃO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE CONSTRUIR GALERIA PARA DRENAGEM DAS ÁGUAS PLUVIAIS, À MARGEM DA AV. PADRE DUÍLIO LIBURDI, BAIRRO MÓDULO 04._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE DETERMINAR AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA, QUE FAÇA VERIFICAÇÃO E NOTIFICAÇÃO AS EMPRESAS E/OU CIDADÃOS QUE TEM PRÁTICA DE ESCOAR (JOGAR) GRANDE QUANTIDADE DE ÁGUA NA RUA DE NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REORGANIZAR O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA (CONSEG)._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DE REALIZAR SERVIÇO DE LIMPEZA E CONSTRUÇÃO DE MEIO FIO NA AV. JK TRECHO ATÉ POSTO 2001. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTOR: VEREADOR VALDEMAR TEIXEIRA DE FARIAS_x000D_
 INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO E ENCASCALHAMENTO DAS ESTRADAS DO DISTRITO DE FILADÉLFIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTOR: VEREADOR VALDEMAR TEIXEIRA DE FARIAS_x000D_
 INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ESTRADA SAINDO DA MT 183, PASSANDO PELA PROPRIEDADE DO SENHOR VALMIR BANDEIRA ATÉ A ALDEIA FURQUIM E CABAÇAL._x000D_
 </t>
   </si>
   <si>
     <t>Geraldinho, Daniel da Ebenezer, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICIA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL VITORIO GALLI, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR DE HUM MILHÃO DE REAIS PARA COMPRA DE EQUIPAMENTOS HOSPITALARES PARA MELHORIA NO HOSPITAL MUNICIPAL DE JUÍNA, QUE ATENDE TODA REGIÃO NOROESTE DO ESTADO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE FAZER CUMPRIR O CÓDIGO DE POSTURA DO MUNICÍPIO EM RELAÇÃO À CONSTRUÇÃO DE CALÇADAS NOS PASSEIOS PÚBLICOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE CONCLUIR A OBRA DO ASFALTAMENTO NA AVENIDA PERIMETRAL, RUA TIRADENTES, RUA TANCREDO DE ALMEIDA NEVES, RUA GETÚLIO VARGAS, RUA MARTINS AFONSO DE SOUZA, RUA SÃO JOSÉ, RUA JOÃO PAULO II E AVENIDA PADRE EZEQUIEL RAMIM, TODAS NO BAIRRO SÃO JOSÉ OPERÁRIO. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE REDE DE BAIXA TENSÃO E ILUMINAÇÃO PÚBLICA NA RUA DA PRATA E OUTRAS NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO, ENCASCALHAMENTO E CONSERTO DE PONTES E BUEIROS NA LINHA SALETE E LINHA &amp;#8220;J&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR REFORMA NO ALICERCE DAS SALAS, FORRAR SALAS, FAZER PINTURA E AQUISIÇÃO DE CARTEIRAS NOVAS, APARELHO DE AR CONDICIONADO PARA TODAS AS SALAS DA ESCOLA MUNICIPAL MARECHAL HERMES - GLEBA BOA ESPERANÇA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE, DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA, DESVIO DE ÁGUAS PLUVIAIS, RECONSTRUÇÃO DE PONTES E BUEIROS NO ASSENTAMENTO GLEBA CAIBI &amp;#8211; P.A. BOA ESPERANÇA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE QUE SEJA APAGADO A ANTIGA FAIXA DE TRAVESSIA DE PEDESTRES LOCALIZADA FRENTE À DROGARIA SÃO JORGE NA AVENIDA NOVE DE MAIO.</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR OSCAR BEZERRA DEPUTADO ESTADUAL, A NECESSIDADE E OPORTUNIDADE DE DESTINAR, UM VEICULO DE TRANSPORTE COLETIVO PARA A ASSOCIAÇÃO DOS IDOSOS DE JUÍNA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL, NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO DE ARBORIZAÇÃO DAS CASAS POPULARES DO BAIRRO PADRE DUÍLIO E CIDADE ALTA.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, E AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DA CONSTRUÇÃO DE  ABRIGOS NOS PONTOS DE PARADA DE ÔNIBUS, PRINCIPALMENTE PRÓXIMO AS UNIDADES DE ENSINO E QUE FAÇA PINTURA ESPECIAL DE RESERVA E SINALIZAÇÃO, NOS LOCAIS DE PARADA DOS ÔNIBUS.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ELABORAR COM A MÁXIMA URGÊNCIA, PROJETO PARA MELHORIA DA ILUMINAÇÃO PÚBLICA NAS IMEDIAÇÕES DO PAÇO MUNICIPAL DEFRONTE À AVENIDA JK, E CANTEIRO DEFRONTE O TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE QUE SEJA CRIADO PROJETO ÚNICO DE PRIORIDADES DE NOSSO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA CONSTRUIR ASFALTO NA AVENIDA CUIABÁ &amp;#8211; MODULO 5, TRECHO ENTRE ROTATÓRIA DOM FRANCO E AVENIDA JK.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA, DESVIO DE ÁGUAS PLUVIAIS, RECONSTRUÇÃO DE PONTES E BUEIROS NA LINHA &amp;#8220;I&amp;#8221; TRECHO COMUNIDADE SÃO JORGE.</t>
   </si>
   <si>
     <t>Dalmo Matuchaki</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO, ENCASCALHAMENTO E REBAIXAMENTO DA SERRA NA LINHA 010 PASSANDO PELA FAZENDA DO SENHOR GETÚLIO JUNQUEIRA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE INSTALAR UM TOLDO NA ENTRADA PRINCIPAL DA FARMÁCIA BÁSICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA PONTE NO TRAVESSÃO DA LINHA 01, FRENTE À PROPRIEDADE DO SENHOR PORTELA. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ZULMAR CURZEL, PREFEITO EM EXERCÍCIO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DEA AO PROGRAMA &amp;#8220;BRASIL SORRIDENTE&amp;#8221;, DO GOVERNO FEDERAL, COM A IMPLANTAÇÃO DE UM CEO &amp;#8211; CENTRO DE ESPECIALIDADES ODONTOLÓGICAS NO BAIRRO MODULO 05.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR ZULMAR CURZEL, PREFEITO EM EXERCÍCIO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE E, SECRETÁRIO DE ESTADO DE SAÚDE MARCO AURÉLIO BERTÚLIO NEVES, A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR  DOIS (2) CARRINHOS DE EMERGÊNCIA PARA O CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ZULMAR CURZEL, PREFEITO EM EXERCÍCIO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PINTURA DE TODOS OS QUEBRA-MOLAS DO PERÍMETRO URBANO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ZULMAR CURZEL, PREFEITO EM EXERCÍCIO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR CORTE DE GRAMA E LIMPEZA, REESTRUTURAÇÃO DA PRAÇA DO BAIRRO CIDADE ALTA, FRENTE AO CEI LUIZ FELIPE.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA E AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DE CRIAR A </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO E, AOS DEPUTADOS ESTADUAIS SILVANO AMARAL, WAGNER RAMOS, VITÓRIO GAL E JANAINA RIVA A NECESSIDADE E OPORTUNIDADE DE ENVIDAR ESFORÇOS E  EMENDAS PARLAMENTARES PARA CONSTRUIR UMA PISTA DE ATLETISMO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE DE ADQUIRIR E DISPONIBILIZAR CADEIRAS DE RODAS PARA TODOS OS PSFS, NO MUNICÍPIO DE JUÍNA/MT.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR EZEQUIEL FONSECA, DEPUTADO FEDERAL, A NECESSIDADE DE DESTINAR TRÊS (03) CADEIRAS DE BANHO PARA SEREM UTILIZADAS NA UPA - UNIDADE DE PRONTO ATENDIMENTO, MUNICÍPIO DE JUÍNA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO, PATROLAMENTO, CONSERTO DE PONTES E BUEIROS NA LINHA DA COMUNIDADE SÃO ROQUE. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8226;INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E, AO DIRETOR DO DAES, A NECESSIDADE DE ESTENDER A REDE DE DISTRIBUIÇÃO DE ÁGUA ATÉ A RUA ENCRUZILHADA DO SUL, NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DE DUAS PONTES: UMA NA GLEBA IRACEMA III E UMA NA GLEBA UNIÃO, ALÉM DE UM BUEIRO NA GLEBA IRACEMA I. </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, ALAN GUTIERREZ, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REFORMAS NO ESTÁDIO MUNICIPAL CLERIO GUARIENTI, DESDE PINTURAS DAS TRAVES, MUROS, ARQUIBANCADAS, REFORMAS VESTUÁRIO E DEMAIS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, RENATO TOZZO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DESTINAR UMA RETRO ESCAVADEIRA DE PEQUENO PORTE PARA AUXILIAR NOS SERVIÇOS DE PERFURAÇÃO DE TÚMULOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETARIO MUNICIPAL DE SAÚDE, AGOSTINHO BESPALEZ, CONSELHO MUNICIPAL DE SAÚDE, PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL SAÚDE DO VALE DO JURUENA, SECRETÁRIO DE ESTADO DE SAÚDE, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA &amp;#8211; MT, DEPUTADOS ESTADUAIS, FEDERAIS E SENADORES DO ESTADO DE MATO GROSSO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE INSTALAR NO MUNICÍPIO DE JUÍNA, UMA UNIDADE DE HEMODIÁLISE, PARA ATENDER TODA POPULAÇÃO DE NOSSA REGIÃO._x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO E A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM CÓPIAS AO MINISTRO DOS TRANSPORTES, SENHOR ANTÔNIO CARLOS RODRIGUES, DIRETOR GERAL DO DNIT, SENHOR VALTER CASIMIRO SILVEIRA (INTERINO); SENADORES DE MT, WELINGTON FAGUNDES, BLAIRO MGGI E JOSÉ MEDEIROS; PRESIDENTE DA ASSEMBLEIA LEGISLATIVA, SENHOR GUILHERME MALUF E A TODOS OS DEPUTADOS FEDERAIS DA BANCADA DE MATO GROSSO, A NECESSIDADE E OPORTUNIDADE DE JUNTOS, UNINDO FORÇAS VIABILIZAR ATRAVÉS DE EMENDA PARLAMENTAR, A PAVIMENTAÇÃO DA BR 174, NO TRECHO DE JUÍNA &amp;#8211;MT A VILHENA &amp;#8211; RO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETARIO MUNICIPAL DE SAÚDE, AGOSTINHO BESPALEZ, E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINE A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE AGILIZAR A COMPRA DE APARELHO DE RAIO X PARA A UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO NA VILA DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REABERTURA E MANUTENÇÃO DE VINTE E OITO (28) QUILOMETRO DE ESTRADA QUE LIGA A GLEBA RIO VERDE A ALDEIA RIO SECO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA A SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA IMPLANTAÇÃO DAS &amp;#8220;TERAPIAS NATURAIS&amp;#8221; NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR OSCAR BEZERRA, DEPUTADO ESTADUAL, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE UM NOVO PRÉDIO PARA A UNIDADE DE SAÚDE FAMILIAR NO DISTRITO DE FILADÉLFIA, E PARA CONSTRUÇÃO DE CALÇADAS NAS ÁREAS VERDES NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA REFORMA DA UNIDADE DE SAÚDE FAMILIAR DO ASSENTAMENTO IRACEMA I.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E, AO DIRETOR DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO - DAES  A NECESSIDADE E OPORTUNIDADE DE ELABORAR JUNTAMENTE COM O CORPO DE BOMBEIROS, PROJETO PARA INSTALAÇÃO DE HIDRANTES NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITO O PREENCHIMENTO E NIVELAMENTO PARA O PLANTIO DE GRAMAS (PERÍODO DAS CHUVAS) NOS CANTEIROS CENTRAIS LOCALIZADOS DEPOIS DA ANTIGA CADEIA PUBLICA NA AVENIDA JK.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA SENHORIA O SECRETÁRIO DE ESTADO DAS CIDADES, SENHOR EDUARDO CAIRO CHILETO A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO VERBAS PARA A, AQUISIÇÃO DE 80 (OITENTA) SUPER POSTES, NO VALOR DE R$ 2.500,00 REAIS CADA, COM UMA SOMA TOTAL DE R$ 200.000,00 REAIS, A SEREM INSTALADO NA AVENIDA LONDRINA E AVENIDA JK NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Valdemarzinho, Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM SENADORES E DEPUTADOS FEDERAIS DA BANCADA DO ESTADO DE MATO GROSSO, A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO RECURSOS PARA A EXECUÇÃO DE 180.000 M² DE CALÇADAS E 180.000 M² DE MEIO FIO PARA O MUNICÍPIO DE JUÍNA LOCALIZADO NA REGIÃO NOROESTE DO ESTADO DE MATO GROSSO.  </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA SENHORIA O SECRETÁRIO DAS CIDADES DO ESTADO DE MATO GROSSO, SENHOR EDUARDO CAIRO CHILETO, A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO RECURSOS PARA A EXECUÇÃO DE 180.000 M² DE CALÇADAS E 180.000 M² DE MEIO FIO PARA O MUNICÍPIO DE JUÍNA LOCALIZADO NA REGIÃO NOROESTE DO ESTADO DE MATO GROSSO.   </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA A SENHORA JANAÍNA RIVA, DEPUTADA ESTADUAL, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR PARA COBERTURA DO BARRACÃO DA FEIRA MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AOS SENHORES DEPUTADOS ESTADUAIS, VILMAR DAL BOSCO E OSCAR BEZERRA, A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO VERBA PARA A AQUISIÇÃO DE UM CAMINHÃO PIPA DE GRANDE PORTE E CAPACIDADE, PARA O MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENADOR DA REPUBLICA, SENHOR JOSE MEDEIROS (PPS), A VIABILIZAÇÃO DE DESTINAR EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS IDOSOS DE JUÍNA, NO VALOR DE R$ 400.000,00 PARA O ANO DE 2016._x000D_
                       _x000D_
 </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Salete Bergamin, Neguinho da 4, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS SENHORES DEPUTADOS ESTADUAIS, DILMAR DALL BOSCO E OSCAR BEZERRA A NECESSIDADE E OPORTUNIDADE DA LIBERAÇÃO DE RECURSO PARLAMENTAR PARA A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS NILVE FRIES HENICA, APUCARANA, CAMBÉ, ANTÔNIO RODRIGUES, ALTÔNIA E GUARAPUAVA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE E, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE ADEQUAÇÃO DE LOCAL PARA DESAGUAR ÁGUAS DE PISCINAS E OUTROS, QUE ESTÃO SENDO &amp;#8220;JOGADAS&amp;#8221; NAS RUAS DO PERÍMETRO URBANO NO MUNICÍPIO DE JUÍNA/MT.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA, O SENHOR HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS NILVE FRIES HENICA, APUCARANA, CAMBÉ, ANTÔNIO RODRIGUES, ALTÔNIA E GUARAPUAVA, LOCALIZADAS NO MÓDULO 5.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ELABORAÇÃO DE PROJETO PARA REDUZIR O HORTO FLORESTAL, E OUTRAS ÁREAS NO BAIRRO PALMITEIRA PARA QUE SEJA SOLUCIONADA A SITUAÇÃO SOCIAL DO NOSSO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE DE CRIAR O HINO OFICIAL DO MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DAS ESTRADAS DA GLEBA IRACEMA I.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REFORMA GERAL NO PRÉDIO DO POSTO DE SAÚDE NO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR RETIRADA DE ENTULHOS DAS VIAS URBANAS DO MUNICÍPIO E ELABORAR CRONOGRAMA PARA ESTA LIMPEZA E RETIRADA NO MÍNIMO UMA VEZ POR ANO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, EZEQUIEL FONSECA, A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO VERBA DE EMENDA PARLAMENTAR, PARA A AQUISIÇÃO DE MATERIAIS HOSPITALAR EM BENEFICIO AO HOSPITAL MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE QUE SEJA COLOCADO PLACAS DE SINALIZAÇÃO AO LONGO DA ESTRADA DE FONTANILLAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM: PATROLAR, ENCASCALHAR, REABRIR E FAZER DESVIO DAS ÁGUAS PLUVIAIS REFORMA DE PONTES E BUEIROS NAS ESTRADAS VICINAIS DAS LINHAS 07, 08 E COMUNIDADE BOM JESUS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR MÉDICO REGULADOR PARA ATENDER O FLUXO DE URGÊNCIA EMERGÊNCIA DO HOSPITAL MUNICIPAL DE JUÍNA-MT.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL VITÓRIO GALLI, A NECESSIDADE DE DESTINAR EMENDA PARLAMENTAR PARA AQUISIÇÃO DE 03 (TRÊS) &amp;#8220;ACADEMIAS AO AR LIVRE&amp;#8221; PARA O BAIRRO MÓDULO 05 E BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, A NECESSIDADE E OPORTUNIDADE DE CRIAR &amp;#8220;BRIGADA DE INCÊNDIO VOLUNTÁRIA&amp;#8221; NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE TERRAPLANAGEM: PATROLAR, ENCASCALHAR, REABRIR E FAZER DESVIO DAS ÁGUAS PLUVIAIS DA ESTRADA VICINAL LINHA COMUNIDADE NOSSA SENHORA DA SALETE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL,  EZEQUIEL FONSECA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE DESTINAR RECURSOS DE EMENDA PARLAMENTAR, PARA REESTRUTURAÇÃO DA LAGOA DA GARÇA NO MÓDULO 05 E CONSTRUÇÃO DE ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO  DE ESTADUAL DE SAÚDE, MARCO AURÉLIO BERTULIO DAS NEVES  A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE DESTINAR MAIOR NUMERO DE VAGAS PARA PACIENTES REGULADOS VIA URGENCIA PARA O MUNICÍPIO DE JUÍNA, BEM COMO AGILIZAR ATENDIMENTO AOS JÁ REGULADOS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, CÓPIA AO DEPARTAMENTO DE CONTROLE URBANO, A NECESSIDADE E OPORTUNIDADE QUE SEJA DOADO UM TERRENO PARA A CONSTRUÇÃO DA SEDE DO CONSORCIO INTERMUNICIPAL DE SAÚDE. </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE QUE SEJA CONFECCIONADO E DISTRIBUÍDO UNIFORME, AOS AGENTES COMUNITÁRIOS DE SAÚDE.  </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Daniel da Ebenezer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES_x000D_
 LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE_x000D_
 INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE_x000D_
 REBAIXAMENTO DE ALGUNS MORROS NA ESTRADA LINHA I, ACESSO_x000D_
 A PROPRIEDADE DA SENHORA ODILIA VERONEZE EM NOSSO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, WAGNER RAMOS, A NECESSIDADE DE DESTINAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE UM BARRACÃO COMUNITÁRIO, NO BAIRRO PADRE DUÍLIO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, VALTENIR PEREIRA, A NECESSIDADE DE DESTINAR EMENDA PARLAMENTAR, PARA CONSTRUÇÃO DE UM NOVO PRÉDIO PARA O FUNCIONAMENTO DO PSF DO BAIRRO PALMITEIRA, NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, OSCAR BEZERRA A NECESSIDADE E OPORTUNIDADE QUE SEJA LIBERADO VERBA DE EMENDA PARLAMENTAR, PARA A AQUISIÇÃO DE  EQUIPAMENTOS DE COZINHA, PARA SUPRIR AS NECESSIDADES DA ASSOCIAÇÃO ASSTRAJ.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR SUBSTITUIÇÃO DOS LENÇÓIS DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O DEPUTADO ESTADUAL, SATURNINO MASSON, A NECESSIDADE E OPORTUNIDADE DE COLOCAR RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE 01 UMA AMBULÂNCIA COM 01 OU MAIS LEITO PARA O HOSPITAL MUNICIPAL DE JUÍNA-MT.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, DA NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA AQUISIÇÃO DE 01 UMA AMBULÂNCIA COM 01 OU MAIS LEITO PARA O HOSPITAL MUNICIPAL DE JUÍNA-MT.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE TERRAPLANAGEM, PATROLAR, ENCASCALHAR E SERVIÇO DE DRENAGEM DE ÁGUA NA RUA PEROLA, BAIRRO MODULO 04._x000D_
 </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE CICLOVIA NO CANTEIRO CENTRAL DE TODA A EXTENSÃO DA AV. JK.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONCLUSÃO DO ASFALTAMENTO DA RUA PORTO DOS GAÚCHOS, SETOR I, MOD.05.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE &amp;#8220;MEIO-FIO&amp;#8221; E SARJETAS NA AVENIDA BRASÍLIA, BAIRRO PADRE DUÍLIO E EM OUTRA RUAS E AVENIDAS DOS MÓDULOS 04 E 05 DE NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE TOMAR PROVIDÊNCIAS QUANTO AO USO DE CALÇADAS E/OU PASSEIOS PÚBLICOS DESTINADOS A PEDESTRE POR LANCHONETE, GARAGENS DE VEÍCULOS, LOJA DE ELETRODOMÉSTICOS ENTRE OUTROS PRESTADORES DE SERVIÇOS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE  DO CONSERTO DA PONTE DA PONTE SOBRE O RIO SÃO LUIZ NA LINHA 03. </t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO DO MORRO DA SABÃOZÃO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE PLACA DE IDENTIFICAÇÃO NA RUA MARCELINA CASSOL CAMPANHARO, NO MÓDULO 03.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR ENCASCALHAMENTO E &amp;#8220;TAPA BURACOS&amp;#8221; NA ESTRADA QUE PASSA EM FRENTE À ABB._x000D_
 </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA A SENHORA JANAÍNA RIVA, DEPUTADA ESTADUAL, A NECESSIDADE E OPORTUNIDADE QUANTO À INTERVENÇÃO JUNTO ÀS EMPRESAS DE TELEFONIA MÓVEL PARA INSTALAÇÃO DE ANTENA DE CELULAR NOS DISTRITOS DE FILADÉLFIA E TERRA ROXA. </t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REPAROS DA PONTE DO RIO PERDIDO NA LINHA 4 E DA PONTE DEFRONTE A PROPRIEDADE DO SENHOR J, NA COMUNIDADE SÃO GERALDO. </t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA SOCIAL, VALDINEY ARRUDA A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE AGILIZAR A IMPLANTAÇÃO DO SISTEMA NACIONAL DE EMPREGO - SINE TRAVÉS DO PROGRAMA EMPREGA REDE, NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES LOURENÇO BERGAMIN PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA LIMPEZA E REABERTURA DA RUA BARTOLOMEU BUENO DA SILVA NO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REPAROS NA PONTE DA LINHA &amp;#8220;MEIA SEIS&amp;#8221; (&amp;#189; 6), CÓRREGO AS PROXIMIDADES DA COMUNIDADE CRISTO REI.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA DADO DESTINAÇÃO APROPRIADA AOS VEÍCULOS QUE SE ENCONTRAM ABANDONADOS NO PÁTIO DA SECRETARIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Ivani Cardoso , Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O DEPUTADO ESTADUAL OSCAR BEZERRA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR RECURSOS PARA AQUISIÇÃO DE MATERIAL ESPORTIVO PARA A SECRETARIA DE ESPORTE, LAZER E TURISMO DO MUNICÍPIO DE JUÍNA - MT.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR REPAROS, RECOLOCAR TAMPAS, GRADES DE PROTEÇÃO NOS DIVERSOS BUEIROS (BOCA DE LOBO) DANIFICADOS POR TODA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE, DISPONIBILIDADE E CONVENIÊNCIA DE RECOMPOR AS EQUIPES DE SAÚDE DA FAMÍLIA COM PROFISSIONAIS AGENTES DE ENDEMIAS E AGENTES DE SAÚDE NAS ÁREAS DESCOBERTAS EM TODOS OS PSF&amp;#180;S DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR REPAROS NO TREVO FRENTE AO POSTO FIGUEIRA, SAÍDA PARA BRASNORTE E VILHENA-RO. </t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ, A NECESSIDADE E OPORTUNIDADE DE REPASSAR INCENTIVO VARIÁVEL POR DESEMPENHO DE METAS AOS SERVIDORES PÚBLICOS ESTATUTÁRIO E CELETISTAS MUNICIPAIS DE SAÚDE DAS EQUIPES DE ATENÇÃO BÁSICA E DE ESPECIALIDADE ODONTOLÓGICA QUE ADERIREM AO PMAQ &amp;#8220;PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE DA ATENÇÃO BÁSICA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS A NECESSIDADE E OPORTUNIDADE DA AQUISIÇÃO DE LIXEIRAS ESPECIAIS PARA COLETA SELETIVA DE LIXO E QUE SEJAM INSTALADAS NAS PRAÇAS DO CENTRO E DOS BAIRROS DE NOSSA CIDADE, CEIS E ESCOLAS MUNICIPAIS; PROMOVER AINDA CAMPANHAS EDUCATIVAS NO SENTIDO DE CONSCIENTIZAR O CIDADÃO A SELECIONAR O LIXO DOMÉSTICO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PODAS EM TODAS AS ÁRVORES DOS CANTEIROS CENTRAIS E PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITO UMA CAMPANHA DE ARRECADAÇÃO COM O TÍTULO &amp;#8220;NATAL SOLIDÁRIO&amp;#8221;.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO A NECESSIDADE E OPORTUNIDADE DE REFORMA E PINTURA DA ESCOLA RURAL MUNICIPAL EUCLIDES DA CUNHA NA LINHA 4, E TAMBÉM DA QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS SENHORES DEPUTADOS ESTADUAIS, DILMAR DALL BOSCO E OSCAR BEZERRA A NECESSIDADE E OPORTUNIDADE DA LIBERAÇÃO DE RECURSO DE EMENDA PARLAMENTAR PARA A DUPLICAÇÃO DA AV. JK, BEM COMO A PAVIMENTAÇÃO ASFÁLTICA  ATÉ O PARQUE DE EXPOSIÇÕES DE JUÍNA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.odt</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE REPAROS NA ILUMINAÇÃO E NO CALÇAMENTO DA PISTA DE CAMINHADA EM TORNO DO GINÁSIO MUNICIPAL DE ESPORTES, ALÉM DA PODA DAS ÁRVORES DA PISTA.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.odt</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA PODA DAS ÁRVORES DA PRAÇA DA BÍBLIA E PINTURA DOS MEIOS FIOS DE TODA A CIDADE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE RECUPERAÇÃO DO BUEIRO NA ESTRADA DA COMUNIDADE SÃO FELIPE, FRENTE A CHÁCARA DO SENHOR ARMANDO E RECONSTRUIR PONTE ENFRENTE A CHÁCARA DA BRITADEIRA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, LEANDRO HONÓRIO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NO SENTIDO DE CONSERTAR O PORTÃO DE ENTRADA DE VEÍCULOS NO PRÉDIO DO CENTRO DE CONVIVÊNCIA SOCIAL VÓ PAIXÃO. </t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE CICLOVIAS NA MT-170, DENTRO DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE REALIZAR UM &amp;#8220;ARRASTÃO&amp;#8221; PARA LIMPEZA DE ENTULHOS E GALHOS, ACUMULADOS EM FRENTE  AS RESIDÊNCIAS DOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA DOAÇÃO DE TERRA PARA HORTA DO PROJETO DOS REEDUCANDOS DO CENTRO DE DETENÇÃO PROVISÓRIA DE JUÍNA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTE, XEL SILVÉRIO DA SILVA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA CERCA AO ENTORNO DA CHÁCARA DENOMINADA ANTIGO LIXÃO &amp;#8211; LINHA COMUNIDADE SÃO FELIPE._x000D_
 </t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Robson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE DISPONIBILIZAR ÁREA PARA A CONSTRUÇÃO DE UMA NOVA COMUNIDADE RELIGIOSA DENOMINADA SAGRADA FAMÍLIA, NO BAIRRO CIDADE ALTA, PODENDO SER PRÓXIMO À NOVA ESCOLA EM CONSTRUÇÃO, OU PRÓXIMO AO LOCAL QUE SERIA DESTINADO AO LABORATÓRIO DE FUNGOS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO NO INTERIOR DO CANTEIRO CENTRAL DA AVENIDA JK.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE TERRAPLANAGEM: PATROLAR, ENCASCALHAR, REABRIR E FAZER DESVIO DAS ÁGUAS PLUVIAIS, REFORMAR PONTES E BUEIROS NA ESTRADA VICINAL DA LINHA G &amp;#8211; TRAVESSÃO LINHA 05 LIGANDO COM LINHA 04.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE TERRAPLANAGEM: PATROLAR, ENCASCALHAR, REABRIR E FAZER DESVIO DAS ÁGUAS PLUVIAIS, REFORMAR PONTES E BUEIROS NA ESTRADA VICINAL DA LINHA GLEBA UNIÃO &amp;#8211; DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA INSTALAÇÃO DE 03 (TRÊS) SEMÁFOROS, EM PONTOS ESTRATÉGICOS DO MUNICÍPIO DE JUÍNA-MT._x000D_
 </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DA COMUNIDADE SÃO ROQUE QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO, SR. JOÃO LUIZ CARDOSO A NECESSIDADE DE EDITAR LEI BASEADA NA LEI AMBIENTAL E, NO CÓDIGO DE POSTURA DO MUNICÍPIO, PARA DIMINUIR A METRAGEM DAS ÁREAS VERDES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE PARCELAR O PAGAMENTO DOS ESPAÇOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DA REFORMA DE DUAS PONTES E TERMINAR TRAVESSÃO NO ASSENTAMENTO VALE DO JUINÃO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE DA RECOMPOSIÇÃO SALARIAL DOS FUNCIONÁRIOS DO DEPARTAMENTO DE VIGILÂNCIA EM SAÚDE SETOR DE ENDEMIAS._x000D_
 </t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APOIA A PROPOSTA DE EMENDA CONSTITUCIONAL - PEC 308/2004, QUE DISPÕE SOBRE A CRIAÇÃO DA POLICIA PENITENCIARIA FEDERAL E ESTADUAL. </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O IBAMA DE JUÍNA, NA PESSOA DO GERENTE_x000D_
 EXECUTIVO, JOHNNY ALEX DREHMER, PELA PARCERIA SOLIDÁRIA_x000D_
 REALIZADA COM O MUNICÍPIO DE JUÍNA, NA DOAÇÃO LEGAL DE_x000D_
 MADEIRAS APREENDIDAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE AOS PROFESSORES E ALUNOS DO 3º ANO TÉCNICO EM_x000D_
 MEIO AMBIENTE DO IFMT &amp;#8211; CAMPUS JUÍNA, PELA_x000D_
 COOPERAÇÃO NO PLANTIO DE MUDAS DE IPÊS NO CANTEIRO_x000D_
 CENTRAL DA AVENIDA JK EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE A SENHORA MARIA ANA MENDES, COORDENADORA_x000D_
 DIOCESANA DA PASTORAL DA CRIANÇA DA DIOCESE DE JUÍNA,_x000D_
 PELA AÇÃO VOLUNTARIADA DE GRANDE RELEVÂNCIA SOCIAL EM_x000D_
 DEFESA DA VIDA DAS MULHERES GESTANTES E CRIANÇAS DE 0 A_x000D_
 6 ANOS DE IDADE DESENVOLVIDA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE AS POLICIAIS MILITARES DO 20º BATALHÃO DE POLÍCIA MILITAR, PELO SEU DIA E TAMBÉM PELOS EXCELENTES SERVIÇOS PRESTADOS A SOCIEDADE JUINENSE. </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Ivani Cardoso , Daniel da Ebenezer, Geraldinho, Irene da Terra Roxa, Nadia da Record, Neguinho da 4, Paulão, Robson, Salete Bergamin, Sandro, Tuna, Valdemarzinho, Wilson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE MATO GROSSO, DEPUTADO ESTADUAL GUILHERME MALUF, PELO APOIO E PARCERIA QUE TEM DADO À UCMMAT.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE OS MEMBROS DA EQUIPE DE TRABALHO DE COMBATE E ERRADICAÇÃO DA MALÁRIA NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t>APLAUDE O LIONS CLUB DE JUÍNA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE JUINENSE, EM ESPECIAL NA ÁREA SOCIAL.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O SENHOR JOSÉ OLIVEIRA DA COSTA, &amp;#8220;ZEZÃO DA PADRE DUÍLIO&amp;#8221;, PELOS RELEVANTES TRABALHOS COMUNITÁRIOS QUE DESEMPENHA NA COMUNIDADE JUINENSE.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O ROTARY CLUB DE JUÍNA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE JUINENSE, EM ESPECIAL O BELO TRABALHO DE DOAÇÃO DE CADEIRAS DE RODAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE AOS MORADORES DA LINHA RIO PRETO DE JUÍNA, PELAS DOAÇÕES DE CASCALHOS, ÓLEO DIESEL E MAQUINÁRIOS PARA RESTAURAÇÃO DAS ESTRADAS DESTA LINHA, EM PARCERIA COM A PREFEITURA MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DE MENSAGENS N.º 66. 67. 68 E 69/2015 AOS PROJETOS DE LEI COMPLEMENTAR N.º 5, 6/2015 E PROJETOS DE LEI ORDINÁRIA N.º 68/2015 E 69/2015</t>
   </si>
   <si>
     <t>REQD</t>
   </si>
   <si>
     <t>Requerimento de Diárias</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LIBERAÇÃO DE UMA DIÁRIA PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ -MT NO DIA 3 DE JUNHO DE 2015, AONDE CUMPRIRÁ AGENDA DE REUNIÕES. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE UMA (1) DIÁRIA, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 23 E 24 DE JUNHO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE UMA (1) DIÁRIA, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 24 E 25 DE JUNHO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIA, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 30 DE JUNHO 1º E 2  DE JULHO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE UMA (1) DIÁRIA, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 14  E 15 DE JULHO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 5  E 6 DE AGOSTO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM BRASÍLIA &amp;#8211; DF, NO PERÍODO DE 9  E 12 DE AGOSTO DE 2015, AONDE PARTICIPARÁ DO &amp;#8220;ENCONTRO DE MULHERES DO CAMPO&amp;#8221;.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 11 E 12 DE AGOSTO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LIBERAÇÃO DE DUAS (2) DIÁRIAS PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ MT NO PERÍODO DE 2 A 3 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÕES.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LIBERAÇÃO DE DUAS DIÁRIAS NO PERÍODO DE 16 E 17 DE SETEMBRO DE 2015, PARA DESLOCAMENTO, ALIMENTAÇÃO E ESTADIA EM ARIPUANÃ - MT, AONDE PARTICIPARA DO CICLO GESTÃO EFICAZ 2015, POLO ARIPUANÃ.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LIBERAÇÃO DE TRÊS DIÁRIAS, PARA DESLOCAMENTO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT.  NO PERÍODO DE 16 A 18 DE SETEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE: NA ASSEMBLEIA LEGISLATIVA, NO INTERMAT, NA REDE CEMAT/ENERGIZA E NA RECEITA FEDERAL </t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 16 A 18 DE SETEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NO INTERMAT;_x000D_
 &amp;#8226;	NO COESD;_x000D_
 &amp;#8226;	NA SECRETARIA DE JUSTIÇA E DIREITOS HUMANOS;_x000D_
 &amp;#8226;	NA UNIDADE TERAPÊUTICA;_x000D_
 &amp;#8226;	NO CARTÓRIO DO 6º OFÍCIO; E,_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA. _x000D_
 </t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 16 A 18 DE SETEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NO INTERMAT;_x000D_
 &amp;#8226;	NA SECRETARIA DE ESTADO DE ESPORTE;_x000D_
 &amp;#8226;	NA RECEITA FEDERAL; E,_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA. _x000D_
 </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GERALDO ANTÔNIO FERREIRA, VEREADOR COM ASSENTO NESTA CASA DE LEIS, CUMPRINDO O REGIMENTO INTERNO E O QUE DISPÕE A LEI N.º 1.541/2014, DE 15 DE DEZEMBRO DE 2014, REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 15 A 18 DE SETEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA CIVIL;_x000D_
 &amp;#8226;	NA DEFENSORIA PUBLICA; E,_x000D_
 &amp;#8226;	NO INCRA._x000D_
 </t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 24 E 25 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 		DIA 24: 1º ENCONTRO COM OS VEREADORES, COM O GOVERNADOR PEDRO TAQUES, NO HOTEL FAZENDA MATO GROSSO, REALIZADO PELA UCMMAT;_x000D_
 DIA 25: SECRETARIA DAS CIDADES, E ASSEMBLEIA LEGISLATIVA._x000D_
 NESTES TERMOS, PEDE APROVAÇÃO DA MATÉRIA E DISPENSA DOS PRAZOS REGIMENTAIS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 24 E 25 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 		DIA 24: 1º ENCONTRO COM OS VEREADORES, COM O GOVERNADOR PEDRO TAQUES, NO HOTEL FAZENDA MATO GROSSO, REALIZADO PELA UCMMAT;_x000D_
 DIA 25: RECEITA FEDERAL, SEDE DA UCMMAT, E ASSEMBLEIA LEGISLATIVA._x000D_
 </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 24 E 25 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 		DIA 24: 1º ENCONTRO COM OS VEREADORES, COM O GOVERNADOR PEDRO TAQUES, NO HOTEL FAZENDA MATO GROSSO, REALIZADO PELA UCMMAT;_x000D_
 DIA 25: ASSEMBLEIA LEGISLATIVA, CASA DE APOIO E INTERMAT._x000D_
 </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 24 E 25 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 		DIA 24: 1º ENCONTRO COM OS VEREADORES, COM O GOVERNADOR PEDRO TAQUES, NO HOTEL FAZENDA MATO GROSSO, REALIZADO PELA UCMMAT;_x000D_
 DIA 25: CEMAT E RECEITA FEDERAL._x000D_
 </t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 23 E 24 DE SETEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE:_x000D_
 &amp;#8226;	1º ENCONTRO COM OS VEREADORES, COM O GOVERNADOR PEDRO TAQUES, NO HOTEL FAZENDA MATO GROSSO, REALIZADO PELA UCMMAT;_x000D_
 &amp;#8226;	CAIXA ECONÔMICA_x000D_
 &amp;#8226;	SEMA._x000D_
 </t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DEPOIS DE OUVIDO O SOBERANO PLENÁRIO, A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 14 E 15 DE OUTUBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 20 E 22 DE OUTUBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA CIVIL; _x000D_
 *       NO INCRA; E,_x000D_
 &amp;#8226;	NO ENCONTRO COM GOVERNADOR DO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 23 E 24 DE OUTUBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA CIVIL; E,_x000D_
 &amp;#8226;	NO ENCONTRO COM GOVERNADOR DO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 21 E 22 DE OUTUBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 &amp;#8226;	NA REDE CEMAT;_x000D_
 &amp;#8226;	NO INTERMAT;_x000D_
 &amp;#8226;	NO GABINETE DEPUTADO FEDERAL SÁGUAS MORAES; E,_x000D_
 &amp;#8226;	NA SEFAZ._x000D_
 </t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 21 E 23 DE OUTUBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 &amp;#8226;	NO INCRA;_x000D_
 &amp;#8226;	NAS DEFENSORIA PÚBLICA;_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA; E, _x000D_
 &amp;#8226;	NA CASA CIVIL._x000D_
 </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 11 A 14 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA ELETRONORTE;_x000D_
 &amp;#8226;	NA ENERGIZA; E,_x000D_
 &amp;#8226;	NO ENCONTRO COM GOVERNADOR DO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 11 A 13 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA COESD;_x000D_
 &amp;#8226;	NA COORDENADORIA  ESTADUAL DE POLITICA SOBRE DROGAS;_x000D_
 &amp;#8226;	NA RECEITA FEDERAL; E,_x000D_
 &amp;#8226;	NA CLINICA DE TRATAMENTO DEPENDENTES QUÍMICOS;_x000D_
 </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 10 E 11 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA CIVIL;_x000D_
 &amp;#8226;	NA SEDUC, E;_x000D_
 &amp;#8226;	NO INTERMAT._x000D_
 </t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 11 E 12 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA DE APOIO;_x000D_
 &amp;#8226;	NA REDE CEMAT / ENERGISA, E; _x000D_
 &amp;#8226;	NO INTERMAT._x000D_
 </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A LIBERAÇÃO DE_x000D_
 QUATRO (04) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NOS DIAS 10_x000D_
 A 13 DE NOVEMBRO DE 2015, ONDE PRETENDE PARTICIPAR DO CURSO &amp;#8220;GESTÃO ADMINISTRATIVA E AÇÃO_x000D_
 FISCALIZATÓRIA DA CÂMARA DE VEREADORES&amp;#8221;, PROMOVIDO PELO GRUPO ATAME.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A LIBERAÇÃO DE QUATRO (4) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NOS DIAS 10 A 13 DE NOVEMBRO DE 2015, AONDE PARTICIPARA DE CURSO DE CAPACITAÇÃO VOLTADO AOS VEREADORES E SERVIDORES DAS CÂMARAS MUNICIPAIS, A REALIZAR-SE-Á NOS DIAS 11 E 12 DE NOVEMBRO DE 2015. PROMOVIDO PELO GRUPO ATAME.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 10 E 11 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA REDE CEMAT;_x000D_
 &amp;#8226;	NA DEFENSORIA PUBLICA; _x000D_
 &amp;#8226;	NO INCRA; E, _x000D_
 &amp;#8226;	NO ENCONTRO COM GOVERNADOR DO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A LIBERAÇÃO DE_x000D_
 TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NOS DIAS 16 A 18 DE_x000D_
 NOVEMBRO DE 2015, AONDE PARTICIPARÁ DE CAPACITAÇÃO DE FORMAÇÃO DE PREGOEIRO, PREGÃO PRESENCIAL E_x000D_
 ELETRÔNICO, TEORIA E PRÁTICA, REALIZADO PELO GRUPO ATAME.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM TANGARA DA SERRA E CUIABÁ - MT, NO PERÍODO DE 17 A 19 DE NOVEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM TANGARA DA SERRA E CUIABÁ - MT, NO PERÍODO DE 17 A 19 DE NOVEMBRO DE 2015, AONDE CUMPRIRA AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 &amp;#8226;	NO INTERMAT;_x000D_
 &amp;#8226;	NA CASA DE APOIO;_x000D_
 &amp;#8226;	NA ASSOCIAÇÃO RESGATANDO A CIDADANIA; E _x000D_
 &amp;#8226;	NA CÂMARA MUNICIPAL DE TANGARA DA SERRA &amp;#8211; MT._x000D_
 NESTES TERMOS, PEDE DEFERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 25 A 27 DE NOVEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA CASA DE APOIO;_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NO TRIBUNAL DE CONTAS;_x000D_
 &amp;#8226;	NA UCMMAT; E, _x000D_
 &amp;#8226;	NA CASA CIVIL._x000D_
 </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 2 E 3 DE DEZEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA REDE CEMAT/ENERGISA;_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA DEFENSORIA PUBLICA; E,_x000D_
 &amp;#8226;	NO INCRA._x000D_
 </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIBERAÇÃO DE TRÊS (3) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM_x000D_
 BRASILIA - DF E CUIABÁ &amp;#8211; MT, NO PERÍODO DE 8 A 10 DE DEZEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE_x000D_
 REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 EM CUIABÁ:_x000D_
 · NA ASSEMBLEIA LEGISLATIVA;_x000D_
 · NO INCRA;_x000D_
 EM BRASÍLIA &amp;#8211; DF:_x000D_
 · NA CÂMARA DOS DEPUTADOS;_x000D_
 · NO SENADOR FEDERAL;_x000D_
 · NO MINISTÉRIO DE DESENVOLVIMENTO AGRÁRIO - MDA;</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO, ALIMENTAÇÃO E ESTADIA EM CUIABÁ &amp;#8211; MT, NO PERÍODO DE 15 A E 16 DE DEZEMBRO DE 2015, AONDE CUMPRIRÁ ROTEIRO DE REUNIÕES DE INTERESSE DA SOCIEDADE JUINENSE, CONFORME SEGUE:_x000D_
 &amp;#8226;	NA ASSEMBLEIA LEGISLATIVA;_x000D_
 &amp;#8226;	NA CASA CIVIL; E,_x000D_
 &amp;#8226;	NA UCEMAT._x000D_
 </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO,_x000D_
 ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 16 E 17 DE DEZEMBRO DE 2015, AONDE CUMPRIRA_x000D_
 AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 · NO INTERMAT;_x000D_
 · NO CARTÓRIO DE SEXTO OFICIO; E,_x000D_
 · NA CASA DE APOIO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA A LIBERAÇÃO DE DUAS (2) DIÁRIAS, PARA DESLOCAMENTO URBANO,_x000D_
 ALIMENTAÇÃO E ESTADIA EM CUIABÁ - MT, NO PERÍODO DE 16 E 17 DE DEZEMBRO DE 2015, AONDE CUMPRIRA_x000D_
 AGENDA DE REUNIÃO, CONFORME SEGUE;_x000D_
 · NO INTERMAT;_x000D_
 · NA SEMA;_x000D_
 · NA CRIDAC;_x000D_
 · NO CARTÓRIO DE SEXTO OFICIO; E,_x000D_
 · NA CASA DE APOIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -5382,68 +5382,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H506"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>