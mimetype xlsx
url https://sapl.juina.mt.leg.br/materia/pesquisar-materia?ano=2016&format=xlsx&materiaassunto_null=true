--- v0 (2026-01-30)
+++ v1 (2026-04-05)
@@ -54,4824 +54,4824 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Daniel da Ebenezer, Geraldinho, Irene da Terra Roxa, Nadia da Record, Neguinho da 4, Paulão, Professor Ericson, Robson, Salete Bergamin, Sandro, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME A REDAÇÃO DO ART. 51 DA LEI ORGÂNICA DE JUÍNA, QUE PASSA A VIGORAR COM A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ivani Cardoso , Daniel da Ebenezer, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE MUNICIPAL DE JUÍNA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Hermes Lourenço Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	ALTERA A ALINEA "A" DO INCISO I DO ARTIGO 22 DA LEI COMPLEMENTAR N.º 1241/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO NO ARTIGO SEGUNDO DA LEI MUNICIPAL N.º 1452/2013 DE 16 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR TRANSAÇÃO JUDICIAL OU EXTRAJUDICIAL COM OS TITULARES DOS CARTÓRIOS DO 1º E 2º OFICIOS DA COMARCA DE JUÍNA, MEDIANTE A EXCLUSÃO DO VALOR TORAL CORRESPONDENTE À MULTA E AOS JUROS DE MORA. </t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO CURSO DE ÁGUAS LOCALIZADO ENTRE ENTRE OS BAIRROS MÓDULO 5 E CIDADE ALTA, COM EXTENSÃO DE 3.560 METROS DE "RIO NATIVO&amp;#8221;.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA RURAL SAGRADA FAMÍLIA, INSCRITA NO CNPJ/MF SOB N.º 01.842.842/0001-53, COM SEDE NA LINHA 03, DISTRITO DE TERRA ROXA, NO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O DESAFIO JOVEM EBENEZER, INSCRITO NO CNPJ/MF SOB N.º 50.456.870/0005-71, COM SEDE NA RODOVIA AR1, LOTE 1, SEÇÃO A/02, NO MUNICÍPIO DE JUÍNA, MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO DAES &amp;#8211; DEPARTAMENTO DE AGUA E ESGOTO SANITÁRIO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SUBSIDIOS, VANTAGENS E GRATIFICAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE JUÍNA, A TEOR DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Ivani Cardoso </t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DIRETOR GERAL DO DEPARTAMENTO DE ÁGUAS E ESGOTO SANITÁRIO &amp;#8211; DAES, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA  O EXERCÍCIO FINANCEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2016, ATÉ O VALOR DE R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 1.º E 2º DA LEI MUNICIPAL N.º 56/1986, QUE TRATA DA DOAÇÃO DE ÁREA A IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2016, ATÉ O VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO FINANCEIRO MENSAL AO AGENTE COMUNITÁRIO DE SAÚDE (ACS) E AO AGENTE DE COMBATE AS ENDEMIAS (ACE) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM O MOTO CLUBE DE JUINA, INSCRITA NO CNPJ/MF SOB N.º 02.426.943/0001-06, COM SEDE NA AVENIDA GABRIEL MULLER, CENTRO, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM OP CTG - RELEMBRANDO OS PAGOS, INSCRITA NO CNPJ/MF SOB N.º 15.072.200/0001-27, COM SEDE E FORO NA RUA EDSON CARLOS MARTINS, S/N, MÓDULO 3, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO DO KART CLUBE DE JUINA, INSCRITA NO CNPJ/MF SOB N.º 22.357.310/0001-09, COM SEDE AVENIDA NOVE DE MAIO, S/N, CENTRO NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE ATLETISMO - AJA, INSCRITA NO CNPJ/MF SOB N.º 10.997.703/0001-90, COM SEDE NA RUA JAIME PRONI, CENTRO S/N, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE JUDÔ, INSCRITA NO CNPJ/MF SOB N.º 07.861.120/0001-22, COM SEDE NA RUA DAS AZALEIAS N.º 362, MODULO 4, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO  DRAGÃO CHUINÊS KUNG FU WUSHU - ADCKWMT,  INSCRITA NO CNPJ/MF SOB N.º 10.598.842/0001-40, COM SEDE NA RUA BARTOLOMEU BUENO DA SILVA, BAIRRO PAMITEIRA, 479, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO DA LIGA ESPORTIVA JUINENSE DE FUTSAL, INSCRITA NO CNPJ/MF SOB N.º 06.314.966/0001-80, COM SEDE NA RUA PORTAL DO SUL, N.º 134, MODULO 5, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TEMPO DE CONVÊNIO COM A ASSOCIAÇÃO JUINENSE DE HANDEBOL - AJHB, INSCRITA NO CNPJ/MF SOB N.º 09.586.154/0001-81, COM SEDE NA AVENIDA LONDRINA, S/N, NO MUNICÍPIO DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CASAS - LAR DESTINADAS A ACOLHER IDOSOS NO MUNICÍPIO DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PARÂMETROS E DIRETRIZES PARA A REGULAMENTAÇÃO DO ARTIGO 35 DA LEI N.º 10.741/2003, ESTATUTO DO IDOSO, QUE DISPÕE SOBRE O CONTRATO DE PRESTAÇÃO DE SERVIÇOS DAS ENTIDADES COM PESSOA IDOSA ABRIGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS REQUISITOS PARA DECLARAÇÕES DE UTILIDADE PÚBLICA NO MUNICÍPIO DE JUÍNA -MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IVANI CARDOSO</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COMENDA DE HONRA AO MÉRITO "EDUCADOR MASTER" NO ÂMBITO DO MUNICÍPIO DE JUÍNA - MT. </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA OFICIALMENTE FERIADO MUNICIPAL A DATA DE 9 DE MAIO, DATA DE COMEMORAÇÃO DO ANIVERSÁRIO DA EMANCIPAÇÃO POLITICA ADMINISTRATIVA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA, ALTERA, CORRIGE E PROLONGA AS VIAS PÚBLICAS NO MUNICÍPIO DE JUÍNA - MT, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA PARA FINS DE REGULARIZAÇÃO PATRIMONIAL E DOCUMENTAL A DOAÇÃO DE ÁREA RURAL AO MUNICÍPIO DE CASTANHEIRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Professor Ericson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACESSO GRATUITO EM, EVENTOS SÓCIO-CULTURAIS AS PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS EXCLUSIVAS DE ESTACIONAMENTO DESTINADAS À PESSOA IDOSA E A PESSOA COM DEFICIÊNCIA NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO PROGRAMA DO EXERCÍCIO DE 2016, ATÉ O VALOR DE R$ 820.810,00 (OITOCENTOS E VINTE MIL E OITOCENTOS E DEZ REAIS) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA A LEI MUNICIPAL N.º 1508/2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A REVOGAR NA SUA TOTALIDADE A LEI MUNICIPAL N.º 1453/2013 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA ASSOCIAÇÃO DOS MOVELEIROS DE JUÍNA, DA ÁREA URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS IDOSOS DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO O DOS TRABALHADORES RURAIS  E AGROPECUÁRIA DE JUÍNA - ASSTRAJ, INSCRITA NO CNPJ/MF SOB O  N.º 02.244.060/0001-57, COM SEDE NA GLEBA IRACEMA ÁREA 02, LOTE 67, NO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DESAFETAÇÃO E REGULARIZAÇÃO DA ÁREA RURAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DESAFETAÇÃO DE ÁREA MENCIONADA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DESAFETAÇÃO DA ÁREA MENCIONADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE ARA QUE MENCIONA DO PATRIMÔNIO MUNICIPAL DE ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA E AUTORIZA A DESAFETAÇÃO E A SUA ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A REVOGAR NA SUA TOTALIDADE A LEI MUNICIPAL N.º 1268/2011 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A CONCESSÃO DE DIREITO REAL DE USO EM FAVOR DA ASSOCIAÇÃO DO KART CLUBE DE JUÍNA DA ÁREA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL, A REVOGAR NA SUA TOTALIDADE A LEI MUNICIPAL N.º 1595/2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N.º 830 DE 5 DE OUTUBRO DE 2005, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGAM EM SUA INTEGRIDADE AS LEIS MUNICIPAIS N.º 468/1997 E 754/2004 A PRIMEIRA OUTORGADO CONCESSÃO DE DIREITO REAL DE USO À IGREJA ASSEMBLEIA DE DEUS MINISTÉRIO DA MADUREIRA E, A SEGUNDA MODIFICANDO AS CONFRONTAÇÕES DA ÁREA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA A ÁREA QUE MENCIONA DO PATRIMÔNIO MUNICIPAL DE ZONA ESPECIAL DE INTERESSE SOCIAL &amp;#8211; ZEIS PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA E AUTORIZA A DESAFETAÇÃO E A SUA ALIENAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE ÁREAS URBANAS DE SUA PROPRIEDADE, OCUPADAS OU NÃO POR TERCEIROS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXTINÇÃO DAS VAGAS PREVISTAS NOS INCISOS V E VI E ALTERA A REDAÇÃO DOS INCISOS I E II TODOS DO ARTIGO 15 DA LEI MUNICIPAL N.º 744/2004 E OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM O SENAI &amp;#8211; SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL, SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, INSCRITA NO CNPJ/MF SOB N.º 03.819.150/0001-10 COM SEDE E FORO NA AVENIDA HISTORIADOR RUBENS DE MENDONÇA Nº 4193, CENTRO POLITICO ADMINISTRATIVO, NO MUNICÍPIO DE CUIABÁ &amp;#8211; MT.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE JUINA, ESTABELECE REGRAS PARA COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO E DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, REVOGANDO AS LEIS 400/1995 E 1102/2009</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE JUÍNA - MT PARA O QUADRIÊNIO 2014/2017 LEI MUNICIPAL N.º 1592/2015 DE 31/08/2015.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DEFINE NORMAS PARA OCUPAÇÃO DE CALÇADAS POR ESTABELECIMENTOS COMERCIAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO EM FAVOR DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DE JUÍNA - MT DA ÁREA URBANA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO ANDRE LUIZ DE JUINA, CNPJ SOB N.º 24.770.471/0001-47</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO JUDICIAL NOS AUTOS N.ª 6849-08.2015.811.0025 - CÓDIGO 115716 E DE N.º 7030-09.2015.811.0025 - CÓDIGO 115906, QUE TRAMITAM PERANTE A PRIMEIRA VARA CIVIL DA COMARCA DE JUÍNA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JUÍNA, PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERNO DE CONVÊNIO COM A ORDEM DOS MINISTROS EVANGÉLICOS DE JUÍNA - MT, INSCRITO N.º CNPJ/MF SOB O N.º 04.011.496/0001-50 COM SEDE A RUA VICENTE CELESTINO S/N SALA 01, MODULO 2, NO MUNICÍPIO DE JUÍNA - MY, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA ASSINAR TERMO DE CONVÊNIO COM A ASSOCIAÇÃO PESTALOZZI, SOCIEDADE CIVIL, SEM FINS LUCRATIVOS, INSCRITA NO CPNJ/MF SOB O N.º 36.925.386/0001-90, COM SEDE E FORO NA AVENIDA LODERISTE ROSA CORREA, S/N, LOTE 01, AREA VERDE, NO MUNICÍPIO DE JUÍNA - MT. </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A TRANSMISSÃO DE MANDATO ELETIVO NO ÂMBITO DO MUNICÍPIO DE JUÍNA - MT, DISPÕE SOBRE A FORMAÇÃO DA RESPECTIVA COMISSÃO, DEFINI O SEU FUNCIONAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O § 2º DO ARTIGO 7 DA LEI MUNICIPAL N.º 1674/2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CREDITO SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO JUDICIAL NOS AUTOS N.º 4053-44.2015.811.0025 - CÓDIGO 112756, QUE TRAMITAM PERANTE A SEGUNDA VARA CÍVEL DA COMARCA DE JUÍNA- MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O ARTIGO 38 DA LEI MUNICIPAL N.º 356/1993 (CÓDIGO DE POSTURA MUNICIPAL) E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DO SOLO COM FINS URBANOS EM ZONA RURAL, QUALIFICADO COMO LOTEAMENTO FECHADO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO JUDICIAL NOS AUTOS N.º 2926-71.2015.811.0025 - CÓDIGO 110731, QUE TRAMITAM PERANTE A SEGUNDA VARA CÍVEL DA COMARCA DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 7º, E INCISO I DO ART. 10 DA LEI MUNICIPAL N.º 1557/2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Daniel da Ebenezer, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DO PLENARINHO E DEPENDÊNCIAS DO PALÁCIO DOS PIONEIROS DA CÂMARA MUNICIPAL DE VEREADORES DE JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Daniel da Ebenezer, Geraldinho, Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE JUÍNA E AS ATRIBUIÇÕES DA CORREGEDORIA LEGISLATIVA, CRIAÇÃO E REGULAMENTAÇÃO DA COMISSÃO DE ÉTICA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 1/2015 QUE DISCIPLINA O USO DO PLENÁRIO HENRIQUE SIMIONATTO E DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE VEREADORES DE JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO REGULAMENTO DO CONCURSO PÚBLICO N.º 1/2016 DA CÂMARA MUNICIPAL DE JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR._x000D_
 </t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Neguinho da 4, Daniel da Ebenezer, Geraldinho, Irene da Terra Roxa, IVANI CARDOSO, Nadia da Record, Paulão, Professor Ericson, Robson, Salete Bergamin, Sandro, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A COMENDA DE HONRA AO MÉRITO &amp;#8220;EDUCADOR MASTER&amp;#8221;, AOS PROFESSORES APOSENTADOS DE JUÍNA, RELACIONADOS NESTE DECRETO, EM RECONHECIMENTO DOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO E A EDUCAÇÃO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE REDAÇÃO E JUSTIÇA, EM REUNIÃO, ACOMPANHA O VOTO CONTRÁRIO DA RELATORA DO PROJETO, E OPINOU UNICAMENTE PELA INCONSTITUCIONALIDADE, ILEGALIDADE, JURÍDICO E TECNICAMENTE INCORRETO E, NO MOMENTO, INVIÁVEL AO MUNICÍPIO, OPINANDO PELA REJEIÇÂO  DA TRAMITAÇÃO DO PROPOSTO, APRESENTANDO PARECER CONTRÁRIO, FICANDO ASSIM, MELHOR DECISÃO DO DOUTO PLENÁRIO DA CASA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO A TRAMITAÇÃO DO PROJETO DE LEI N.º 59/2016 DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI INFORMAÇÕES SOBRE OS GASTOS DOS RECURSOS DO FETHAB, COM COMPROVANTES (NOTAS FISCAIS, RECIBO OU OUTROS DOCUMENTOS FISCAIS COMPROBATÓRIOS), RELATIVO AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Nadia da Record, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR RENATO TOZZO, CÓPIA DE PROCESSOS LICITATÓRIOS PARA CONTRATAÇÃO DE HORAS DE MAQUINÁRIOS, OU SEJA: QUANTAS HORAS LICITADAS, VALOR PAGO POR HORA  E PARA QUAIS EMPRESAS FORAM PAGAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NO ART. 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SENHOR ERICSSON LEANDRO, INFORMAÇÃO SOBRE TRANSPORTE TERCEIRIZADO, QUAIS EMPRESAS CONTRATADAS? VALORES PAGOS? QUAIS LINHAS OS ÔNIBUS ESTÃO LOTADOS?</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SECRETÁRIO MUNICIPAL AGRICULTURA, SECRETÁRIO MUNICIPAL ASSISTÊNCIA SOCIAL, SECRETÁRIO MUNICIPAL EDUCAÇÃO E SECRETÁRIO MUNICIPAL SAÚDE: CÓPIA DAS PLANILHAS DE ABASTECIMENTO E CONSUMO DE COMBUSTÍVEL DE VEÍCULOS OFICIAIS NOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE FINANÇAS, SENHOR VALDOIR PEZZNI: CÓPIA DO EXTRATO BANCÁRIO DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E ADOLESCENTE E INFORMAÇÕES QUANTO A DATA DO ÚLTIMO DEPÓSITO OU TRANSFERÊNCIA PARA A CONTA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SENHOR ERICSSON LEANDRO, INFORMAÇÃO SOBRE OS PROJETOS DE CONSTRUÇÃO: DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL PAULO FREIRE, ESCOLA MUNICIPAL PADRE JOSE DE ANCHIETA, CENTROS DE EDUCAÇÃO DOS BAIRROS PADRE DUÍLIO E PALMITEIRA E, DA ESCOLA DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITA A MANUTENÇÃO EM TRÊS PONTES NA IRACEMA I.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONVOCAÇÃO DE SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA QUE COMPAREÇA A ESTA CASA DE LEIS PRESTAR INFORMAÇÕES SOBRE A APLICAÇÃO DOS VALORES REPASSADOS PELA LEI 1.536/2014, QUE DEVERIAM TER SIDO APLICADOS NAS REFORMAS DAS PRAÇAS DOS BAIRROS PADRE DUÍLIO E PALMITEIRA.  </t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E, AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, LEANDRO HONÓRIO DE OLIVEIRA, INFORMAÇÃO SOBRE AÇÕES DE  CUNHO  SOCIAL AOS  MORADORES  DO  VALE DO JUÍNA ASSENTAMENTO TACIANA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PARA QUE COMPAREÇA A ESTA CASA DE LEIS PRESTAR ESCLARECIMENTOS SOBRE O PEDIDO DE LICENÇA PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR, AUTORIZADO POR ESTA CASA DE LEI (DECRETO N.º 14/2015 DE 15/12/2015), NÃO USUFRUÍDAS E NEM MESMO COMUNICADO ESTA CASA DA DISPENSA DA LICENÇA CONCEDIDA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI INFORMAÇÕES, SOBRE OS GASTOS MENSAIS COM COMBUSTÍVEL, SERVIDORES E MANUTENÇÃO, DE JANEIRO A MARÇO DE 2016, COM A CASA DE APOIO DE CUIABÁ (ASSOCIAÇÃO BENEFICENTE DE AMPARO A VIDA &amp;#8211; ABAVIDA).</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, E, AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, CÓPIA DE TODA DOCUMENTAÇÃO DE CRIAÇÃO/LEGALIZAÇÃO E/OU VENDA DE QUADRA E LOTES PARA FINS RESIDENCIAIS NO MUNICÍPIO DE JUÍNA REALIZADOS NESTA GESTÃO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SRA. IZABEL ZANIOLO, QUE INFORME A NOVA DIRETORIA DO CONSELHO DA MERENDA. MANDE CÓPIAS DAS ATAS DAS REUNIÕES MENSAIS E RELATÓRIO DE GASTOS COM A MERENDA ESCOLAR NA AGRICULTURA FAMILIAR NO ANO DE 2015, E INFORME O VALOR RECEBIDO PARA ESSE FIM.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINI, CÓPIA DE COMPROVANTES DE DEPÓSITO OU REPASSE DAS VERBAS CONVENIADAS COM O MOTO CLUBE JUÍNA, CTG, KART CLUB, ASSOCIAÇÃO ATLETISMO ASSOCIAÇÃO JUINENSE DE JUDÔ, ASSOCIAÇÃO DRAGÃO CHINÊS, ASSOCIAÇÃO DA LIGA ESPORTIVA JUINENSE, ASSOCIAÇÃO JUINENSE DE HANDEBOL DOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Nadia da Record, Salete Bergamin, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINI, INFORMAÇÕES SE O CONTRATO FIRMADO COM EMPRESA GANHADORA DA LICITAÇÃO PARA ADMINISTRAR O TERMINAL RODOVIÁRIO VEM SENDO CUMPRIDO E, COPIA DOS COMPROVANTES DE REPASSES MENSAIS DA EMPRESA PARA A PREFEITURA NO ANO 2015.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA A SENHORA PRESIDENTE DESTA CASA DE LEIS, IVANI CARDOSO DALLA VALLE, QUAIS AS PROVIDÊNCIAS TOMADAS COM REFERÊNCIA AOS PROBLEMAS ENCONTRADOS NA OBRA DO PLENÁRIO DAS SESSÕES, TAIS COMO: INFILTRAÇÕES NA LAJE, GOTEIRAS NO TELHADO, FORRO CAINDO, ETC. ALÉM E OFICIALIZAR A CONSTRUTORA RESPONSÁVEL, FORAM TOMADAS PROVIDÊNCIAS PARA SOLUÇÃO DOS PROBLEMAS?</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, SENHOR LEANDRO HONÓRIO DE OLIVEIRA E, AO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA, INFORMAÇÃO SOBRE AÇÕES REFERENTE À CARTEIRA AS PESSOAS COM DEFICIÊNCIA.  </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SENHOR JOÃO LUÍS CARDOSO, DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO, CEDÊNCIA DE CÓPIAS DE TODA DOCUMENTAÇÃO DOS IMÓVEIS QUE SE ENCONTRAM IRREGULARES, ESTES  SITUADOS NO MÓDULO 2,  NA QUADRA 14, DO PROJETO JUÍNA, 1ª FASE, ONDE ESTÃO LÁ INSTALADAS HÁ DÉCADAS, AS SEDES DA ESCOLA ESTADUAL DR. ARTUR ANTUNES MACIEL, A CAPELA NOSSA SENHORA AUXILIADORA, O LIONS CLUB DE JUÍNA, A LOJA MAÇÔNICA FRATERNIDADE VIGILANTE, O SINDICATO RURAL DE JUÍNA, A IGREJA PRESBITERIANA E MAIS QUATRO LOTES DESMEMBRADOS E ALIENADOS Á PARTICULARES.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, PREFEITO, E, A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, IZABEL ZANIOLLO, INFORMAÇÃO SOBRE PROJETOS DE CONSTRUÇÃO DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL PAULO FREIRE, ESCOLA MUNICIPAL DO BAIRRO CIDADE ALTA E, DO CENTROS DE EDUCAÇÃO INFANTIL DO BAIRRO PADRE DUÍLIO E AINDA DA ESCOLA OSVALDO CRUZ DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, PREFEITO, E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINI, QUE REMETA DE IMEDIATO A CÂMARA MUNICIPAL DE JUÍNA O BALANÇO MENSAL DE DEZEMBRO DE 2015, BEM COMO O BALANÇO ANUAL DE 2015, UMA VEZ QUE A LEI ORGÂNICA DO MUNICÍPIO DISPÕE EM SEU ART. 83, INCISO 9º (NONO) &amp;#8211; &amp;#8220;PRESTAR ANUALMENTE, À CÂMARA MUNICIPAL, DENTRO DO PRAZO DE SESSENTA DIAS APÓS A ABERTURA DA SESSÃO LEGISLATIVA, AS CONTAS DO EXERCÍCIO ANTERIOR.&amp;#8221;</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI; INFORMAÇÕES SE O CONTRATO FIRMADO COM EMPRESA GANHADORA DA LICITAÇÃO PARA ADMINISTRAR O TERMINAL RODOVIÁRIO VEM SENDO CUMPRIDO E COPIA DOS COMPROVANTES DE REPASSES MENSAIS DA EMPRESA PARA A PREFEITURA ANO 2014, 2015 E 2016, REITERANDO O REQUERIMENTO Nº 15 DE 2016._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA ISABEL ZANIOLLO, INFORMAÇÕES SOBRAS ÀS AÇÕES ELENCADAS PELO PAR &amp;#8211; PLANO DE AÇÕES ARTICULADAS, JUNTO AO MINISTÉRIO DA EDUCAÇÃO PARA O MUNICÍPIO DE JUÍNA, NOS ANOS DE 2013, 2014, 2015 E ATÉ MAIO DE 2016.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NO ART. 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI CÓPIA DE TODOS OS PROCESSOS DE TITULAÇÃO (TÍTULOS DEFINITIVOS) DE LOTES URBANOS REALIZADOS PELA PREFEITURA NOS MESES DE JUNHO E JULHO DE 2016.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR ANTÔNIO PEZZINI, RELATÓRIO DOS DESEMBOLSOS JÁ EFETIVADOS PELO MUNICÍPIO COM DESPESAS ADMINISTRATIVAS (VIAGENS, TOPOGRAFIA, ETC.) REDES DE ABASTECIMENTO DE ÁGUA, DE ENERGIA ELÉTRICA, BEM COMO UMA RELAÇÃO DAS ÁREAS CEDIDAS AO MUNICÍPIO POR CONTA DA LEI FEDERAL N.º 6676/1979 E DA LEI MUNICIPAL N.º 21/1984, EM LOTEAMENTOS FEITOS PELO INTERMAT DESDE O BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Tuna, Nadia da Record, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, E, AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR ANTÔNIO PEZZINI INFORMAÇÕES SOBRE O ULTIMO LEILÃO PUBLICO REALIZADOS PELA PREFEITURA DE VENDA DE MAQUINAS, EQUIPAMENTOS, ETC, , MAQUINÁRIOS VENDIDOS, VALOR E DESTINO DOS RECURSOS ARRECADADOS COM O LEILÃO. </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA A SENHORA PRESIDENTE DESTA CASA DE LEIS, IVANI CARDOSO DALLA VALLE, A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 14 DE OUTUBRO DE 2016, ÀS 20 HORAS PARA ENTREGA DAS COMENDAS DE HONRA AO &amp;#8220;MÉRITO EDUCADOR MASTER&amp;#8221; EM CONFORMIDADE COM A LEI N.º 1652/2016 DE 5/6/2016.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR PEZZINI, RELATÓRIO COM O NOME DE TODOS OS SERVIDORES DA PREFEITURA, EFETIVOS E COMISSIONADOS COM RESPECTIVOS CARGOS, INCLUINDO PREFEITO, SECRETÁRIOS E CARGOS DE CONFIANÇA, VENCIMENTOS DE CADA SERVIDOR E VALOR DAS FOLHAS DE PAGAMENTO, RELATIVOS AOS MESES DE AGOSTO E SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BEPALEZ, INFORMAÇÕES SOBRE MOTIVOS E RAZÕES DA DISPENSA E DESLIGAMENTO DO SENHOR JOSE MARIO DE ARRUDA (VULGO MÁRCIO), DA CASA DE APOIO DE CUIABÁ.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UM PRÉDIO PARA ATENDER O "LAR DOS IDOSOS". </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES_x000D_
 LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL_x000D_
 DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA_x000D_
 REFORMA DO PARQUE INFANTIL DA PRAÇA DA BÍBLIA E COLOCAR_x000D_
 NOVAS FORRAÇÕES COM AREIA PRÓXIMO AOS BRINQUEDOS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA CONTRATAÇÃO OU REMANEJAMENTO DE MAIS UM PROFISSIONAL MÉDICO PARA PRESTAR ATENDIMENTO NA UPA &amp;#8211; UNIDADE DE PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN E AO SECRETÁRIO ESTADUAL DE SAÚDE, SENHOR PERMÍNIO PINTO FILHO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PARCERIA PARA REALIZAÇÃO DO PROJETO &amp;#8220;QUALIDADE DE VIDA DOS PROFISSIONAIS DA EDUCAÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR JOSÉ MEDEIROS, SENADOR DA REPÚBLICA, A NECESSIDADE E OPORTUNIDADE DE EDITAR LEI QUE DETERMINE A CRIAÇÃO DE UM BANCO DE DADOS NACIONAL DAS CRIANÇAS BRASILEIRAS, VISANDO GARANTIR O MÍNIMO DE SEGURANÇA AOS PAIS DIANTE DOS INÚMEROS DESAPARECIMENTOS QUE TEM OCORRIDO EM NOSSO PAÍS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE INTERVIR JUNTO A EMPRESA ENERGISA BUSCANDO A FINALIZAÇÃO DA OBRA DO LINHÃO COM &amp;#8220;SUPER POSTES&amp;#8221; NO PERÍMETRO URBANO DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE EDITAR LEI REDUZINDO AS ÁREAS DE HORTO FLORESTAL PARA 50 MTS, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO, JOÃO LUIZ CARDOSO A NECESSIDADE DE EDITAR LEI BASEADA NA LEI AMBIENTAL E NO CÓDIGO DE POSTURA DO MUNICÍPIO, PARA DIMINUIR A METRAGEM DAS ÁREAS VERDES EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REPAROS NA TRAVESSA QUE DÁ ACESSO À RUA QUATRO MARCOS E ARIPUANÃ, NO BAIRRO MÓDULO 05.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REPAROS NA PONTE DA LINHA 01, ENFRENTE À PROPRIEDADE DO SENHOR JAIME E, TAPA BURACOS NA COMUNIDADE SÃO GERALDO, LINHA 4 E LINHA F, COMUNIDADE SANTA BERNADETE.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR HERMES BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE DE VIABILIZAR REVISÃO GERAL PARA RECUPERAR A ILUMINAÇÃO PÚBLICA DE TODA A CIDADE DE JUÍNA, TROCAR AS LÂMPADAS QUEIMADAS EM TODAS AS RUAS DOS BAIRROS, INCLUSIVE NOS DISTRITOS DE FILADÉLFIA, FONTANILLAS E TERRA ROXA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE PROVIDÊNCIAS URGENTES NO SENTIDO DE RECOLHER ENTULHOS DE TODOS OS BAIRROS DA CIDADE, POIS A INCIDÊNCIA DE &amp;#8220;DENGUE E VIROSES&amp;#8221; ESTÃO MASSACRANDO NOSSOS MUNÍCIPES; AINDA ELABORAR CRONOGRAMA PARA A LIMPEZA E RETIRADA DE ENTULHOS DAS VIAS URBANAS DO MUNICÍPIO NO MÍNIMO UMA VEZ POR ANO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE CONSCIENTIZAR A POPULAÇÃO QUANTO À CONSTRUÇÃO DE CALÇADAS NOS PASSEIOS DAS RUAS ASFALTADAS E QUANTO A LIMPEZA DE TERRENOS BALDIOS E OUTROS CONFORME DETERMINA A LEI 1.137/2009._x000D_
 </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, AGOSTINHO BESPALEZ, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA CONSTRUÇÃO DE CERCA AO ENTORNO DO PSF DO BAIRRO CIDADE ALTA, PINTURA DO PRÉDIO E CASCALHAR ENFRENTE A UNIDADE.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Sandro, Nadia da Record, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE AGOSTINHO BESPALEZ, A NECESSIDADE, DISPONIBILIDADE E CONVENIÊNCIA DE PROVIDENCIAR 4 (QUATRO) CADEIRAS DE RODA E 4 (QUATRO) CADEIRAS DE BANHO PARA A CASA DE APOIO A SAÚDE DE CUIABÁ-MT.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONCLUSÃO DA OBRA DA QUADRA ESPORTIVA COBERTA DA ESCOLA MUNICIPAL PAULO FREIRE &amp;#8211; MODULO 05. </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE INTERVIR ATRAVÉS DE EMENDA PARLAMENTAR, QUE POSSIBILITE A AQUISIÇÃO DO KIT DE EQUIPAGEM PARA O CONSELHO TUTELAR DE JUÍNA.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA A SENHORA DEPUTADA ESTADUAL JANAINA RIVA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FIRMAR CONVÊNIO COM A APROFEJU (ASSOCIAÇÃO DE PRODUTORES E FEIRANTES DE JUÍNA), DESTINANDO EMENDA PARLAMENTAR DE R$ 117.000,00 (CENTO E DEZESSETE MIL REAIS) PARA A COBERTURA DO TERCEIRO BARRACÃO DA FEIRA MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL SILVANO AMARAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FIRMAR CONVÊNIO COM A APROFEJU (ASSOCIAÇÃO DE PRODUTORES E FEIRANTES DE JUÍNA), DESTINANDO EMENDA PARLAMENTAR DE R$ 100.000,00 (CEM MIL REAIS) PARA CONSTRUÇÃO DE &amp;#8220;PRAÇA DE ALIMENTAÇÃO&amp;#8221; NA FEIRA MUNICIPAL DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, RENATO TOZZO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR A PINTURA DAS LOMBADAS E FAIXAS DE PEDESTRES DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITO A REFORMA DESTA UBS (UNIDADE BÁSICA DE SAÚDE) ASSENTAMENTO IRACEMA I.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE QUE SEJA LOTADO UM ATENDENTE PARA A UBS (UNIDADE BÁSICA DE SAÚDE) DO ASSENTAMENTO IRACEMA I.  _x000D_
 </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Daniel da Ebenezer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, A NECESSIDADE E OPORTUNIDADE DE CRIAR UM CERTIFICADO DE &amp;#8220;SELO VERDE&amp;#8221; NO COMBATE, CONTROLE E MONITORAMENTO DE LIMPEZA DOS LOTES E RESIDÊNCIA DE NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA REALIZADO UMA REFORMA DA PRAÇA DA BÍBLIA.  </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE QUE SEJA REALIZADO CONCURSO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>Salete Bergamin, Irene da Terra Roxa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA SENHORIA O SECRETÁRIO DE AGRICULTURA FAMILIAR E REGULARIZAÇÃO FUNDIÁRIA &amp;#8211; MT (SEAF-MT), SENHOR SUELME EVANGELISTA FERNANDES, APOIO NA AQUISIÇÃO DE PATRULHAS AGRÍCOLAS E EQUIPAMENTOS, BEM COMO A REALIZAÇÃO DE CURSOS, PARTICIPAÇÃO EM EVENTOS, INTERCÂMBIOS E A CONTRATAÇÃO DE TÉCNICOS PARA ATER, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AOS DEPUTADOS ESTADUAIS, SENHORES DILMAR DAL BOSCO E OSCAR BEZERRA A NECESSIDADE E OPORTUNIDADE DA LIBERAÇÃO DE RECURSO PARLAMENTAR PARA A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS NILVE FRIES HENICKA, APUCARANA, CAMBÉ, ANTÔNIO RODRIGUES, ALTÔNIA E GUARAPUAVA, AMBOS LOCALIZADAS NO BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL, SENHOR DILMAR DAL BOSCO A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITO UMA INTERMEDIAÇÃO AO ESTUDO EM PRÓ DE IMPLANTAÇÃO DE CIRURGIA REPARATÓRIA, PÓS-CIRURGIA BARIÁTRICA DIRECIONADA A POPULAÇÃO CARENTE.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENADOR DA REPUBLICA, SENHOR JOSE MEDEIROS, A NECESSIDADE E OPORTUNIDADE QUE SEJA TOMADO PROVIDENCIA QUANTO À SAÚDE INDÍGENA NAS ALDEIAS DA ETNIA ENAWENE NAWE; A COBRANÇA INDEVIDA DO PEDÁGIO NA BR 174 TRECHO QUE LIGA A CIDADE DE JUÍNA/MT A VILHENA/RO; E, QUANTO À DEMARCAÇÃO DE TERRAS INDÍGENAS. </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO ESTADUAL, OSCAR BEZERRA, A NECESSIDADE E OPORTUNIDADE DE INTERVIR ATRAVÉS DE EMENDA PARLAMENTAR, QUE POSSIBILITE A CONSTRUÇÃO DE UM BARRACÃO PARA IMPLANTAÇÃO DE UMA CEASA PARA RECEBER A PRODUÇÃO DOS PEQUENOS PRODUTORES DE NOSSA CIDADE, E A AQUISIÇÃO DE UMA CÂMARA FRIA PARA FAZER O ARMAZENAMENTO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE REALIZAR REPAROS EM DUAS PONTES NO TRAVESSÃO DO CASARIAM E, "TAPA BURACOS" NAS ESTRADAS DAS LINHAS, 7, 8 E 9.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO COMANDANTE REGIONAL DA PM, CORONEL WILKER SOARES SODRÉ, A NECESSIDADE E OPORTUNIDADE DE VOLTAR EM FUNCIONAMENTO O COPOM NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.odt</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICA A SUA SENHORIA O SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR PERMÍNIO PINTO FILHO, A NECESSIDADE E OPORTUNIDADE DE INTERVIR NA REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL DR. ARTUR ANTUNES MACIEL._x000D_
 </t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES BERGAMIN COM COPIAS A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SENHORA IZABEL ZANIOLLO E SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR PEZZINI, A NECESSIDADE DE DAR UM ADITIVO NO PDE MUNICIPAL (PROGRAMA DE DINHEIRO DIRETO NA ESCOLA).</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES BERGAMIN COM COPIAS A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SENHORA IZABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE PROVIDÊNCIAS TRANSPORTE ESCOLAR AOS ALUNOS DOS ASSENTAMENTOS. _x000D_
 </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O DEPUTADO FEDERAL, VALTENIR PEREIRA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR ATRAVÉS DE EMENDA PARLAMENTAR RECURSOS NO VALOR DE 200 MIL REAIS PARA CONSTRUÇÃO DA SEDE E COMPRA DE UMA CÂMARA-FRIA PARA COLÔNIA DE PESCADORES Z-20.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIA AO SECRETÁRIO DE INFRAESTRUTURA E PLANEJAMENTO E AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE QUE PROCEDA A CEDÊNCIA DE SALAS DO ANTIGO PRÉDIO DA PREFEITURA SITUADO A AVENIDA HITLER SANSÃO PARA A INSTALAÇÃO DA DEFENSORIA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE MEIO-FIO E SARJETAS  NA  AVENIDA BRASÍLIA, BAIRRO PADRE DUÍLIO E EM OUTRA RUAS E AVENIDAS DOS BAIRROS MÓDULO 4 E 5 DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES  LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE  DE CRIAR NO PCCS DOS SERVIDORES DA EDUCAÇÃO, DUAS VAGAS PARA HISTORIADOR, E ASSEGURAR A INCLUSÃO DESTE CARGO NO CONCURSO PÚBLICO A SER REALIZADO, DE FORMA GARANTIR PROFISSIONAL CAPACITADO A ATUAR NO INSTITUTO DE HISTÓRIA E MEMÓRIA DE JUÍNA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, COM AO SECRETÁRIO MUNICIPAL DE ESPORTE, SENHOR ALLAN GUTIEREZ, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA PISTA DE SKATE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA CONSTRUÇÃO DE COBERTURA DOS PARQUINHOS E, CONSTRUÇÃO DE QUADRAS DE AREIA NOS NÚCLEOS DE SERVIÇOS DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS DOS BAIRROS: MODULO V E PADRE DUÍLIO. </t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>Sandro, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO DEPUTADO ESTADUAL, WAGNER RAMOS, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NA OBTENÇÃO DE RECURSOS DE EMENDA PARLAMENTAR, PARA AQUISIÇÃO DE 03 RESFRIADORES DE LEITE, DESTINADO A COOPROPAM (COOPERATIVA DOS PRODUTORES PARA AJUDA MUTUA) PARA FOMENTAR A CADEIA PRODUTIVA DO LEITE DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE JUÍNA-MT.  </t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Sandro, Ivani Cardoso , Nadia da Record, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NA OBTENÇÃO DE RECURSOS DE EMENDA PARLAMENTAR NO VALOR DE R$ 475.000,00, PARA AQUISIÇÃO DE EQUIPAMENTOS, CAMINHÃO CÂMARA FRIGORÍFICA E CAMINHÃO PARA TRANSPORTE DE LEITE RESFRIADO E DERIVADO DE LEITE, DESTINADO A COOPROPAM (COOPERATIVA DOS PRODUTORES PARA AJUDA MUTUA) PARA FOMENTAR A CADEIA PRODUTIVA DO LEITE NA  AGRICULTURA FAMILIAR DO MUNICÍPIO DE JUÍNA-MT. </t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇO DE ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA RURAL DA LINHA 04, ATÉ LINHA GLEBA IRACEMA I, INICIANDO NA FAZENDA DO LEO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER TROCA DE PRANCHAS NA PONTE SOB O RIO AREIA, ENFRENTE A PROPRIEDADE DO SENHOR GASPAR NA COMUNIDADE SALETE.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE CONTINUAR OS REPAROS E ENCASCALHAMENTO NA COMUNIDADE SÃO BRÁS E NA LINHA 6, COMUNIDADE MENINO JESUS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O DEPUTADO FEDERAL, SÁGUAS MORARES SOUZA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE DESTINAR VERBAS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE UM MILHÃO DE REAIS PARA ASFALTAR RUAS DO BAIRRO MÓDULO 5, PRÓXIMO A ASSEMU PROJETO JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE EDITAR PROJETO DE LEI ESTABELECENDO CRITÉRIOS PARA CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO DO MUNICÍPIO, CORONEL ANTONIO MONTEIRO, A NECESSIDADE  DE REGULAMENTAR A EXPEDIÇÃO DE CREDENCIAL AOS IDOSOS E PORTADORES DE DEFICIÊNCIA FÍSICA, CONFORME PRECONIZA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Ivani Cardoso , Nadia da Record</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS E DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO, A NECESSIDADE DE ELABORAR PROJETO DE LEI DE INTERESSE SOCIAL, LOTEANDO PARTE DA QUADRA N.º 333 DO SETOR "P", PARA ATENDER PREFERENCIALMENTE PESCADORES CADASTRADOS PELA ASSOCIAÇÃO DE PESCADORES DA COLÔNIA Z-20.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Salete Bergamin, Professor Ericson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SECRETARIO ESTADUAL DE EDUCAÇÃO, SENHOR PERMÍNIO PINTO FILHO, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR PERÍCIA MEDICA AOS PROFISSIONAIS DA EDUCAÇÃO EM NOSSO MUNICÍPIO, A LIBERAÇÃO DE TELEFONES INSTITUCIONAIS PARA USO DAS ESCOLAS E UMA CAMIONETE PARA A ASSESSORIA PEDAGÓGICA DE JUÍNA. </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O DEPUTADO FEDERAL, NILSON LEITÃO, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR VERBAS JUNTO AOS ÓRGÃOS COMPETENTES PARA CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO CENTRO DE CONVIVÊNCIA VÓ PAIXÃO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O DEPUTADO FEDERAL, NILSON LEITÃO, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR VERBAS JUNTO AOS ÓRGÃOS COMPETENTES PARA CONSTRUÇÃO DA CEDE DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O DEPUTADO FEDERAL, NILSON LEITÃO, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR VERBAS JUNTO AOS ÓRGÃOS COMPETENTES PARA AQUISIÇÃO DE UM VEICULO, CINCO COMPUTADORES, UM BEBEDOURO E UM REFRIGERADOR PARA ATENDER A DEMANDA DO CONSELHO TUTELAR DE JUÍNA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE SE FAZER CUMPRIR O PLANO DIRETOR DO MUNICÍPIO NOS ARTIGOS 85º E 86º.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER COBERTURAS, E BANCOS NOS PONTOS DE ESPERA DA CIRCULAR._x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR TAPA BURACOS NAS RUAS DE ASFALTO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR &amp;#8220;TAPA BURACOS&amp;#8221; E ENCASCALHAMENTO NA RUA GUERINO DA LUZ.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR DE ADQUIRIR EMULSÃO ASFÁLTICA PARA QUE SEJA FEITO PEQUENOS REPAROS NOS ASFALTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Salete Bergamin, Daniel da Ebenezer, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA SENHOR DEPUTADO FEDERAL VITÓRIO GALLI, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR VERBAS JUNTO AO MINISTÉRIO DA SAÚDE E AOS ÓRGÃOS COMPETENTES, PARA AQUISIÇÃO DE UM MAMÓGRAFO PARA ATENDER A DEMANDA DE NOSSO MUNICÍPIO E REGIÃO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA SENHOR SENHOR DEPUTADO ESTADUAL, DILMAR DALL BOSCO, A NECESSIDADE E OPORTUNIDADE DE ESTAR  VERIFICANDO A POSSIBILIDADE DE REVER A LEI ESTADUAL, SOBRE A TRANSFERÊNCIA DE VEÍCULOS DE UM MUNICÍPIO PARA OUTRO DENTRO DO ESTADO E DE UM ESTADO PARA OUTRO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA SENHOR PREFEITO MUNICIPAL DE JUÍNA HERMES LOURENCO BERGAMIN COM CÓPIA AO SECRETÁRIO DE AGRICULTURA, PECUÁRIA MINERAÇÃO E MEIO AMBIENTE, O SENHOR XEL SILVÉRIO A CRIAÇÃO DA SEMANA DA AGRICULTURA FAMILIAR EM JUINA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA, PREFEITO MUNICIPAL DE JUÍNA, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETARIA DE EDUCAÇÃO  A NECESSIDADE E OPORTUNIDADE DE CRIAR O HINO DE NOSSO DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA SENHOR HERMES LOURENÇO BERGAMIM, PREFEITO, COM CÓPIA A COORDENAÇÃO DA VIGILÂNCIA SANITÁRIA A NECESSIDADE E OPORTUNIDADE DE VERIFICAR A RAZÃO DO MAU CHEIRO  QUE TEM PREJUDICADO E INCOMODADO MORADORES DO MOD.04 E OUTROS DA CIDADE, ADVINDO DA FABRICA DE FARINHA DE SANGUE E RESTOS BOVINOS INSTALADA AO LADO DO FRIGORÍFICO JUÍNA.._x000D_
 </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A VOSSA EXCELÊNCIA, PREFEITO MUNICIPAL DE JUÍNA, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO CONTROLE URBANO  JOÃO LUIZ  A NECESSIDADE E OPORTUNIDADE DE REFAZER O PLANO DIRETOR DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA SENHOR HERMES LOURENÇO BERGAMIM, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, SENHOR ALAN GUTIERRES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REFORMAR O GINÁSIO DE ESPORTES E QUADRA ANEXA.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA SENHOR HERMES LOURENÇO BERGAMIM, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR RENATO TOZZO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE COLOCAR MEIO FIO E O CALCAMENTO EM FRENTE A PORTA DO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Irene da Terra Roxa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA SENHOR HERMES LOURENÇO BERGAMIM, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR RENATO TOZZO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REFORMA DA CASA QUE ABRIGA OS SERVIDORES DA SECRETARIA DE OBRAS, QUANDO ESTÃO EM SERVIÇO NO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE AGOSTINHO VESPALEZ, A NECESSIDADE, DISPONIBILIDADE E CONVENIÊNCIA DE PROVIDENCIAR  CADEIRAS NOVAS PARA A RECEPÇÃO DO HOSPITAL MUNICIPAL, ARQUIVOS DE AÇO E REALIZAR MANUTENÇÃO E TROCA DA FIAÇÃO DA REDE ELÉTRICA DO HOSPITAL.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DE CRIAR E MONTAR &amp;#8220;ACADEMIAS AO AR LIVRE&amp;#8221; NAS PRAÇAS DE TODOS OS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETARIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REFORMA E MANUTENÇÃO DOS BANHEIROS E PARQUE INFANTIL DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETARIO MUNICIPAL DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA ARBORIZAÇÃO E REESTRUTURARA A PRAÇA DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE QUE  FAÇA UM  ESTUDO E ADEQUAÇÃO PARA O  EMBARQUE E DESEMBARQUE  DE  ALUNOS  NAS  ESCOLAS  ESTADUAIS  DR. GUILHERME DE ABREU LIMA E ESCOLA ESTADUAL DR. ARTUR ANTUNES MACIEL.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER LIMPEZA NAS MARGENS DAS LAGOAS DE TRATAMENTO DO ATERRO SANITÁRIO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR REFORMAS NA PRAÇA DO BAIRRO MÓDULO 5, ENTRE ELAS O ALAMBRADO DA QUADRA DE AREIA.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE AGOSTINHO VESPALEZ, A NECESSIDADE DE FAZER GESTÃO PARA AQUISIÇÃO DE CADEIRAS DE RODA PARA ATENDER OS POSTOS DE SAÚDE DA FAMÍLIA (PSF) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA, DESVIO DE ÁGUAS PLUVIAIS,  PONTES E BUEIROS NO ASSENTAMENTO GLEBA CAIBI &amp;#8211; P.A. BOA ESPERANÇA. </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO (DAES), HAÉRCIO MATTEI, A NECESSIDADE E OPORTUNIDADE DA IMPLANTAÇÃO DA REDE DE ÁGUA NA RUA DUARTE DA COSTA NO BAIRRO PALMITEIRA._x000D_
 </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR LEILÃO PÚBLICO PARA VENDA DE VEÍCULOS, MAQUINAS, EQUIPAMENTOS E OUTROS INSERVÍVEIS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.odt</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO HERMES BERGAMIM E AO SECRETARIO MUNICIPAL DE ASSISTÊNCIA SOCIAL E AO CONSELHO MUNICIPAL DE PESSOAS COM DEFICIÊNCIA, PROVIDENCIAR A IDENTIFICAÇÃO ATRAVÉS  DE UMA IDENTIDADE  AS  PESSOAS  COM  DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Salete Bergamin, Neguinho da 4, Professor Ericson, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO DE AGRICULTURA MINERAÇÃO E MEIO AMBIENTE, A NECESSIDADE E OPORTUNIDADE DE DIRECIONAR UMA PATRULHA MECANIZADA (TRATOR, IMPLEMENTOS AGRÍCOLAS, ETC.) A ASSOCIAÇÃO DE FEIRANTES DE JUÍNA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE  UM BUEIRO DA LINHA 3, EM FRENTE A PROPRIEDADE DO SENHOR JOÃO DE ALMEIDA.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE CONSERTAR E FAZER A MANUTENÇÃO DOS BANHEIROS DA RECEPÇÃO DA UPA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE CONSERTAR E FAZER A MANUTENÇÃO DO AR CONDICIONADO DA RECEPÇÃO E DEMAIS REPARTIÇÕES DA UPA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE RETIRAR ENTULHOS E RESÍDUOS ACUMULADOS NOS LEITOS E ACOSTAMENTOS DAS RUAS E AVENIDAS PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL INTERINO NA INFRAESTRUTURA, A NECESSIDADE DE FAZER ENCASCALHAMENTO E PATROLAMENTO NO ASSENTAMENTO VALE DO JUINÃO E LIMPEZA EM TORNO DA IGREJA ASSEMBLEIA DE DEUS, DENTRO DO ASSENTAMENTO. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL, SENHOR FÁBIO GARCIA, A NECESSIDADE E OPORTUNIDADE DA LIBERAÇÃO DE RECURSO PARLAMENTAR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NOS BAIRROS PALMITEIRA, PADRE DUÍLIO, E CIDADE ALTA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE ELABORAR PROJETO DE LOTEAMENTO PARA RESOLVER A SITUAÇÃO DAS FAMÍLIAS QUE ESTÃO CADASTRADAS NA ASSISTÊNCIA SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIAS AOS SECRETÁRIOS MUNICIPAL DE PLANEJAMENTO E INFRAESTRUTURA, A NECESSIDADE DA CONSTRUÇÃO DE 2 PONTES COM ESPAÇO ADEQUADO PARA PASSAGEM DE PEDESTRES COM CORRIMÃO, NAS AVENIDAS PARANÁ E SANTA CATARINA, ENTRE BAIRROS MÓDULO 5 E CIDADE ALTA. </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER REPAROS NA PONTE DA LINHA FLOR DA SERRA, EM FRENTE A PROPRIEDADE DO SENHOR ALBERTO LÚCIO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER ENCASCALHAMENTO NA LINHA J.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE RETOMAR A CONSTRUÇÃO DAS CASAS POPULARES DO PROGRAMA ANDRÉ MAGGI II DO BAIRRO CIDADE ALTA &amp;#8211; CIDADE ALTA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETARIO DE SEGURANÇA PÚBLICA DO ESTADO, SENHOR ROGERS ELIZANDRO JARBAS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR CALCAMENTO AO REDOR DO CISC - CENTRO INTEGRADO DE SEGURANÇA E CIDADANIA E ESTACIONAMENTO EM SUA LATERAL.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, SECRETARIA MUNICIPAL DE SAÚDE E SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE E OPORTUNIDADE DE PROPORCIONAR E REALIZAR JOGOS E RECREAÇÕES NO MÍNIMO UMA VEZ POR ANO DESTINADO PRINCIPALMENTE AS PESSOAS COM NECESSIDADES ESPECIAIS DE NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Tuna, Geraldinho, Nadia da Record, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR PATROLAMENTO, ENCASCALHAMENTO E REFORMA NOS BUEIROS E PONTES DA GLEBA BOA UNIÃO.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR PATROLAMENTO, ENCASCALHAMENTO E REFORMA NOS BUEIROS E PONTES DA LINHA G.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DE CONTRATAR UM PROFESSOR DE DANÇA E AERÓBICA PARA ATENDER A POPULAÇÃO DE MUNICÍPIO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PATROLAMENTO E REPAROS, NA ESTRADA PARA FONTANILLAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Robson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE OPORTUNIDADE E CONVENIÊNCIA  DE QUE OS LOTES PERTENCENTES AO RESIDENCIAL ANDRÉ MAGGI II , NO MÓDULO 06, ONDE SERIAM CONSTRUÍDAS 50 CASAS POPULARES, SEJAM REPASSADOS ÀS FAMÍLIAS QUE SERIAM BENEFICIADAS COM AS CASAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER REABERTURA, PATROLAMENTO E ENCASCALHAMENTO NA LINHA BARROSO, COMUNIDADE BERTÍLIA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, IZABEL ZANIOLLO A NECESSIDADE E OPORTUNIDADE, DA CONSTRUÇÃO DE CALÇADA NA LATERAL E PLANTAÇÃO DE ÁRVORES NOS ESPAÇOS EXTERNOS NA CEI LUIZ FELIPE NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, AO SECRETÁRIO DE PLANEJAMENTO, AO SECRETÁRIO DE INFRAESTRUTURA E A SECRETÁRIA DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE DA AQUISIÇÃO DE LIXEIRAS ESPECIAIS PARA COLETA SELETIVA DE LIXO E QUE SEJAM INSTALADAS NAS PRAÇAS, PRINCIPAIS AVENIDAS DO CENTRO E DOS BAIRROS DE NOSSA CIDADE, E FRENTE DAS ESCOLAS E SE FAÇA CAMPANHAS EDUCATIVAS PARA CONSCIENTIZAÇÃO DA SELEÇÃO DO LIXO.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA PASSARELA SOBRE O CANTEIRO E FAIXA DE PEDESTRE EM FRENTE À NOVA SEDE DA UNIDADE DE SAÚDE FAMILIAR RURAL.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE LAZER E TURISMO, SR. ALAN GUTERRES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA DOAÇÃO DO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) PARA A ASSOCIAÇÃO UNIDOS A LUTA, DO BAIRRO PALMITEIRA, PARA REALIZAÇÃO DE EVENTOS ESPORTIVOS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PATROLAMENTO DAS COMUNIDADES RURAIS PARANÁ I E II E GLEBA RIO VERDE.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PATROLAMENTO DAS COMUNIDADES RURAIS, IRACEMA I, IRACEMA II E IRACEMA III E DO TRAVESSÃO QUE LIGA IRACEMA II A FAZENDA SANSÃO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PATROLAMENTO NO TRECHO QUE LIGA A IRACEMA I A FAZENDA DO LEO NA LINHA 04.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO CONCERTO DE BUEIRO NA VICINAL ENFRENTE A PROPRIEDADE DO SENHOR JOÃO MIRANDA. IRACEMA I.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, VALDOIR PEZZINI, A NECESSIDADE E OPORTUNIDADE DA ADESÃO AO SISTEMA COLAB._x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER ENCASCALHAMENTO E PATROLAMENTO NA LINHA 4, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES BERGAMIN, COM COPIA A SECRETARIO MUNICIPAL DE EDUCAÇÃO PROFESSORA IZABEL ZANIOLLO, A NECESSIDADE DE  ADQUIRIR AR CONDICIONADO PARA A CEI VASCO PAPA, CEI ARCO IRIS, CEI MENINO JESUS, CEI NOSSO LAR E UAB.  </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES BERGAMIN, COM COPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO PROFESSORA IZABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE AQUISIÇÃO DE PARQUE INFANTIL AS CEIS E ESCOLAS QUE OFEREÇAM EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA EDSON CARLOS MARTINS EM FRENTE AO MOTO CLUBE DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA SANTA CATARINA, PRÓXIMO A CONSTRUK &amp;#8211; MATERIAIS DE CONSTRUÇÃO E NA ANTIGA AVENIDA CAMPO GRANDE E QUE SEJAM CONSTANTEMENTE MOLHADAS PARA REDUZIR O GRANDE FOCO DE POEIRA. </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DO TRAVESSÃO QUE SAI DA AVENIDA JK, PASSANDO PELO SETOR INDUSTRIAL, GRANJA SUÍNA ATE O BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, IZABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR A TROCA DO PADRÃO DA REDE ELÉTRICA, COLOCAR EM FUNCIONAMENTO OS APARELHOS DE AR CONDICIONADO, BEM COMO A SALA DE MULTIMAIL DA ESCOLA MUNICIPAL OSVALDO CRUZ &amp;#8211; DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GUILHERME MALUF, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE MATO GROSSO, COM CÓPIA AOS DEPUTADOS ESTADUAIS, DILMAR DAL BOSCO, WAGNER RAMOS, SATURNINO MASSON, LEONARDO RIBEIRO ALBUQUERQUE E ZECA VIANA, A NECESSIDADE E OPORTUNIDADE DE DIRECIONAR A SOBRA  PARLAMENTAR PARA OS MUNICÍPIOS POLOS EM SAÚDE.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR VALDOIR PEZZINI, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FIRMAR CONVÊNIO COM A ASSOCIAÇÃO UNIDOS A LUTA, DO BAIRRO PALMITEIRA, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) PARA TERMINO DA REFORMA DO BARRACÃO COMUNITÁRIO DO BAIRRO. </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA DE PONTES E BUEIROS NOS ASSENTAMENTOS DA GLEBA IRACEMA I E II. IRACEMA II, UMA PONTE E UM BUEIRO. IRACEMA I, UMA PONTE NA LINHA DO ZATA, ENTRE A PROPRIEDADE DO SENHOR JOAQUIM E A PROPRIEDADE DO SENHOR SILVIO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AOS SENADORES DA REPUBLICA, WELLINGTON FAGUNDES, BLAIRO MAGGI E JOSÉ MEDEIROS, E, AOS DEPUTADOS FEDERAIS DO ESTADO DE MATO GROSSO, NILSON LEITÃO, ADILTON SACHETTI, FÁBIO GARCIA, SÁGUAS MORAES, CARLOS BEZERRA, EZEQUIEL FONSECA, VICTÓRIO GALLI E VALTENIR PEREIRA, A NECESSIDADE DE INTERFERIR JUNTO A SUA EXCELÊNCIA O GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, PARA REALIZAR A REGULARIZAÇÃO FUNDIÁRIA DE TODOS OS TERRENOS DA ÁREA URBANA E RURAL DO MUNICÍPIO DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, COM CÓPIAS AO SECRETÁRIO DA CASA CIVIL, SENHOR PAULO TAQUES E AO PRESIDENTE DO INTERMAT, SENHOR FAUSTO JOSÉ DE FREITAS DA SILVA E AO PRESIDENTE DA COMISSÃO FUNDIÁRIA DO FÓRUM DA COMARCA DE JUÍNA, SENHOR VAGNER DUPIM, A NECESSIDADE E OPORTUNIDADE DE REALIZAR AUDIÊNCIA PÚBLICA PARA TRATAR DA REGULARIZAÇÃO FUNDIÁRIA DE TODOS OS TERRENOS DA ÁREA URBANA E RURAL DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, COM COPIA AO SECRETÁRIO DE ESTADO DE TRABALHO, EMPREGO E ASSISTÊNCIA SOCIAL, SENHOR VALDINEY DE ARRUDA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA QUE VENHA ATÉ NOSSO MUNICÍPIO O &amp;#8220;MUTIRÃO DA CIDADANIA&amp;#8221; OU &amp;#8220;JUSTIÇA COMUNITÁRIA&amp;#8221;, COM OBJETIVO DE ATENDER O POVO DE NOSSA CIDADE COM A REGULARIZAÇÃO DE DOCUMENTOS, CPF, RG, CARTEIRA DE TRABALHO, CERTIDÕES, SERVIÇOS DO INSS, SAÚDE E OUTROS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO PARA QUE A &amp;#8220;JUSTIÇA ITINERANTE DO INSS&amp;#8221; VENHA ATÉ NOSSO MUNICÍPIO FAZER UM MUTIRÃO, COM OBJETIVO DE DAR AGILIDADE NOS PROCESSOS DE APOSENTADORIAS DO POVO DE NOSSA CIDADE ABRANGENDO TODA A REGIÃO NOROESTE._x000D_
 </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA DE PONTES E BUEIRO NO NA IRACEMA III, PONTE NO RIO ARARA; GLEBA SANSÃOZINHA, PONTE PERTO DA PROPRIEDADE DO GILBERTO SARTURE. GLEBA UNIÃO: DUAS PONTES E A CONSTRUÇÃO DE OUTRA, QUE LIGA A IRACEMA III PELA PROPRIEDADE DO SENHOR GRIMINDO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELENCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN,  COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PROFESSORA IZABEL ZANIOLO, A NECESSIDADE DE AQUISIÇÃO E DESTINAÇÃO DE UM (01) COMPUTADOR, DUAS (02) TV E 02 (DOIS) APARELHOS DE AR CONDICIONADO PARA A CRECHE VASCO PAPA, BAIRRO PALMITEIRA, NESTE MUNICÍPIO DE JUÍNA/MT.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA A SENHORA PRESIDENTE DESTA CASA DE LEIS, IVANI CARDOSO DALLA VALLE, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO PARA INSTALAÇÃO DE SISTEMA DE PROTEÇÃO CONTRA INCÊNDIO, DETECTORES DE FUMAÇA, EXTINTORES, PORTAS DE EMERGÊNCIA E OUTROS NO PRÉDIO DA CÂMARA MUNICIPAL E ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTES, A NECESSIDADE E OPORTUNIDADE DE REFORMA DA QUADRA DE ESPORTE DA ESCOLA RURAL MUNICIPAL EUCLIDES DA CUNHA NA LINHA 4. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REABERTURA DA ESTRADA QUE DÁ ACESSO À USINA ELÉTRICA DE TERRA ROXA.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE PATROLAMENTO DA LINHA 3, QUE DÁ ACESSO AO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR PRESIDENTE DA METAMAT (COMPANHIA MATO-GROSSENSE DE MINERAÇÃO) SENHOR ELIAS SANTOS, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR A INSTALAÇÃO DE UM POSTO AVANÇADO DA METAMAT EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DE ADEQUAR PROJETO DE TRÂNSITO DO MUNICÍPIO, REVENDO OS PONTOS DE INSTALAÇÃO DE SEMÁFOROS NA AVENIDA MATO GROSSO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE REDE DE BAIXA TENSÃO NA RUA GUERINO DA LUZ, NO FUNDO DO JUMBO AUTO ELÉTRICA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELENCIA O DEPUTADO FEDERAL, FÁBIO GARCIA, LIDER DA BANCADA FEDERAL DE DEPUTADOS, COM CÓPIA AOS DEPUTADOS: EZEQUIEL FONSECA: ADILTON SACHETTI, VALTENIR PEREIRA, VICTORIO GALLI, SÁGUAS MORAES SOUSA, CARLOS BEZERRA E NILSON LEITÃO A NECESSIDADE DE INTERVIR JUNTO AO MINISTÉRIO DE DESENVOLVIMENTO SOCIAL E COMBATE À FOME, PARA VIABILIZAR REPASSE DOS RECURSOS DOS PROGRAMAS SOCIAIS PARA O MUNICÍPIO DE JUÍNA - MT.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE EFETUAR A LIMPEZA DA ÁREA ONDE FUNCIONAVA O ANTIGO PET NO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE EFETUAR A PODA DAS ARVORES EM TORNO DA UNIDADE DE SAÚDE FAMILIAR DO BAIRRO SÃO JOSÉ OPERÁRIO. </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA, E DIRETOR DO DEPARTAMENTO DE TRANSITO,  A NECESSIDADE E OPORTUNIDADE, DA CONSTRUÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DAS AV. BRASÍLIA COM A JOINVILLE NO BAIRRO PADRE DUÍLIO. </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN PREFEITO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E AO DIRETOR DE TRANSITO DO MUNICÍPIO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UMA CICLOVIA NO CANTEIRO CENTRAL DE TODA A EXTENSÃO DA AVENIVA JK; REITERANDO AS INDICAÇÕES DE N.ºS 80/2009 E 48/2014._x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DIRETOR DE TRANSITO DO MUNICÍPIO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE CICLOVIA EM TODO TRAJETO ASFALTADO DA AVENIDA BRASÍLIA E AV. JOINVILLE NO ACESSO DO BAIRRO PALMITEIRA AO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO DIRETOR DE TRANSITO DO MUNICÍPIO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE UMA CICLOVIA NA AVENIDA LONDRINA, ENTRE O MÓDULO 05 E O BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Sandro, Geraldinho, Nadia da Record, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA SENHORIA O DEFENSOR PÚBLICO GERAL DO ESTADO DE MATO GROSSO, SENHOR  DJALMA GABO MENDES, SOBRE A NECESSIDADE E OPORTUNIDADE DE FAZER GESTÃO DISPONIBILIZANDO MAIS SERVIDORES E RECURSOS FINANCEIROS PARA AMPLIAR O SUPORTE E ATENDIMENTO DA DEFENSORIA DO NÚCLEO DE REGULARIZAÇÃO FUNDIÁRIO DO ESTADO. </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELENCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE  DE PROCEDER REPAROS, COM REPOSIÇÃO DO ASFALTO NA AVENIDA JOINVILLE, ENTRE OS BAIRROS PALMITEIRA E PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PEDRO SATÉLITE, DEPUTADO ESTADUAL, JUNTAMENTE COM A BANCADA DO PSD, A NECESSIDADE E OPORTUNIDADE DE CONSEGUIR EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA PISCINA AQUECIDA PARA A PRÁTICA DE HIDROGINÁSTICA NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA IZABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE INSTALAR TRANSFORMADOR COMPATÍVEL COM A CARGA ELÉTRICA NECESSÁRIA PARA COLOCAR EM FUNCIONAMENTO OS EQUIPAMENTOS DE AR-CONDICIONADO DO CENTRO EDUCACIONAL INFANTIL CEI LUIS FELIPE MARTINS MARQUES LUIS, NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ, A NECESSIDADE E OPORTUNIDADE DE ADAPTAR OS BANHEIROS DO HOSPITAL MUNICIPAL PARA ATENÇÃO ÀS PESSOAS IDOSAS E COM PROBLEMAS DE LOCOMOÇÃO, E VIABILIZAR NOVAS CADEIRAS DE RODAS PARA BANHO REITERANDO AS INDICAÇÕES 169/2014, 15, 77 E 229/2015._x000D_
 </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS, SENHOR VALDOIR PEZZINI, A NECESSIDADE E OPORTUNIDADE DE PAGAR O SINDICATO RURAL DE JUÍNA CERCA DE 40 MIL REAIS PROVENIENTES DAS CARTELAS DO RODEIO DE 2015 VENDIDAS AOS SERVIDORES PÚBLICOS, COM DESCONTO EM FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA A AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE EDITAR LEI DE INCENTIVO AOS DONOS DE LOTES BALDIOS A GRAMA-LOS, TENDO COMO INCENTIVO UM DESCONTO NO IPTU. </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE ELABORAR CALENDÁRIO PARA A RETIRADA DE ENTULHOS ORGÂNICOS (MADEIRA, GALHOS DE ARVORES ETC.), NOS BAIRROS CARENTES DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE NORMATIZAR A INSTALAÇÃO CONTAINERS (LIXEIRAS), NAS RESIDÊNCIAS E COMÉRCIOS DA CIDADE, DETERMINANDO QUE ESTES SEJAM INSTALADOS DENTRO DOS TERRENOS PARTICULARES E NÃO NA FAIXA DE MOBILIDADE URBANA. </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR E INSTALAR CONTAINERS SELETIVOS (LIXEIRAS), DE FORMA A INCENTIVAR A RECICLAGEM DO LIXO. </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA E DE ÁGUA, NA RUA ARIPUANÃ, EM FRENTE À RUA RONCADOR. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA IRINEU LOCATELLI, A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR UM BEBEDOURO GRANDE PARA ATENDER A DEMANDA DE TODOS OS SERVIDORES DA SINFRA.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE FAZER REFORMA NO POSTO DE SAÚDE DO BAIRRO PALMITEIRA, ALÉM DE PINTURA E REPAROS NO POSTO DE SAÚDE EQUIPE 3 DO MÓDULO 05.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA IRINEU LOCATELLI, A NECESSIDADE E OPORTUNIDADE DE CONSTRUÇÃO DE ESTRUTURA APROPRIADA PARA A INSTALAÇÃO DA CAIXA DE ENERGIA ELÉTRICA QUE ALIMENTA A PRAÇA DO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA IRINEU LOCATELLI, A NECESSIDADE E OPORTUNIDADE DE FAZER ENCASCALHAMENTO E PATROLAMENTO NO ASSENTAMENTO JUINÃO, RIO DO OURO, ASSENTAMENTO PRÓXIMO AO TREVO DA LINHA 3.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR FAUSTO, PRESIDENTE DO INTERMAT, A NECESSIDADE E OPORTUNIDADE DE ENVIAR PARA A COMISSÃO DE REGULARIZAÇÃO FUNDIÁRIA NA CÂMARA MUNICIPAL DE JUÍNA, RELATÓRIOS REALIZADOS NO ANO DE 2013 E 2014, REFERENTES AO MÓDULO 6.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO GOVERNADOR DO ESTADO PEDRO TAQUES, DEPUTADO ESTADUAL OSCAR BEZERRA, SUPERINTENDENTE DO INCRA, VALDIR MENDES BARRANCO, E PRESIDENTE DO INTERMAT. FAUSTO JOSÉ DE FREITAS DA SILVA, A NECESSIDADE E OPORTUNIDADE DA REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA EM JUÍNA, PARA TRATAR DE REGULARIZAÇÃO FUNDIÁRIA, COM TODOS OS ASSENTAMENTOS QUE ENCONTRAM-SE EM LITÍGIOS NA JUSTIÇA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Tuna, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO, ENCASCALHAMENTO E REPAROS EM BUEIRO NO ASSENTAMENTO CAIABI. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO, ENCASCALHAMENTO E REPAROS EM BUEIROS E PONTES NA COMUNIDADE NOME DE MARIA.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS A SECRETARIA MUNICIPAL DE PLANEJAMENTO E A ENERGISA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA CONSTRUÇÃO DE REDE DE ENERGIA ELÉTRICA DE BAIXA TENSÃO NO FUNDO DA RUA ARIPUANÃ, DANDO CONTINUIDADE AO PEDIDO DA SRA. ELISANGELA BATISTA DE SALES, NOTA EP. 400361237, Nº DA OS 20151594339636, QUE ATENDERÁ EM TORNO DE 20 FAMÍLIAS QUE NECESSITAM DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇA, A NECESSIDADE E OPORTUNIDADE DE SOLICITAR A RETIRADA DO IBGE E O PROCON DO ANTIGO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA SENHORIA O SENHOR PRESIDENTE DA EMPAER PROFESSOR LEONICIO PINHEIRO DA SILVA, A NECESSIDADE E OPORTUNIDADE DE RETIRAR OS ENTULHOS DO PÁTIO DA EMPAER EM JUÍNA (CARROS E OUTROS).</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO E ENCASCALHAMENTO, DA ESTRADA NA FAZENDA CONTINENTAL VIA MUNICÍPIO DE JUÍNA, DISTRITO DE FILADÉLFIA QUE SAI NA GLEBA NOVA UNIÃO.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO MUNICIPAL, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO PARA MINISTRAR AULA DE VIOLÃO AOS ALUNOS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS E ADMINISTRAÇÃO, VALDOIR ANTÔNIO PEZZINI, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR TERRENO PARA CONSTRUÇÃO DA SEDE DO PROCON MUNICIPAL.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO, ENCASCALHAMENTO NA ESTRADA DA LINHA 4, ENTRANDO NA BR DE VILHENA, ATÉ O SR. JOÃO DA GARAPA. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTES, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UM PALCO COM CAMARINS E SANITÁRIOS NO CENTRO DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER PATROLAMENTO NAS ESTRADAS DA COMUNIDADE SANTO IZIDORO, NO PARQUE LARANJEIRAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE OPORTUNIDADE E CONVENIÊNCIA DE QUE SEJA MUDADO O NOME DA ESCOLA PAULO FREIRE PARA ESCOLA OSIAS CÂNDIDO, OU QUE SEJA INAUGURADA OUTRA ESCOLA COM O NOME DESTE PIONEIRO DE JUÍNA. </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER REFORMA NAS PONTES DA RUA SANTA CATARINA E RUA PARANÁ, QUE LIGAM O MÓDULO 05 AO MÓDULO 06.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR ADMINISTRATIVO DO DAES &amp;#8211; DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR &amp;#8220;TAPA BURACOS&amp;#8221; NOS ASFALTO NA RUA ATRÁS DO DAES E EM FRENTE À ENTRADA DO CTG DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE TAPAR BUEIRO ABERTO NA RUA ARIPUANÃ NO BAIRRO MOD.05.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO PRESIDENTE DO DETRAN-MT, SENHOR ARNON OSNY MENDES LUCAS, A NECESSIDADE E OPORTUNIDADE DE REALIZAR LEILÃO DE AUTOMÓVEIS E MOTOS APREENDIDAS E ALIENADAS, PELO DETRAN-MT.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO COM A MÁXIMA URGÊNCIA DE CERCA EM TORNO DO CAMPO DE FUTEBOL DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRÂNSITO, A NECESSIDADE DE CONSTRUIR ESTACIONAMENTOS NO CANTEIRO CENTRAL NA AVENIDA HILDA LOURDES PEDROTTI, NESTE MUNICÍPIO DE JUÍNA/MT.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA, O SENHOR GUILHERME MALUF &amp;#8211; DEPUTADO ESTADUAL, PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO COM CÓPIA AOS SEUS PARES, A NECESSIDADE, OPORTUNIDADE E URGÊNCIA DE FAZER FRENTE, INTERMEDIAR, COBRAR RESOLUÇÃO URGENTE JUNTO AO SENHOR GOVERNADOR PEDRO TAQUES, PARA OS IMPASSES E OS DESCONFORTOS GERADOS A PARTIR DA NÃO EFETIVAÇÃO DAS NEGOCIAÇÕES DO RGA &amp;#8211; REVISÃO GERAIS ANUAL, PARA SERVIDORES PÚBLICOS ESTADUAIS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DE ACESSO AO IFMT.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE CALÇAMENTO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA LIGAÇÃO ENTRE A PISTA DE CAM</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE DAR CONTINUIDADE NOS TRABALHOS DA ESTRADA DA LINHA 8, ATÉ A COMUNIDADE SALETE, FAZENDO REABERTURA E PATROLAMENTO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AOS SECRETÁRIOS MUNICIPAL DE FINANÇAS E PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE BLOQUEAR A ENTREGA DE IPTU PARA PESSOAS QUE NÃO TEM COMPROVAÇÃO ATRAVÉS DE DOCUMENTOS, DE QUE É PROPRIETÁRIO DO IMÓVEL. </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EMPRESA DE FORNECIMENTO DE ENERGIA DE NOSSO MUNICÍPIO, ENERGISA/MT, NA PESSOA DO SENHOR FLAVIO LOPES DA SILVA, ENGENHEIRO RESPONSÁVEL PELA MANUTENÇÃO DE REDE NO MUNICÍPIO DE JUÍNA, A NECESSIDADE E OPORTUNIDADE QUE SEJA CONFECCIONADO PANFLETO EXPLICATIVO PARA A POPULAÇÃO, SOBRE COMO É FEITO A PODA DE ARVORES PELA COMPANHIA E, O PORQUÊ DA NECESSIDADE DESSE PROCEDIMENTO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR MELHORIAS NA ESCOLA MUNICIPAL PADRE JOSÉ DE ANCHIETA &amp;#8211; MODULO 05; CORREÇÃO E PINTURA DO PISO, AMPLIAÇÃO DA COBERTURA E CONSTRUÇÃO DE ARQUIBANCADA DA QUADRA ESPORTIVA, NIVELAR TERRENO ENTRE PRÉDIO ESCOLAR E A QUADRA ESPORTIVA, REVISÃO NA REDE ELÉTRICA, REFORMAS DOS BANHEIROS, TROCAR CERÂMICAS DANIFICADAS DO PISO DA ESCOLA, COLOCAR TOLDO NA JANELA DA DISPENSA DA COZINHA E TROCAR JANELAS DA COZINHA. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Sandro, Salete Bergamin, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, SENHOR AGOSTINHO BESPALEZ, A NECESSIDADE E DISPONIBILIDADE DE REALIZAR REFORMA GERAL NO PRÉDIO DO PSF DO DISTRITO DE TERRA ROXA COM AS SEGUINTES DEMANDAS; REFORMA NA COBERTURA, NO FORRO, NA REDE ELÉTRICA, SUBSTITUIR PISO EXISTENTE POR CERÂMICA, INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO, E AINDA, COLOCAR EM FUNCIONAMENTO O CONSULTÓRIO ODONTOLÓGICO DA UNIDADE.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DE REALIZAR SERVIÇO DE TERRAPLANAGEM, ENCASCALHAMENTO, REABERTURA, DESVIO DE ÁGUAS PLUVIAIS, PONTES E BUEIROS DA LINHA F, ESTRADA DA USINA E ESTRADAS VICINAIS DO DISTRITO DE TERRA ROXA. </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA ISABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE REVALIDAR O CONVENIO JUNTO A SEDUC PARA QUE VOLTE A FUNCIONAR O PROGRAMA &amp;#8220;QUALIDADE DE VIDA&amp;#8221; NO MUNICÍPIO CONFORME PROJETO DE LEI 1.093 DE 16 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE E AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE OPORTUNIDADE E CONVENIÊNCIA DE CONSTRUIR A CALÇADA EM FRENTE AO PSF RURAL ANTES DE SUA INAUGURAÇÃO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE CONSTRUIR MURO OU CERCA DELIMITANDO A ÁREA DA CASA DO ARTESÃO NA PRAÇA DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE OPORTUNIDADE E CONVENIÊNCIA DO ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DAS COMUNIDADES SÃO LUIZ, BOA ESPERANÇA E NOVA JERUSALÉM QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI, A NECESSIDADE E OPORTUNIDADE DE RETOMAR OS TRABALHOS NA TRILHA DO BOSQUE.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, IZABEL ZANIOLLO, A NECESSIDADE E OPORTUNIDADE DE FAZER UM SISTEMA DE DRENAGEM DA ÁGUA DA CHUVA NO CEI LUIZ FELIPE MARTINS MARQUES LUIZ.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇA, VALDOIR ANTÔNIO PEZZINI, A NECESSIDADE E OPORTUNIDADE DA CONCESSÃO DE UMA ÁREA DE TERRAS PARA SER UTILIZADA PELOS PROFISSIONAIS (FRETEIROS) ATUALMENTE INSTALADOS FRENTE Á RODOVIÁRIA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇA, VALDOIR ANTÔNIO PEZZINI, A NECESSIDADE E OPORTUNIDADE DE REFORMAR O ESPELHO D&amp;#180;AGUA DO PAÇO MUNICIPAL, OU, ATERRAMENTO PARA CULTIVO DE UM JARDIM.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE, AGOSTINHO BESPALEZ, A NECESSIDADE E OPORTUNIDADE DE FAZER REPARO NO TELHADO DO PRÉDIO DA VIGILÂNCIA EM SAÚDE, BEM COMO ADQUIRIR UM BEBEDOURO E ARMÁRIOS DE ARQUIVOS PARA SUPRIR A NECESSIDADE DA MESMA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA À SECRETÁRIA MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE OPORTUNIDADE E CONVENIÊNCIA DE QUE SEJA FEITO UM PROJETO PARA A CONSTRUÇÃO DE DOIS QUIOSQUES E BANHEIROS NA LAGOA DA GARÇA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE HOMENAGEAR A SRA. ERMI MIMI MARIA ANDRIOLLO, NOMEANDO UMA OBRA PÚBLICA EM NOSSO MUNICÍPIO COM SEU NOME.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE LAZER E TURISMO, ALAN GUTIERES A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA O SERVIÇO DE ILUMINAÇÃO E REFORMA DOS BANHEIROS E CONSTRUÇÃO DE VESTIÁRIOS ADEQUADOS DO &amp;#8220;ESTÁDIO MUNICIPAL CLERIO GUARIENTE&amp;#8221; NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER PATROLAMENTO E ENCASCALHAMENTO NA LINHA 01, INDO PELO ANTIGO BETÃO, ATÉ A PROPRIEDADE DO SR. GENECI, E TAMBÉM NA COMUNIDADE NOSSA SENHORA DE FÁTIMA, ATÉ O ARROZINHO NA LINHA F.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE E SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR CALÇADA EM FRENTE AO PSF MODULAM 05 ANTES DE SUA INAUGURAÇÃO.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO EM EXERCÍCIO, ZULMAR CURZEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE MOLHAR AS PRINCIPAIS RUAS E AVENIDAS NÃO PAVIMENTADAS E OS CANTEIROS CENTRAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DA CONSTRUÇÃO DE UM PARQUE INFANTIL NO CENTRO DE EVENTOS DE JUÍNA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, SERVIÇO DE LIMPEZA, DRENAGEM, LEVANTAMENTO, ENCASCALHAMENTO E PATROLAMENTO NA RUA GUERINO DA LUZ, SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA SOCIAL, VALDINEY ARRUDA A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE AGILIZAR A IMPLANTAÇÃO DO SISTEMA NACIONAL DE EMPREGO - SINE ATRAVÉS DO PROGRAMA EMPREGA REDE, NO MUNICÍPIO DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR RETIRADA DE ENTULHOS DAS VIAS URBANAS DO MUNICÍPIO E ELABORAR CRONOGRAMA PARA ESTA LIMPEZA E RETIRADA NO MÍNIMO UMA VEZ POR ANO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DAES &amp;#8211; DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DE JUÍNA, A NECESSIDADE, OPORTUNIDADE QUE SEJA RECUPERADO O PAVIMENTO AS PROXIMIDADES DO DAES E FRENTE AO CTG, NA RUA EDSON CARLOS BEZERRA, QUE ESTÃO COM BURACOS ABERTOS PELO DEPARTAMENTO DE ÁGUAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE FAZER COM A MÁXIMA URGÊNCIA PROJETO DE ILUMINAÇÃO NAS IMEDIAÇÕES DO NOVO PRÉDIO DA PREFEITURA MUNICIPAL, REATIVAR OS &amp;#8220;SUPER POSTES&amp;#8221; QUE ESTÃO EM TORNO DO MESMO E MELHORAR A QUALIDADE DA ILUMINAÇÃO NA BR ENFRENTE AO NOVO PRÉDIO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, AGOSTINHO VESPALEZ, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA RECOMPOR AS VAGÂNCIAS EXISTENTES DAS FUNÇÕES AGENTES DE SAÚDE NAS UNIDADES BÁSICAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDES AGOSTINHO VESPALEZ, A NECESSIDADE, DISPONIBILIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA REFORMA NAS PAREDES DO PRÉDIO, DANIFICADAS PELAS INFILTRAÇÕES E CONSTRUIR ÁREA ANEXA EM ATENDIMENTO AOS PROGRAMAS DE SAÚDE DESENVOLVIDOS NA UNIDADE.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIAS AOS SECRETÁRIOS MUNICIPAL DE PLANEJAMENTO E INFRAESTRUTURA, A NECESSIDADE DA CONSTRUÇÃO DE 2 PONTES COM ESPAÇO ADEQUADO PARA PASSAGEM DE PEDESTRES COM CORRIMÃO, NAS AVENIDAS PARANÁ E SANTA CATARINA, ENTRE BAIRROS MÓDULO 5 E CIDADE ALTA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA O ENCASCALHAMENTO E CONSERTOS DE PONTES E BUEIROS DA ESTRADA DA COMUNIDADE SÃO LUIZ.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA O SERVIÇO DE REPAROS NAS PONTES DA LINHA SÃO FELIPE, UMA EM FRENTE AO SITIO DO SENHOR JOSÉ RAMOS E OUTRA PRÓXIMA A ENTRADA DO SITIO DO SENHOR CHIQUITO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, IZABEL ZANIOLLO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA O TÉRMINO DA CONSTRUÇÃO DA CEI NOSSO LAR NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, ALAN GUTIERREZ A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR REDES NOVAS DE PROTEÇÃO PARA QUADRA DE ESPORTIVA ANEXA AO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO NAS ESTRADAS DA COMUNIDADE SÃO ROQUE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE QUE SEJA PATROLADO A ESTRADA DA LINHA 10, PERTO DE FONTANILLAS, INDO ATÉ O SÍTIO DA FAMÍLIA DOS PARANAENSES, E TAMBÉM NO SÍTIO DO SENHOR ANTÔNIO, PERTO DO BOI DA FAZENDA ZENI.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A NECESSIDADE E OPORTUNIDADE DE TOMAR PROVIDÊNCIAS COM RELAÇÃO AO INCÊNDIO NO ATERRO SANITÁRIO. </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER PATROLAMENTO E REFORMA DE PONTES NA COMUNIDADE SALETE. </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER REFORMA DA PONTE EM FRENTE A PROPRIEDADE DO SR. LOBATO, NA LINHA FLOR DA SERRA, COMUNIDADE SANTA MARTA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER REABERTURA E PATROLAMENTO NA LINHA 01 NO TRAVESSÃO QUE SAI NA PROPRIEDADE DO SR. DITO DO QUEIJO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Nadia da Record, IVANI CARDOSO, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, ISABEL ZANIOLLO, A NECESSIDADE DE BUSCAR JUNTO AO PAR - PLANO DE AÇÕES ARTICULADAS A OPORTUNIDADE DE ELABORAR PROJETO PARA CONSTRUÇÃO DE MAIS UMA CRECHE NO MÓDULO 05 OU AMPLIAÇÃO DE SALAS DAS EXISTENTES.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE CONSCIENTIZAR A POPULAÇÃO QUANTO A CONSTRUÇÃO DE CALÇADAS NOS PASSEIOS DAS RUAS ASFALTADAS E QUANTO A LIMPEZA DE TERRENOS BALDIOS E OUTROS CONFORME DETERMINA A LEI 1.137/2009.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA TROCA DE LÂMPADAS NOS POSTES DA RUA GERONCIO VERONESE, POIS MUITAS ESTÃO QUEIMADAS OU COM DEFEITO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO PEDRO TAQUES, COM CÓPIA AOS DEPUTADOS ESTADUAIS, DA BANCADA DO PSD E, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR NOVAS PONTES SOBRE O RIO AZUIS E RIO VERDE, SENDO QUE SOBRE O RIO VERDE SÃO DUAS PONTES, NA MT 183, QUE LIGA JUÍNA AO MUNICÍPIO DE ARIPUANÃ - MT.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE RECUPERAÇÃO DA CERCA QUE PROTEJA A RESERVA ZOOBOTÂNICA ENTRE OS BAIRROS MÓDULO 3 E MÓDULO 5, BEM COMO PROCEDER A LIMPEZA NO BOSQUE PARA GARANTIR SEGURANÇA A POPULAÇÃO E PRESERVAÇÃO DA VEGETAÇÃO EXISTENTE NA RESERVA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Daniel da Ebenezer, Nadia da Record, Professor Ericson, Robson, Salete Bergamin, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PRESIDENTE DO DETRAN / MT, SENHOR ARNON OSNY MENDES LUCAS, A NECESSIDADE DE PROMOVER MELHORIAS URGENTES NA ESTRUTURA FÍSICA E NO ATENDIMENTO DO CIRETRAN UNIDADE DE JUÍNA/MT. </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SECRETARIO ESTADUAL DE SEGURANÇA PÚBLICA, ROGER JARBAS, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR, COMPUTADORES NOVOS E INTERNET DE QUALIDADE PARA A DELEGACIA DA POLICIA CIVIL DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SECRETARIO ESTADUAL DE SEGURANÇA PÚBLICA, ROGER JARBAS, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR VAGAS PARA ESTAGIÁRIOS NA ÁREA DE DIREITO, NOS ÓRGÃOS DE SEGURANÇA PÚBLICA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS E AO DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO, A NECESSIDADE E OPORTUNIDADE DE DEMARCAR UM LOCAL, PARA A CONSTRUÇÃO DO PRÉDIO PRÓPRIO DA SECRETARIA E INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, ALAN GUTERRES A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR BARREIRA DE CONTENÇÃO NAS CALÇADAS AO ENTORNO DA LAGOA DA GARÇA, BEM COMO COLOCAR PLACA DE PRESERVAÇÃO DO PATRIMÔNIO PÚBLICO E PRESERVAÇÃO DAS ARVORES EXISTENTE NESTE LOCAL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA REFORMULAÇÃO DO PLANO MUNICIPAL DE SAÚDE DE JUÍNA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE QUE SEJA FEITO PATROLAMENTO COMPLETO DA RUA DA AABB, ATÉ SEU FIM.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, IZABEL ZANIOLLO E AOS SECRETÁRIOS DE PLANEJAMENTO E INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA, DA CONSTRUÇÃO DE UM ABRIGO DE PARADA DE ÔNIBUS FRENTE À CATEDRAL DE JUÍNA, LATERAL DA ESCOLA ESTADUAL ARTUR ANTUNES MACIEL E PONTOS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, CULTURA, IZABEL ZANIOLLO E AO SECRETARIO DE ESPORTE, ALAM GUTIERRES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE CRIAR A A "OLIMPÍADA ESTUDANTIL MUNICIPAL".</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DO ENCASCALHAMENTO NAS ESTRADAS DA GLEBA SÃO CRISTÓVÃO, NO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DO PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA COMUNIDADE TODOS OS SANTOS. </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA RECUPERAÇÃO DA PONTE SOBRE O RIO AREIA NA LINHA 9. </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE ENCASCALHAR E PATROLAR A RUA ENCRUZILHADA DO SUL E FAZER A ABERTURA DA RUA RAUL TORRES NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIAS AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE IMPLANTAR NO MUNICÍPIO O &amp;#8220;PROGRAMA LIMPANDO E PRODUZINDO&amp;#8221;, QUE É TRANSFORMAR TERRENOS BALDIOS EM HORTA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE ELABORAÇÃO DE PROJETO DE REGULARIZAÇÃO DO HORTO FLORESTAL.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIA AO DEPUTADO FEDERAL FABIO GARCIA, A NECESSIDADE DE CONSEGUIR EMENDA PARLAMENTAR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA ASFALTAR AS AVENIDAS PARANÁ E SANTA CATARINA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIAS AOS SECRETÁRIOS MUNICIPAL DE PLANEJAMENTO E AGRICULTURA A NECESSIDADE E OPORTUNIDADE DE ELABORAÇÃO DE PROJETO DE UMA MINI SEASA EM PARCERIA COM A FEIRA MUNICIPAL E COOPERATIVA DE LEITE, PARA FOMENTAR A AGRICULTURA FAMILIAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE E OPORTUNIDADE DE BUSCAR SOLUÇÃO COM A SEMA E FAZER ADEQUAÇÃO NO PROJETO DO BAIRRO PALMITEIRA PARA RESOLVER O PROBLEMAS DOS TÍTULOS DEFINITIVOS, QUE SE ARRASTA POR MAIS DE 4 ANOS, PREJUDICANDO OS MORADORES.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE RECONSTRUIR A PONTE LOCALIZADA NA ESTRADA DO IFMT.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI E, AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO DO MUNICÍPIO, SENHOR CORONEL MONTEIRO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR PINTURA DE QUEBRA-MOLAS E FAIXAS DE PEDESTRES DO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AOS DEPUTADOS ESTADUAIS, VAGNER RAMOS, SILVANO AMARAL, OSCAR BEZERRA E JANAINA RIVA, A INTERSEÇÃO JUNTO AO GOVERNO DO ESTADO, SECRETARIA DE INFRAESTRUTURA E LOGÍSTICA, PARA A RECUPERAÇÃO DA MT 183 QUE LIGA JUÍNA AO MUNICÍPIO DE ARIPUANÃ &amp;#8211; MT._x000D_
 </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE A NECESSIDADE E OPORTUNIDADE DE INTENSIFICAR AS CAMPANHAS CONTRA HANSENÍASE NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, IRINEU LOCATELLI E AO DIRETOR DO DEPARTAMENTO DE TRANSITO DO MUNICÍPIO, A NECESSIDADE E OPORTUNIDADE DA ILUMINAÇÃO E A SINALIZAÇÃO NO TREVO DE ENTRADA DO BAIRRO PADRE DUÍLIO E MÓDULO 05, NA AVENIDA JK.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, IRINEU LOCATELLI A NECESSIDADE E OPORTUNIDADE INSTALAR BRAÇO COM LUMINÁRIA EM POSTE FRENTE AO CEFAPRO &amp;#8211; CENTRO DE FORMAÇÃO DE PROFESSORES.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, IRINEU LOCATELLI A NECESSIDADE E OPORTUNIDADE INSTALAR REDE DE BAIXA TENSÃO PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DA PRATA E OUTRAS NO BAIRRO CIDADE ALTA. </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DO ENCASCALHAMENTO NA SERRA NEGRA, NA LINHA 3, DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, IZABEL ZANIOLLO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FINALIZAR COM MÁXIMA URGÊNCIA A CONSTRUÇÃO DA CEI NOSSO LAR NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM COPIA AO SECRETARIO DE ESTADO DE INFRAESTRUTURA E LOGÍSTICA, SENHOR MARCELO DUARTE MONTEIRO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NA RECUPERAÇÃO DA MT 183  TRECHO JUÍNA A FILADÉLFIA, ESTENDENDO ATÉ O MUNICÍPIO DE ARIPUANÃ-MT  COM ENCASCALHAMENTO, PATROLHAMENTO E RESTAURAÇÃO DE PONTES.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO NA ESTRADA DA LINHA MEIA SEIS, INDO PELA LINHA 5,  ENTRANDO NA COMUNIDADE NOME DE MARIA, E VOLTANDO NA LINHA 5. </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA PATROLADO A ESTRADA DA VERDÃ, INDO PARA LINHA 7, PASSANDO PELO SENHOR MESQUITA, E TAMBÉM O TRAVESSÃO DO SENHOR GEROLINO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER PATROLAMENTO NA LINHA 01 MARACAJU._x000D_
 </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, IRINEU LOCATELLI, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA O SERVIÇO DE REPAROS NA PONTE ENTRE A ESCOLA  ESTADUAL FRANCISCO LISBOA E A OLARIA SENTIDO COMUNIDADE MENINO JESUS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, DIRETOR DO DEPARTAMENTO DE TRANSITO E AO DIRETOR DO DEPARTAMENTO DE CONTROLE URBANO A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA A CORREÇÃO DOS NOMES DAS RUAS COLOCADAS NAS PLACAS DE INDICAÇÃO, NOS BAIRROS MÓDULO 5, SÃO JOSÉ OPERÁRIO, CIDADE ALTA E CENTRO DA CIDADE, E, QUE SEJA DIVULGADO AOS MORADORES TAIS MUDANÇAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA DO ENCASCALHAMENTO E CONSERTOS DE PONTES E BUEIROS DA ESTRADA DA &amp;#8220;21&amp;#8221; QUE LIGA AO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE EXECUTAR COM A MÁXIMA URGÊNCIA DO ENCASCALHAMENTO DA RUA BLUMENAU LOCALIZADA ENTRE A MADEVISA E A SERRARIA DO SEU &amp;#8220;JOÃO&amp;#8221; NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE SUPRIR A FALTA DE VÁRIOS MEDICAMENTOS TIPO &amp;#8220;ANTIBIÓTICOS&amp;#8221; E ANTIDEPRESSIVOS NA FARMÁCIA BÁSICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR UMA FANFARRA PARA A ESCOLA OSVALDO CRUZ, DO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA PATROLADO E ENCASCALHADO A ESTRADA DA LINHA 01, DE TERRA ROXA ATÉ A FAZENDA DO TOZZO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR UMA CÂMARA FRIA PARA A COZINHA DA ESCOLA OSVALDO CRUZ, NO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DEPARTAMENTO DE ÁGUA E ESGOTO DAES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA COLOCADO REDE DE ÁGUA NO FINAL DA RUA ENCRUZILHADA DO SUL, NO MÓDULO 6.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A ENERGISA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA COLOCADO REDE DE ENERGIA ELÉTRICA, NO FINAL DA RUA ENCRUZILHADA DO SUL, NO MÓDULO 6.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA COLOCADO CASCALHO EM TODAS AS PONTAS DE ASFALTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO HERMES LOURENÇO BERGAMIN, COM CÓPIA AO RESPONSÁVEL PELA ADMINISTRAÇÃO DO DAES - DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DO MUNICÍPIO DE JUÍNA, SENHOR HAÉRCIO MATTEI, A IMPORTÂNCIA DE PERFURAR UM POÇO ARTESIANO E INSTALAR UM RESERVATÓRIO COM MAIOR CAPACIDADE NO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA A SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS A NECESSIDADE E OPORTUNIDADE DE RETIRAR AS PESSOAS QUE INVADIRAM A RESERVA AMBIENTAL NA BAIXADA DA AVENIDA LONDRINA, BAIRRO CIDADE ALTA E OUTRAS ÁREAS DE PRESERVAÇÃO INVADIDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA ESTRADA DO IFMT.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE QUE SEJA SUBSTITUÍDO OS BANCOS DE MADEIRA DA RECEPÇÃO DO HOSPITAL MUNICIPAL POR LONGARINAS ALMOFADADAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER ENCASCALHAMENTO NAS ESTRADAS DA GLEBA SÃO CRISTÓVÃO, NO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA AMPLIAÇÃO DO PROGRAMA DE DISTRIBUIÇÃO DE CESTAS BÁSICAS ÀS FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER OS REPAROS NECESSÁRIOS EM UM BURACO QUE SE FORMOU NO ASFALTO EM FRENTE AO ALBERGUE (CASA DE PASSAGEM EBENEZER), NA RUA DOM AQUINO NO MODULO 5.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE TAPAR BUEIRO ABERTO NA RUA ARIPUANÃ NO BAIRRO MOD.05.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Neguinho da 4, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE FAZER ATERRO EM FRENTE À PROPRIEDADE DO SR. CRÉU, NO ASSENTAMENTO VALE DO JUINÃO.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR LIMPEZA URBANA COMO RETIRADA DE RESÍDUOS E ACUMULO DE TERRA DAS RUAS PAVIMENTADAS DA CIDADE E TAMBÉM ENTULHOS NAS CALÇADAS ENTRE OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR IRINEU LOCATELLI, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE CONSTRUIR EXTENSÃO DE REDE ELÉTRICA NA RUA MATINHOS NO BAIRRO MODULO 5 PARA ATENDER ILUMINAÇÃO PÚBLICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL, SENHOR LEONARDO RIBEIRO ALBUQUERQUE, A NECESSIDADE E OPORTUNIDADE DE INTERVIR ATRAVÉS DE EMENDA PARLAMENTAR, PARA O ANO DE 2017, QUE POSSIBILITE A AQUISIÇÃO DE UMA MÁQUINA DE SECAR CAFÉ PARA A ASSOCIAÇÃO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DE TRÂNSITO, SR. LUIZ CLÁUDIO MONTEIRO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE AQUISIÇÃO DE MAIS ALGUNS SEMÁFOROS, PARA INSTALAÇÃO EM PONTOS NECESSÁRIOS NO TRÂNSITO DE JUÍNA. </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DA IMPLANTAÇÃO DAS &amp;#8220;TERAPIAS NATURAIS&amp;#8221; NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR GUILHERME LINARES NOLASCO &amp;#8211; PRESIDENTE DO INDEA/MT, COM CÓPIA AO DEPUTADO ESTADUAL SILVANO AMARAL, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DA SEDE PRÓPRIA DO INDEA EM JUÍNA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Sandro, Irene da Terra Roxa, Nadia da Record, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM COPIA AO DIRETOR DO DAES (DEPARTAMENTO DE AGUA E ESGOTO SANITÁRIO), A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR SERVIÇOS DE PROTEÇÃO A NASCENTE D&amp;#8217;AGUA QUE ABASTECE O DISTRITO DE TERRA ROXA; RECUPERAÇÃO DA CERCA, LIMPEZA E COLOCAÇÃO DE TAMPA DA CISTERNA DE CAPITAÇÃO E DESVIAR ENXURRADA PROVENIENTE DAS CHUVAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O DEPUTADO ESTADUAL, DILMAR DAL BOSCO, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE DESTINAR EMENDA PARLAMENTAR NO VALOR DE DUZENTOS MIL REAIS PARA PAVIMENTAÇÃO ASFÁLTICA NA RUA UMUARAMA DO BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DE INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NA ACADEMIA O AR LIVRE INSTALADA NO GINÁSIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DE INSTALAÇÃO DE BRAÇOS ADICIONAIS DE ILUMINAÇÃO PUBLICA AOS POSTES DA RUA DOM AQUINO, NA CALÇADA JUNTO À PISTA DE CAMINHADA DA LAGOA DA GARÇA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS E AO SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR ESTUDO OU PESQUISA PARA ESTIMAR O DÉFICIT HABITACIONAL NO MUNICÍPIO E INFORMAR A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO DIRETOR DO DAES, A NECESSIDADE E OPORTUNIDADE QUE ESTENDA A REDE DE FORNECIMENTO DE ÁGUA AOS MORADORES DA RUA JACARANDÁ NO SETOR TETO VERDE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELENCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO RESPONSÁVEL PELA SECRETARIA MUNICIPAL INFRAESTRUTURA A NECESSIDADE  DE REALIZAR REFORMA DOS BANHEIROS DA PRAÇA DO BAIRRO MÓDULO 04.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, HERMES LOURENÇO BERGAMIN, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA QUE SEJA FEITO TAPA BURACOS E ENCASCALHAMENTO NAS ESTRADAS DA LINHA MEIA 6, NA COMUNIDADE NOME DE MARIA. </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPUDIA A CONDUTA DO SENHOR PREFEITO HERMES LOURENÇO BERGAMIN AO CHAMAR 30% DA POPULAÇÃO JUINENSE DE &amp;#8220;VAGABUNDOS&amp;#8221;.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Professor Ericson, Daniel da Ebenezer, Salete Bergamin</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPUDIA A CONDUTA DA EXCELENTÍSSIMA SENHORA PRESIDENTE DA REPUBLICA DILMA ROUSSEFF DO PT E O LÍDER PETISTA LUIZ INÁCIO LULA DA SILVA POR UTILIZAR MANOBRAS DO GOVERNO PARA IMPEDIR INVESTIGAÇÕES CONTRA A CORRUPÇÃO.  </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Salete Bergamin, Daniel da Ebenezer, Irene da Terra Roxa, Professor Ericson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE AOS CINEGRAFISTAS: RAFAEL EICH, WILLIAN ALEXSSANDER, (TV MARIA DE NAZARÉ), LAYSSON DE CARVALHO, RODRIGO PEREIRA DE MELLO, (TV CIDADE VERDE BAND), JULIO PULINO E JULIO CESAR(TV MUNDIAL RECORD) E, AOS REPÓRTERES E APRESENTADORES: MELQUI BENTO, MAGALLY RENATTA (RADIO METROPOLITANA JUÍNA), FERNANDO FARIAS, IVAN PEREIRA, TULIANA STUANI, (RADIO BAND FM), REGIS PADILHA, JOSÉ HENRIQUE DE SOUZA FARIA, WILLIAN RIBEIRO (TV MARIA DE NAZARÉ), CLEBER BATISTA, ADOVALDO FERREIRA, (TV CIDADE VERDE BAND), JOÃO PAULO MORINI, MARCOS DI PEREZ, MARCELO GUEDES E THIAGO EVANGELISTA,( TV MUNDIAL RECORD), DA IMPRENSA RADIO TELEVISIVA, PELO TRABALHO REALIZADO NA COMUNICAÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>Salete Bergamin, Daniel da Ebenezer, Irene da Terra Roxa, Neguinho da 4, Professor Ericson</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE A TODOS QUE PARTICIPARAM DO MUTIRÃO CONTRA A DENGUE, REALIZADO EM NOSSO MUNICÍPIO, NO INTUITO DE DIMINUIR OS FOCOS E CRIADOUROS DO MOSQUITO AEDS AEGYPTI. POLICIA MILITAR DE JUÍNA, CORPO DE BOMBEIROS, FACULDADE AJES, ESCOLA 9 DE MAIO, ESCOLA ANTONIO MOURA MUNIZ, SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, VIGILÂNCIA SANITÁRIA, AGENTES COMUNITÁRIO DE SAÚDE NAS PESSOAS DE: ADILEUZA RODRIGUES DE OLIVEIRA, ADRIANO ANTUNES, ALBERLY MOTA DOS SANTOS, ALESSANDRA CLAUDIO DE OLIVEIRA, ALESSANDRA SILVA DE OLIVEIRA, ALEXSANDRA BASSIS DE MARCENA, ALYNE PATRICIA DOS SANTOS, ANA ROSA ALVES DOS SANTOS, ANA SCHADLER, CATARINA MADALENE DE CASTRO, CLEIDE DOS SANTOS DURINI, CLEIDE RODRIGUES FSCHER, CLEONICE ROCHA DE OLIVEIRA, CLEUMAR BARBOSA LOURENÇO DA SILVA,CLEUZA MARIA SOARES, DALTIELE PERREIRA DOS SANTOS, EIDIS ORONDINO, ELISANGELA ALVES DA SILVA PRESTE, ERLI ANASTACIO, FABIANA XAVIER DELISE, GRASIELA VENTURA DA COSTA, IVONETE MARIA PESSOA, JANAINA MAGNA CAMPOS DA SILVA, JOSÉ APARECIDO SCZERBATEY, JULIANA CEZIMBRA GALDINO, JUSSARA CILLA, KENY MARA CASTRO FERREIRA, LEA RODRIGUES ALVES, LEONICE SPARVOLI DE OLIVEIRA, LETICIA DA SILVA, LILIA DA SILVA DOS SANTOS, LUCENI RODRIGUES DA CRUZ, LUCIA IRIA PILEGI, LUCIANA APARECIDA LIBOSNIAKI, LUCIANE APARECIDA DE SOUZA, MÁRCIA JANSEN DE ALMEIDA, MARCIO FLAVIO RAIMUNDO, MARIA DA SILVA, MARIA DE FATIMA DOS PRAZERES TEIXEIRA NCHEL, MARIA FRANCISCA DE OLIVEIRA, MARIA HELENA DILELE ZANDONADI, MARIA SUELI DE SOUZA, MARIANA CANDIDA DUTRA, MARILDA ANGELA DE LIMA, MARILZA DE FATIMA CESARIO GOMES RIBEIRO, MARLETE CRISTINA MUNIS DA SILVA, MERICE SCHMITZ, NAYARA ALESSANDRA PASSARIN SILVA, NEUZA APARECIDA OLIVEIRA TOLEDO, NILZA MONTEIRO, OTONIEL DA SILVA, PAULA SOUZA SANTOS, ROSELI TERESINHA GOLDSCHIMIDT SILVEIRA, ROSENI MACHADO DA SILVA, SELMA DE OLIVEIRA ALVES DA SILVA, SELMA DE SOUZA VAGNES, SILVIO ROBERTO COURA JARDIM, SUELI APARECIDA NUNES MACHADO, TATIANA RAMALHO DE PAULA E ZILDA DUFEKE DA SILVA. AGENTE DE COMBATE A ENDEMIAS: BENONIA DE SOUZA DINIZ, DILMA MARIA PERES, JOSYMARA FRANCISCA DE SOUZA, KATIA DOS PRAZERES TEIXEIRA, LUCIMAR PEREIRA SOTERO, LUCINEIA MENDONÇA DE SOUZA, MARLY FERNANDES TEIXEIRA RIBEIRO, ROSIMERE PEREIRA DOS SANTOS E ROSILDA DE BORBA.  E O SENHOR SILVANO GINES DE SOUZA PERES, (CASA GRANDE) PELOS SEUS TRABALHOS REALIZADOS NO MUTIRÃO DA DENGUE</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>IVANI CARDOSO, Paulão, Salete Bergamin, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O 14ª COMPANHIA INDEPENDENTE DE BOMBEIROS MILITAR DO MUNICÍPIO DE JUÍNA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE JUINENSE.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPUDIA O GOVERNO FEDERAL PELO ATRASO DOS REPASSES PARA OS SERVIÇOS DE FORTALECIMENTO DE VÍNCULOS E PROGRAMA BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;APOIA O SINTEP &amp;#8211; SINDICATO DOS TRABALHADORES DO ENSINO NO MT, SISMA &amp;#8211; SINDICATO DOS SERVIDORES PÚBLICOS DA SAÚDE E DO MEIO AMBIENTE NO ESTADO DE MT, SIAGESPOC &amp;#8211; SINDICATO DOS INVESTIGADORES DA POLICIA CIVIL DE MT, SINDPCO &amp;#8211; SINDICATO DOS PERITOS OFICIAIS CRIMINAIS DO ESTADO DE MT, SINDEPOJU &amp;#8211; SINDICATO DOS ESCRIVÃES DA POLICIA JUDICIÁRIA CIVIL DO ESTADO DE MT, SINTAP &amp;#8211; SINDICATO DO SISTEMA AGRÍCOLA, AGRÁRIO, PECUÁRIO E FLORESTAL DE MT, SINETRAN &amp;#8211; SINDICATO DOS SERVIDORES DO DEPARTAMENTO DE TRANSITO DO ESTADO DE MT, DIANTE DA GREVE INSTALADA NO MUNICÍPIO DE JUÍNA E CAPITAL DO ESTADO, ONDE REIVINDICAM RGA &amp;#8211; RECOMPOSIÇÃO GERAL ANUAL EM SEUS SALÁRIOS, CALENDÁRIOS PARA NOVOS CONCURSOS PÚBLICOS, NÃO A TERCEIRIZAÇÃO DOS SERVIÇOS ATRAVÉS DAS PPPS (PARCERIAS PÚBLICO PRIVADAS), MELHORES CONDIÇÕES DE TRABALHO COM ADEQUAÇÃO DAS LEIS TRABALHISTAS E TRANSPARÊNCIA NAS APLICAÇÕES DOS RECURSOS PÚBLICOS.&amp;#8221; </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A SERVIDORA PÚBLICA, AGENTE PENITENCIÁRIA MARIA DE FÁTIMA OLIVEIRA, PELOS ONZE ANOS DE TRABALHO NO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE A AUGUSTA E RESPEITÁVEL LOJA SIMBÓLICA ESTRELA DOS MAGOS E SEUS MEMBROS PELA ORGANIZAÇÃO E REALIZAÇÃO DA &amp;#8220;FEIJOADA DO BEM&amp;#8221; COM INTUITO DE ANGARIAR RECURSOS PARA O HOSPITAL DO CÂNCER DE MATO GROSSO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Robson, Daniel da Ebenezer, Geraldinho, Neguinho da 4, Salete Bergamin, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A ASSOCIAÇÃO CULTURAL E COMUNITÁRIA DE AMIGOS &amp;#8211; &amp;#8220;ACCA&amp;#8221;, DENOMINADA RADIO METRÔ FM 87.9, QUE FOI FUNDADA EM 13 DE NOVEMBRO 1998 PELA REALIZAÇÃO DO EVENTO SOCIAL - PROJETO JUVENTUDE VIVA. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5178,68 +5178,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H414"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>