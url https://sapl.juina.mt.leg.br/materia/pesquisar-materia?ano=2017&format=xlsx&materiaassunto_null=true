--- v0 (2026-01-28)
+++ v1 (2026-04-07)
@@ -54,5393 +54,5393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Paulão, Neguinho da 4, Sandro, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 45 DA LEI ORGÂNICA DO MUNICÍPIO DE JUÍNA, QUE PASSA A VIGORAR COM A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altir Antônio Peruzzo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SUBSÍDIOS, VANTAGENS E GRATIFICAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE JUÍNA, A TEOR DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA  O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DIRETOR GERAL DO DEPARTAMENTO DE ÁGUAS E ESGOTO SANITÁRIO &amp;#8211; DAES, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O REGIME DE SOBREAVISO NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL DE JUÍNA, ALTERA E ACRESCENTA PARÁGRAFOS, NO ARTIGO 154 DA LEI COMPLEMENTAR N.º 1022/2008 QUE DISPÕE SOBRE A REFORMULAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAL DE JUÍNA- MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO, COM A ADEQUAÇÃO DAS RESPECTIVAS ATRIBUIÇÕES DO CARGO, ALTERA QUADROS DE TABELAS DE ANEXOS, DO PLANO DE CARGOS INSTITUÍDO PELA LEI COMPLEMENTAR MUNICIPAL N.º 1.638/2016, CRIA ÓRGÃOS NA ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA CÂMARA DE VEREADORES DE JUÍNA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO, TRANSFORMAÇÃO, CRIAÇÃO DE CARGOS, ALTERAÇÃO DE ANEXOS, COM ALTERAÇÃO E CRIAÇÃO DE TABELAS, NA LEI COMPLEMENTAR MUNICIPAL N.º 1.016/2008, QUE ESTABELECEU A REFORMULAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS, DOS SERVIDORES DA PREFEITURA MUNICIPAL DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRA E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE JUINA/MT E DÁ OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITARIO- DAES, MUNICÍPIO DE JUINA, ESTADO DO MATO GROSSO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO E ALTERA ANEXO E TABELAS DA LEI COMPLEMENTAR MUNICIPAL N.º 1016/2008 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL N.º 1022/2008, QUE DISPÕE SOBRE A REFORMULAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAL DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS, TABELAS E ANEXOS, DA LEI COMPLEMENTAR MUNICIPAL N.º 1748/2017 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO &amp;#8211; DAES, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, DA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVA A LEI COMPLEMENTAR MUNICIPAL N.º 1399/2012 QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SUBSÍDIOS DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA DE INSPEÇÃO E CONTROLE DE PRODUTOS DE ORIGEM ANIMAL E VEGETAL, VINCULADO AO DEPARTAMENTO DE PECUÁRIA, DA SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTEM NA ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO, INSTITUÍDA PELA LEI MUNICIPAL N.º 678/2003, CRIA FUNÇÕES GRATIFICAÇÕES E EXTINGUE CARGOS DE PROVIMENTO EM COMISSÃO, NA LEI COMPLEMENTAR N.º 1016/2008 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE SERVIDOR MUNICIPAL COM O TRIBUNAL REGIONAL FEDERAL DA 1ª REGIÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO E O ANEXO IV DA LEI MUNICIPAL N.º 1.046/2008 QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA, NO ÂMBITO MUNICIPAL A ASSOCIAÇÃO CULTURA E COMUNITÁRIA DE AMIGOS &amp;#8211; ACCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE OS PROCEDIMENTOS PARA CONCESSÃO DE PARCELAMENTOS ESPECIAL DE DÉBITOS FISCAIS, DISPENSA DE JUROS E MULTAS, NAS CONDIÇÕES QUE ESTABELECE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE OS PROCEDIMENTOS PARA CONCESSÃO DE PARCELAMENTOS ESPECIAL DE DÉBITOS FISCAIS, DISPENSA DE JUROS E MULTAS, NAS CONDIÇÕES QUE ESTABELECE PARA O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA &amp;#8211; ISSQN, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVA A LEI MUNICIPAL Nº 21/1984 QUE DISPÕE SOBRE LOTEAMENTOS, DESMEMBRAMENTOS, REMEMBRAMENTOS E ARRUAMENTOS NO MUNICÍPIO DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIA DO CONSELHO MUNICIPAL DE POLITICA CULTURA &amp;#8211; CMPC DE JUÍNA E EXTINÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O PROCEDIMENTO A SER ADOTADO PELOS PODERES DA ADMINISTRAÇÃO PÚBLICA, DIRETA E INDIRETA, DO MUNICÍPIO DE JUÍNA &amp;#8211; MT NA REALIZAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO E NAS CONTRATAÇÕES TEMPORÁRIAS, EM CONFORMIDADE COM AS NORMAS DO TRIBUNAL DE CONTAS DE MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 1046/2008 QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUINA - MT NO QUE DIZ RESPEITO AO ISSQN DOS SERVIÇOS NOTARIAIS E DE REGISTRO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO COM O PODER LEGISLATIVO DO MUNICÍPIO DE JUÍNA - MT COM O OBJETIVO DE CEDER UM SERVIDOR INVESTIDO EM CARGO DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO DA ÁREA URBANA QUE MENCIONA EM FAVOR DO ESTADO DE MATO GROSSO, PARA FINS DA EDIFICAÇÃO DA SEDE OU BASE DO CORPO DE BOMBEIROS DO ESTADO DE MATO GROSSO &amp;#8211; UNIDADE DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLITICA MUNICIPAL DE ESPORTE, LAZER E DESENVOLVIMENTO HUMANO, E SOBRE A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIAS DO CONSELHO MUNICIPAL DE ESPORTE, LAZER E DESENVOLVIMENTO HUMANO - CMEL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE FOMENTO OU COLABORAÇÃO PARA TRANSFERIR RECURSOS FINANCEIROS DO ICMS-ECOLÓGICO PARA A ENTIDADE LEGALMENTE CONSTITUÍDA QUE MENCIONA, COM O FIM DA EXECUÇÃO DO PROGRAMA SÓCIO AMBIENTAL E ECONOMIA DA ETNIA CINTA LARGA, NO EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE FOMENTO OU COLABORAÇÃO PARA TRANSFERIR RECURSOS FINANCEIROS DO ICMS-ECOLÓGICO PARA A ENTIDADE LEGALMENTE CONSTITUÍDA QUE MENCIONA, COM O FIM DA EXECUÇÃO DO PROGRAMA SÓCIO AMBIENTAL E ECONOMIA DA ETNIA ENAWENÊ NAWÊ, NO EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLITICA MUNICIPAL DE ESPORTE, LAZER E DESENVOLVIMENTO HUMANO, A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIA DO CONSELHO MUNICIPAL DE ESPORTE, LAZER E DESENVOLVIMENTO HUMANOS &amp;#8211; CMEL, E A DESIGNAÇÃO DA COMISSÃO ESPORTIVA JULGADORA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA DE TERRAS URBANAS DO MUNICÍPIO DE JUÍNA QUE MENCIONA À ASSOCIAÇÃO MINISTÉRIO DA ESPERANÇA &amp;#8211; AME E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DO VALOR QUE MENCIONA, COM A FINALIDADE DE CUMPRIR ACORDO JUDICIAL CELEBRADO COM O MINISTÉRIO PUBLICO ESTADUAL, A SER HOMOLOGADO NOS AUTOS DO PROCESSO EM TRÂMITE NA 2ª VARA DA COMARCA DE JUÍNA- MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NO ORÇAMENTO VIGENTE NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO COM O DEPARTAMENTO ESTADUAL DE TRANSITO DE MATO GROSSO &amp;#8211; DETRAM, COM O OBJETIVO DE CEDER SERVIDORES INVESTIDOS EM CARGOS DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO FETHAB DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA, FUNCIONAMENTO E COMPETÊNCIAS DA PROCURADORIA GERAL DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, ALTERA DISPOSITIVOS E ANEXOS DA LEI COMPLEMENTAR MUNICIPAL N.º 1016/2008 E DA LEI MUNICIPAL N.º 678/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGA OS PRAZOS DO REGIME ESPECIAL DE PARCELAMENTO DA DIVIDA ATIVA, INSTITUÍDO PELA LEI MUNICIPAL N.º 1692/2017 QUE DISPÕE SOBRE OS PROCEDIMENTOS PARA CONCESSÃO DE  PARCELAMENTO ESPECIAL DE DÉBITOS FISCAIS, DISPENSA DE JURUS E MULTAS NAS CONDIÇÕES QUE ESTABELECE E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGA OS PRAZOS DO REGIME ESPECIAL DE PARCELAMENTO DA DIVIDA ATIVA, INSTITUÍDO PELA LEI MUNICIPAL N.º 1963/2017, QUE DISPÕE SOBRE OS PROCEDIMENTOS PARA CONCESSÃO DE PARCELAMENTOS ESPECIAL DE DÉBITOS FISCAIS, DISPENSA DE JUROS E MULTAS, NAS CONDIÇÕES QUE ESTABELECE PARA IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N.º 998/2008 REFERENTE APOS BARES E SIMILARES QUE ESTÃO LOCALIZADOS NO ENTORNO DO TERMINAL RODOVIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA URBANA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS LICENCIAMENTOS AMBIENTAIS MUNICIPAIS NO ÂMBITO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, DEFINE INFRAÇÕES E COMINA PENALIDADES DE NATUREZA AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DO TERMO DE CONFISSÃO DE DEBITO INSCRITO EM DIVIDA ATIVA E REQUERIMENTO DE PARCELAMENTO PGE &amp;#8211; Nº 2.494/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE DISPENSA DE LICITAÇÃO, EM RAZÃO DO VALOR, NO ÂMBITO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL &amp;#8211; DELFAM, VINCULADO A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTE, NA ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO, INSTITUÍDA PELA LEI MUNICIPAL N.º 678/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE SERVIÇOS SOBRE ATIVIDADE DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL &amp;#8211; DELFAM, VINCULADO A SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTE, NO ÂMBITO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 DA LEI MUNICIPAL N.º 21/1984 QUE DISPÕE SOBRE LOTEAMENTOS, DESMEMBRAMENTOS, REMEMBRAMENTOS E ARRUAMENTOS NO MUNICÍPIO DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 1720/2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DO TERMO DE CONFISSÃO DE DÉBITO INSCRITO EM DIVIDA ATIVA E REQUERIMENTO DE PARCELAMENTO PGE &amp;#8211; N.º 2.494/2010 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N.º 1707/2017, QUE AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO COM O PODER LEGISLATIVO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, COM O OBJETIVO DE CEDER SERVIDORES INVESTIDOS EM CARGOS DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO DE ÁREA URBANA QUE MENCIONA EM FAVOR DO ESTADO DO MATO GROSSO, PARA FINS DE IMPLANTAÇÃO DE UM COMPLEXO DE SEGURANÇA PÚBLICA ESTADUAL NO MUNICÍPIO DE JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL QUE MENCIONA DA REDE DE ENSINO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE REEQUIPAMENTO DO CORPO DE BOMBEIROS DO ESTADO DE MATO GROSSO - FUMREBOM, SEDIADO NO MUNICÍPIO DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIA. </t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, ESTRUTURA E COMPETÊNCIA DO CONSELHO MUNICIPAL DOS DIREITOS DA JUVENTUDE &amp;#8211; COMJUVE DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE PESSOAL COM A SECRETARIA MUNICIPAL DE SAÚDE DE CUIABÁ &amp;#8211; MT, COM O OBJETIVO DE CEDER SERVIDOR INVESTIDO EM CARGO DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA DE TERRAS URBANAS DO MUNICÍPIO QUE MENCIONA AO SINDICATO DOS TRABALHADORES DA POLICIA CIVIL DE MT &amp;#8211; SIAGESPOC, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA DE TERRAS URBANAS DO MUNICÍPIO QUE MENCIONA AO SINDICATO DOS SERVIDORES PENITENCIÁRIOS DE MT &amp;#8211; SINDSPEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE INTERESSE SOCIAL A ÁREA QUE MENCIONA PARA FINS DE REALOCAÇÃO DE FAMÍLIAS RESIDENTES EM ÁREAS DE PRESERVAÇÃO PERMANENTE &amp;#8211; APPS, IRREGULARES OU DE RISCO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 1709/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REFORMULAÇÃO DA LEI MUNICIPAL QUE PROIBI A PRATICA DE NEPOTISMO, NO ÂMBITO DO PODER LEGISLATIVO E PODER EXECUTIVO, INCLUSIVE, DA ADMINISTRAÇÃO PÚBLICA INDIRETA DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, EM CONFORMIDADE COM O NOVO POSICIONAMENTO DO SUPREMO TRIBUNAL FEDERAL &amp;#8211; STF E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA URBANA DO MUNICÍPIO QUE MENCIONA A IGREJA ASSEMBLEIA DE DEUS DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 830/2005 QUE INSTITUI O REGIMENTO PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE CONVÊNIO OU DE COLABORAÇÃO COM O INSTITUTO FEDERAL DE MATO GROSSO IFMT &amp;#8211; CAMPUS JUÍNA &amp;#8211; MT E PROMOVER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE LOTES URBANOS DO PATRIMÔNIO MUNICIPAL QUE MENCIONA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZO O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE LOTES URBANOS DO PATRIMÔNIO MUNICIPAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAS O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DAS ÁREAS E DOS LOTES URBANOS DO PATRIMÔNIO MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAS O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE IMÓVEIS DO PATRIMÔNIO MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE ÁREAS VERDES DO PATRIMÔNIO MUNICIPAL QUE MENCIONA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE DE VEDAÇÃO NO MUNICÍPIO DE  JUINA, ESTADO DE MATO GROSSO, DO USO E DA VENDA DO CACHIMBO CONHECIDO COMO NARGUILE, AOS MENORES DE 18 (DEZOITO) ANOS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A EFETUAR A AQUISIÇÃO DE UMA ÁREA RURAL DE ATE 5,00 HECTARES, LOCALIZADA NO MUNICÍPIO DE JUÍNA &amp;#8211; MT, PARA FINS DE REALIZAR A EXTRAÇÃO DE CASCALHO PARA A PAVIMENTAÇÃO ASFÁLTICA, BENEFICIAMENTO DAS VIAS MUNICIPAIS E UTILIZAÇÃO EM OBRAS PUBLICAS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N.º 830/2005 QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE FOMENTO OU COLABORAÇÃO PARA TRANSFERIR RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO NOVA CONQUISTA DE JUINA- ANJU, COM A FINALIDADE DE IMPLANTAÇÃO DA COLETA SELETIVA E DE RECICLAGEM DE RESÍDUOS SÓLIDOS (LIXO) NO MUNICÍPIO DE JUINA-MT, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA LOCALIZADA NO BAIRRO PALMITEIRA, QUE PASSA A CHAMAR-SE DE &amp;#8220;PRAÇA LIONS CLUBE&amp;#8221;. </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO MUNICÍPIO DE JUÍNA, O &amp;#8220;DIA MUNICIPAL DE SERVIÇOS LEONÍSTICOS&amp;#8221;. </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO - LEMAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO  DAS LEIS MUNICIPAIS N. 1603/2016 E 1608/2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL - PPA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA DE TERRAS URBANAS DO MUNICÍPIO QUE MENCIONA A ASSOCIAÇÃO DO POVO INDÍGENA CINTA LARGA - ETEREPUYA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE CONVÊNIO OU DE COLABORAÇÃO COM O ESTADO DE MATO GROSSO E TERMO DE COLABORAÇÃO E FOMENTO COM O SINDICATO DAS INDÚSTRIAS MADEIREIRAS E MOVELEIRAS DO NOROESTE DE MATO GROSSO &amp;#8211; SIMNO, PROMOVER ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS E ANEXOS, DA LEI MUNICIPAL N.º 1046/2008, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL DE JUÍNA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO &amp;#8211; DAES DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A DEBITAR NAS CONTAS/FATURAS DE AGUA DE SEUS USUÁRIOS, DOAÇÕES DE VALORES EM FAVOR DA ASSOCIAÇÃO PESTALOZZI DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE JUÍNA &amp;#8211; ESTADO DE MATO GROSSO, A PARTICIPAR DO CONSÓRCIO PUBLICO INTERMUNICIPAL DE SAÚDE/MEDICAMENTOS E SERVIÇOS &amp;#8211; &amp;#8220;CONSUSMT&amp;#8221;, E A RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS DO ESTADO DE MATO GROSSO [...] E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CREDITO COM O BANCO DO BRASIL S.A DESTINADO A AQUISIÇÃO DE VEÍCULOS AUTOMOTORES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR A ATA DE REGISTRO DER PREÇOS DO PREGÃO PRESENCIAL N.º 047/2017, REALIZADO PELO MUNICÍPIO DE COLNIZA &amp;#8211; MT, PARA AQUISIÇÕES DE MAQUINAS RODOVIÁRIAS PESADAS, E CONTRATAR FINANCIAMENTO DIRETO COM O FORNECEDOR E OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DOS VALORES DAS TARIFAS DE FORNECIMENTO DE ÁGUA DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO &amp;#8211; DAES, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, DA FORMA QUE ESTABELECE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A LEI ORÇAMENTARIA ANUAL &amp;#8211; LOA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, QUE ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2018, EM CONFORMIDADE COM AS DISPOSIÇÕES DA LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LDO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REFERENDO À ADESÃO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, AO CONSORCIO PÚBLICO INTERMUNICIPAL DE GESTÃO DOS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL DOS MUNICÍPIOS MATO-GROSSENSE &amp;#8211; CONSPREV E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N.º 1541/2014 DE 15 DE NOVEMBRO DE 2014 QUE &amp;#8220;REGULAMENTA O VALOR E A FORMA DE PAGAMENTO DE DIÁRIAS AOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA E ESTABELECE AS ATIVIDADES E EMPREENDIMENTOS QUE EXIGEM O ESTUDO DE IMPACTO DE VIZINHANÇA - EIV, NOS TERMOS DO ARTIGO 176, INCISO II, DA LEI MUNICIPAL N.º 877/2007 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL - SIM DO MUNICÍPIO DE JUINA - MT, ESTABELECENDO NOVAS NORMAS DE INSPEÇÃO E FISCALIZAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE CERTIFICAÇÃO DE PRODUTOS ARTESANAIS COMESTÍVEIS - CPAC-JUINA, DENOMINADO COMO </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA E REGULAMENTA A ORGANIZAÇÃO E FUNCIONAMENTO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE, DO SERVIÇO DE TERAPIAS E DOS PROCEDIMENTOS MÉDICOS E ODONTOLÓGICOS DE CARÁTER COMPLEMENTAR NO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A ALIENAÇÃO DE IMÓVEL DO PATRIMÔNIO PÚBLICO MUNICIPAL QUE MENCIONADA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLITICA MUNICIPAL DE SANEAMENTO BÁSICO, CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E O FUNDO MUNICIPAL DE SANEAMENTO &amp;#8211; FMSB, NO ÂMBITO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS GERAIS PARA O SERVIÇO INDIVIDUAL DE PASSAGEIROS EM VEICULO AUTOMOTOR LEVE DE ALUGUEL, NO ÂMBITO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, DENOMINADO &amp;#8220;SERVIÇO DE TAXI&amp;#8221;, MEDIANTE PAGAMENTO DE TARIFA ESTABELECIDA PELO PODER PUBLICO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A ASSOCIAÇÃO, ORQUESTRA FILARMÔNICA SOM CELESTIAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL N.º 1584/2015, QUE ALTEROU A DENOMINAÇÃO DA VIA PUBLICA URBANA HILDA LOURDES PERSICI PEDROTTI INSTITUÍDA PELA LEI MUNICIPAL Nº 780/2004, NO TRECHO COMPREENDIDO ENTRE AS QUADRAS ÁREA VERDE 14 ATÉ COMPLEMENTAÇÃO COMERCIAL 21 E ÁREA VERDE 25, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR O IMÓVEL QUE MENCIONA COM A DIOCESE DE JUÍNA &amp;#8211; MT, COM BASE NO ART. 17, ALÍNEA &amp;#8220;C&amp;#8221;, COMBINADO COM O ARTIGO 24, INCISO X, DA LEI FEDERAL N.º 8666/93 E SUAS ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 866/2007, QUE INSTITUI O I PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, ESTABELECENDO OS PERÍMETROS DA ZONA ESPECIAL INDUSTRIAL (ZEI) E DA ZONA ESPECIAL DE SERVIÇOS (ZES), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IV DO ART. 44 DA LEI MUNICIPAL N.º 830/2005, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE IMÓVEL DO PATRIMÔNIO PUBLICO MUNICIPAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE VENDEDORES AMBULANTES NÃO RESIDENTES NO MUNICÍPIO DE JUÍNA &amp;#8211; MT, COMERCIALIZAR QUALQUER PRODUTO OU MERCADORIA NA CIRCUNSCRIÇÃO DO MUNICÍPIO, SEM PREVIA AUTORIZAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO FUNDO MUNICIPAL DE POLITICA CULTURA &amp;#8211; FMPC DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODE EXECUTIVO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA  MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA, CRIADO PELA LEI FEDERAL N.º 11;977/2009 E REGULAMENTADO PELO DECRETO FEDERAL N.º 7.499/2011 E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES, COM A POSSIBILIDADE DE FIRMAR TERMO DE CONVÊNIO, COOPERAÇÃO, FOMENTO E/OU PARCERIA COM ENTIDADES E NÃO GOVERNAMENTAIS E SEM FINS LUCRATIVOS, NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA &amp;#8211; ENTIDADES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IMPOSTOS E TAXAS MUNICIPAIS, PARA EMPREENDIMENTOS DE INTERESSE SOCIAL, INCLUÍDOS NOS PROGRAMAS VINCULADOS À POLITICA HABITACIONAL MUNICIPAL, ESTADUAL E FEDERAL, NO ÂMBITO DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE LICENÇA AO VEREADOR CARLITO PEREIRA DA ROCHA, NO PERÍODO DE 13 DE JUNHO A 12 DE JULHO DE 2017 PARA TRATAR DE ASSUNTOS DE INTERESSE PARTICULAR._x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 29 DA RESOLUÇÃO N.º 3/2016 DE  8 DE NOVEMBRO DE 2016, QUE &amp;#8220;INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE JUÍNA E AS ATRIBUIÇÕES DA CORREGEDORIA LEGISLATIVA, CRIAÇÃO E REGULAMENTAÇÃO DA COMISSÃO DE ÉTICA&amp;#8221;.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AUTORIZAÇÃO A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, PARA AUSENTAR-SE DO PAÍS NO PERÍODO DE 4 A 9 DE MARÇO DE 2017 PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Tuna, Professor Ivo, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DO MUNICÍPIO DE JUÍNA, PRESTADAS PELO ENTÃO PREFEITO MUNICIPAL, SENHOR HERMES LOUREÇO BERGAMIN, RELATIVA AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE CIDADÃO HONORÁRIO AO REVERENDÍSSIMO BISPO DIOCESANO DE JUÍNA, DOM NERI JOSÉ TONDELLO, PELOS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS AO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DO MUNICÍPIO DE JUÍNA, PRESTADAS PELO ENTÃO PREFEITO MUNICIPAL, SENHOR HERMES LOURENÇO BERGAMIN, RELATIVA AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR ROBERTO RIOS LIMA, EMPRESÁRIO DA INDÚSTRIA MADEIREIRA PELA CONTRIBUIÇÃO PARA O CRESCIMENTO ECONÔMICO E SOCIAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO PROFESSOR JÚLIO CESAR MARTINS VIANA, PELA CONTRIBUIÇÃO EFETIVA PARA O PROCESSO DE DESENVOLVIMENTO DA EDUCAÇÃO DO ESTADO DE MATO GROSSO E MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR GERALDO BENTO EMPRESÁRIO DA INDÚSTRIA MADEIREIRA PELA CONTRIBUIÇÃO PARA O CRESCIMENTO ECONÔMICO E SOCIAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE MODIFICAÇÃO EM PARTE DO PROJETO DE LEI ORDINÁRIA N.º 27/2017, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DO TERMO DE CONFISSÃO DE DEBITO INSCRITO EM  DIVIDA ATIVA E REQUERIMENTO DE PARCELAMENTO PGE N.º 2494/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSTA DE MODIFICAÇÃO EM PARTE DO PROJETO DE LEI ORDINÁRIA N.º 32/2017, QUE ALTERA O ART. 22, DA LEI MUNICIPAL N.º 21/1984, QUE DISPÕE SOBRE LOTEAMENTOS, DESMEMBRAMENTOS, REMEMBRAMENTOS E ARRUAMENTOS DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSTA DE MODIFICAÇÃO EM PARTE DO PROJETO DE LEI ORDINÁRIA N.º 9/2017, QUE ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N.º 1046/2008, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT NO QUE DIZ RESPEITO AO ISSQN DOS SERVIÇOS NOTARIAIS E DE REGISTRO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBEMENDA SUPRESSIVA A EMENDA MODIFICATIVA  DE AUTORIA DO VEREADOR CARLITO PEREIRA E IVO PEDRO - PROJETO DE LEI 9/2017 DE AUTORIA DO PODER EXECUTIVO._x000D_
 SUPRIME A REDAÇÃO DO § 4º DO ARTIGO 195-A DO PROJETO LEI N.º 9/2017</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 6° DO PROJETO DE LEI N° 35/2017 ESTABELECENDO PRAZO PARA O ESTADO DONATÁRIO CUMPRIR COM A DESTINAÇÃO DA ÁREA A SER DOADA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Professor Carlito, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM BASE NO ART. 125 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JUÍNA, SANDRO CÂNDIDO DA SILVA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DEBATER ASSUNTOS RELACIONADOS À REFORMA DA PREVIDÊNCIA E A TERCEIRIZAÇÃO, NO AUDITÓRIO DESTA CASA DE LEIS NO DIA 7 DE ABRIL, COM INICIO ÀS 19H._x000D_
 </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM BASE NO ART. 125 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JUÍNA, SANDRO CÂNDIDO DA SILVA, A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 03 DE ABRIL DE 2017, APÓS SESSÃO ORDINÁRIA, PARA ENTREGA DE MOÇÃO DE APLAUSO N.º 1/2017._x000D_
 </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NO ART. 180 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JUÍNA, SANDRO CÂNDIDO DA SILVA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA: TEMA OZONIOTERAPIA E EQUOTERAPIA NO DIA 29 DE MAIO DE 2017 &amp;#8211; SEGUNDA-FEIRA, COM INICIO AS 19H30.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NO ART. 80 § 2º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JUÍNA, SANDRO CÂNDIDO DA SILVA, A TRANSFERÊNCIA DA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 29 DE MAIO PARA O DIA 30 DE MAIO DE 2017 ÀS 20H.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETÁRIA DE SAÚDE, SENHORA LEDA MARIA DE SOUZA VILAÇA, COM CÓPIA AO SETOR DE LICITAÇÕES DA PREFEITURA, VISTAS DO ANDAMENTO DO PROCESSO LICITATÓRIO PARA CONTRATAR MÉDICOS ESPECIALISTAS EM ORTOPEDIA, CARDIOLOGISTA, GINECOLOGISTA, CLINICA GERAL E CIRURGIÃO.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETÁRIA DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILAÇA, COM CÓPIA AO SETOR DE LICITAÇÕES DA PREFEITURA, VISTAS DO ANDAMENTO DO PROCESSO DOS SEGUINTES ITENS PARA O HOSPITAL MUNICIPAL: AR-CONDICIONADO, LENÇÓIS, CADEIRA DE ACOMPANHANTE, CADEIRAS PARA A RECEPÇÃO E REFORMA DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM BASE NO ART. 125 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUERER A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO E AO SUPERVISOR DE RECURSOS HUMANOS, JOAQUIM ALEXANDRE DE OLIVEIRA, A RELAÇÃO DE TODOS OS SERVIDORES COMISSIONAIS, SERVIDORES EFETIVOS CONTENDO, NOME DO CARGO, VALOR DA RENUMERAÇÃO E ONDE ESTÃO LOTADOS. </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM BASE NO ART. 125 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO  E AO DIRETOR DO DEPARTAMENTO DE ÁGUAS E ESGOTO SANITÁRIO, SENHOR JOSÉ DUFFEK, A RELAÇÃO DE TODOS OS SERVIDORES COMISSIONADOS, SERVIDORES EFETIVOS CONTENDO, NOME DO CARGO, VALOR DA REMUNERAÇÃO E ONDE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR MARCELO GARCIA, INFORMAÇÕES SOBRE OS RECURSOS DO FETHAB DOS MESES DE JUNHO DE JULHO DE 2017, VALORES APLICADOS COM MANUTENÇÃO DOS SEGUINTES MAQUINÁRIOS: TRATOR DE ESTEIRA, MOTO NIVELADORA, PÁ CARREGADEIRA, CAMINHÕES, COM PEÇAS DE REPOSIÇÃO E COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226;	REQUERIMENTO SIMPLES N.º 239/2017 AUTOR: COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL / FINANÇAS E ORÇAMENTO._x000D_
 REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL, SANDRO CÂNDIDO DA SILVA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO COM A POPULAÇÃO DOS PROJETOS DE LEIS ORÇAMENTÁRIAS: (PPA - PROJETO LEI N.º 62/2017 E LDO - PROJETO LEI N.º 63/2017) A REALIZAR-SE NO DIA 5 DE SETEMBRO DE 2017 ÀS 19 HORAS NESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR MARCELO GARCIA &amp;#8211; SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇA E DO SENHOR JOÃO REIS &amp;#8211; SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, RELATÓRIO REFERENTE OS SERVIÇOS CONTRATADOS PELO EXECUTIVO MUNICIPAL PARA MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA CIDADE DE JUÍNA, AS INFORMAÇÕES DEVERÃO CONTER:</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO SENHOR MARCELO GARCIA &amp;#8211; SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, PLANILHA CONTENDO OS VALORES QUE FORAM REPASSADOS PELA ENERGISA PARA A PREFEITURA DE JUÍNA (CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA- CIP) NO PERÍODO DE JANEIRO ATÉ AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE SAÚDE (SRA. LEDA MARIA DE SOUZA VILAÇA), RELATÓRIO DE VIAGEM PARA CAMPINAS SP REALIZADA NO DIA 11/07/2017 COM NOME DO MOTORISTA, ENFERMEIRO, GASTOS DE DIÁRIAS E ABASTECIMENTOS COM RECIBOS..</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR MARCELO GARCIA, REITERAR PEDIDO DE INFORMAÇÕES SOBRE OS RECURSOS DO FETHAB DOS MESES DE JUNHO DE JULHO DE 2017, VALORES APLICADOS COM MANUTENÇÃO DOS SEGUINTES MAQUINÁRIOS: TRATOR DE ESTEIRA, MOTO NIVELADORA, PÁ CARREGADEIRA, CAMINHÕES, COM PEÇAS DE REPOSIÇÃO E COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL SILVANO FERREIRA DO AMARAL (PMDB), A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR PARA OBRAS DE DRENAGENS E PAVIMENTAÇÃO DA RUA PRESIDENTE PRUDENTE E EM TORNO DA PRAÇA DO BAIRRO CIDADE ALTA, (MÓDULO 6).</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AOS DEPUTADOS FEDERAIS, CARLOS GOMES BEZERRA E VALTENIR PEREIRA, AMBOS DO PMDB, A NECESSIDADE E OPORTUNIDADE DE COLOCAR RECURSO DE EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE MAIS UM PSF (POSTO DE SAÚDE DA FAMÍLIA) NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Saulo, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO, CORONEL MONTEIRO, A NECESSIDADE E OPORTUNIDADE DE FAZER FAIXAS DE TRAVESSIA DE PEDESTRES NA AVENIDA MATO GROSSO, PRÓXIMO AO MERCADO FAVORITO, NO BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRANSITO, CORONEL MONTEIRO, A NECESSIDADE E OPORTUNIDADE DE FAZER QUEBRA MOLAS OU REDUTOR DE VELOCIDADE, NA RUA NOVA GRANADA, PRÓXIMO AO CEI LUIZ FELIPE, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AOS DEPUTADOS FEDERAIS, CARLOS GOMES BEZERRA E VALTENIR PEREIRA, AMBOS DO PMDB, A NECESSIDADE E OPORTUNIDADE DE COLOCAR RECURSO ATRAVÉS DE EMENDA PARLAMENTAR PARA CONSTRUÇÃO DO CEI &amp;#8211; CENTRO DE EDUCAÇÃO INFANTIL DO BAIRRO CIDADE ALTA. </t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR LUIZ BRAZ DE LIMA, A NECESSIDADE E OPORTUNIDADE DE FIRMAR TERMO DE CONCESSÃO DE USO DE UM TERRENO PARA COLÔNIA DOS PESCADORES DE JUÍNA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA DE SOUZA, A NECESSIDADE E OPORTUNIDADE DE COLOCAR MAIS 1 MÉDICO PARA ATENDIMENTO NA UPA 24 HRS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA DE SOUZA, A NECESSIDADE E OPORTUNIDADE DE COLOCAR UM MÉDICO PARA ATENDIMENTOS NO DISTRITO DE FONTANILLAS A CADA 15 DIAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL WAGNER RAMOS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR NO VALOR DE R$ 400.000,00 (QUATROCENTOS MIL REAIS) PARA OBRAS DE PAVIMENTAÇÃO NOS BAIRROS PALMITEIRA E PADRE DUÍLIO. </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AOS SECRETÁRIOS DE PLANEJAMENTO SR. LUIZ BRAZ E SECRETÁRIO DE AGRICULTURA, A NECESSIDADE E OPORTUNIDADE DE VERIFICAR VIABILIDADE DA CRIAÇÃO DE LINHA DE PRODUÇÃO, ATRAVÉS DE UMA CEASA EM PARCERIA COM A FEIRA MUNICIPAL E A COOPERATIVA DE LEITE.  </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AOS SECRETÁRIOS DE PLANEJAMENTO SR. LUIZ BRÁS E ESPORTES PROFESSOR WILSON, A NECESSIDADE E OPORTUNIDADE DE REFORMA DAS PRAÇAS E CAMPOS DE FUTEBOL DOS BAIRROS PALMITEIRA, PADRE DUÍLIO, MÓDULO 6 E SÃO JOSÉ OPERÁRIO. </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam, Saulo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, SR. JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUÇÃO DE 2 (DUAS) PONTES COM CORRIMÕES E PASSAGEM DE PEDESTRES, ENTRE OS BAIRROS MÓDULO 5 E CIDADE ALTA, MÓDULO 6, NAS AVENIDAS SANTA CATARINA E AV. PARANÁ. </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da Borracharia, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO SR. LUIZ BRÁS E A ENERGIZA, SOBRE A NECESSIDADE E OPORTUNIDADE, DE INSTALAÇÃO DE REDE DE BAIXA TENSÃO NA RUA EM FRENTE AO GRANDE TEMPLO DA IGREJA ASSEMBLEIA DE DEUS, E DA PISTA DE MOTOCROSS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE FAZER RECAPEAMENTO DE ASFALTO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; JOÃO REIS E PARA O DIRETOR DO DEPARTAMENTO DE TRÂNSITO &amp;#8211; SENHOR LUÍS CLAUDIO MONTEIRO DA SILVA A NECESSIDADE E OPORTUNIDADE DE CONSTRUÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM VIA PÚBLICA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Geraldinho, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA, JOAO REIS,  A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO AO LONGO DA AV. JK</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE FAZER OPERAÇÃO TAPA BURACOS NOS BAIRROS DA CIDADE, ONDE NÃO TEM ASFALTO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR MARCO MARRAFON, A NECESSIDADE E OPORTUNIDADE DE ADQUIRIR UM VEÍCULO TIPO CAMINHONETE TRAÇADA 4X4, PARA ATENDER AS DEMANDAS DA ASSESSORIA PEDAGÓGICA DE JUÍNA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SR. JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE FAZER TAPA BURACOS NAS ESTRADAS DA LINHA 4 ATÉ A IRACEMA I, LINHA 01, DA COMUNIDADE NOSSA SENHORA DE FÁTIMA ATÉ O SR. DITO DO QUEIJO, NA LINHA F COMUNIDADE SANTA BERNADETE, E NA LINHA G.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA, SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE FAZER DESVIOS DE MORROS DE 03 ( TRÊS) LOCALIDADE DA LINHA 6 &amp;#8211; COMUNIDADE NOSSA SENHORA DA SALETE, A SABER: DESVIO DO MORROS NA ALTURA DAS  FAZENDAS:  SENHOR PAULO ANDRÉ, SENHOR JOSÉ MARIA E SENHOR SECCKI.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE REFORMAR A PONTE DO CÓRREGO CABO DE AÇO, LOCALIZADO NA LINHA 6, COMUNIDADE TODOS OS SANTOS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Professor Carlito, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS E AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO A NECESSIDADE DE INSTALAR PLACAS DE IDENTIFICAÇÃO COM LETRAS REFLETIVAS PRÓXIMAS A ESCOLAS, CENTROS DE EDUCAÇÃO INFANTIL, HOSPITAIS E POLICLÍNICAS CONFORME MODELO ANEXO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA DE SOUZA VILLAÇA A NECESSIDADE E OPORTUNIDADE DE REFORMAR A UPA 24 HORAS &amp;#8211; PINTURA INTERNA /EXTERNA E DO PISO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SR. JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE FAZER REPAROS COM TAPA BURACOS NAS ESTRADAS DA LINHA FLOR DA SERRA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO SR. LUIZ BRÁS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR ESTACIONAMENTOS AO REDOR DA PREFEITURA MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A EMPRESA DE TELEFONIA OI, QUE ESTENDA A REDE DE TELEFONE ATÉ OS RESIDENCIAIS BANDEIRANTES E FLAMBOYANT.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE FAZER PATROLAMENTO, TAPA BURACO E REPAROS EM PONTES E BUEIROS NAS LINHAS 7, 8 E 9 E QUE SEJA TROCADO AS MADEIRAS DA PONTE DO RIO BONITO. </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE RECUPERAÇÃO E PATROLAMENTO DAS ESTRADAS DOS ASSENTAMENTOS IRACEMA I, II E III.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SENHORA VERA GRANJA, A NECESSIDADE E OPORTUNIDADE DE SER RETIRADA DA ALIMENTAÇÃO DAS CRECHES E ESCOLAS MUNICIPAIS, O ÓLEO DE SOJA E A MARGARINA, TODAVIA, ATRAVÉS DE VÁRIOS ESTUDOS ATUAIS, JÁ ESTÁ COMPROVADO QUE PREJUDICA A SAÚDE DAS PESSOAS QUE OS INGEREM.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE FAZER INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ACADEMIA AO AR LIVRE DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS A NECESSIDADE E OPORTUNIDADE DE LANÇAMENTO DE CAMPANHA DE PARCELAMENTO DE IPTUS, E ASFALTO ATRASADOS E EM DÍVIDA ATIVA, SEM COBRANÇA DE JUROS E MULTAS.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>Professor Ivo, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAM A SUA EXCELÊNCIA, SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE FAZER REPAROS NOS TRECHOS DA ESTRADA DA LINHA 6 COMUNIDADES: MENINO JESUS, SÃO BRÁS  E TODOS OS SANTOS E CRISTO REI E TAMBÉM  NO TRECHO DO  PARQUE DAS LARANJEIRAS- COMUNIDADE SANTO ISIDORO.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL SEBASTIÃO REZENDE, A NECESSIDADE E OPORTUNIDADE DE DESTINAR DE EMENDA PARLAMENTAR DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA A REFORMA DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE EDUCAÇÃO, SENHORA VERA GRANJA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUÇÃO DE UM CEI (CENTRO DE EDUCAÇÃO INFANTIL) NO MÓDULO 5.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE EDUCAÇÃO SENHORA VERA GRANJA, A NECESSIDADE E OPORTUNIDADE DE CONCLUIR A CONSTRUÇÃO DA ESCOLA MUNICIPAL DO BAIRRO CIDADE ALTA, MÓDULO 6.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>Saulo, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REIS, SOBRE A NECESSIDADE E OPORTUNIDADE DE FAZER OPERAÇÃO TAPA BURACOS NAS ESTRADAS DA COMUNIDADE NOSSA SENHORA DA SALETE.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, VERA LÚCIA PEREIRA GRANJA, A POSSIBILIDADE DE DENOMINAR A CASA DA CULTURA DE JUÍNA DE &amp;#8220;MAÍRA LIDIANE PANAS HELATCZUK&amp;#8221;.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, JOÃO REIS, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR LIMPEZA URBANA NO DISTRITO DE FONTANILLAS, COMO PODAS DE ARVORES, CORTE DE GRAMA, E AINDA, DISPONIBILIZAR UMA MAQUINA ROÇADEIRA MANUAL PARA O SERVIDOR DO DISTRITO.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Professor Carlito, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE FAZER A PODA DE ÁRVORES, REESTRUTURAÇÃO DO PARQUE INFANTIL, A QUADRA DE AREIA ILUMINAÇÃO PÚBLICA ABAIXO DAS ÁRVORES DA PRAÇA DO MÓDULO 5.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE INSTALAR ILUMINAÇÃO PÚBLICA E CONSTRUIR ESTACIONAMENTO AO ENTORNO DO CEMITÉRIO PÚBLICO DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Locatelli, Geraldinho, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR FÁBIO GARCIA&amp;#8211; DEPUTADO FEDERAL, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA CUSTEIO DE CONSTRUÇÃO E IMPLANTAÇÃO DE UM SECADOR DE CAFÉ QUE ATENDERA A ASSOCIAÇÃO SAGRADA FAMÍLIA DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA OS SENADORES DA REPUBLICA DO PR/MT, WELLINGTON FAGUNDES, JOSÉ APARECIDO DOS SANTOS (CIDINHO SANTOS) E JOSÉ MEDEIROS PDS, BEM COMO TODA BANCADA DE DEPUTADOS FEDERAL DE MT, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA CUSTEIO DO ASFALTAMENTO DO TRECHO DA ESTRADA DE ACESSO AO CAMPUS DO IFMT &amp;#8211; INSTITUTO FEDERAL DE MATO GROSSO. </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO, DEPUTADO ESTADUAL EDUARDO BOTELHO, A NECESSIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA CUSTEIO DE 40 MIL METROS DE LAMA ASFÁLTICA PARA PAVIMENTAÇÃO ASFÁLTICA EM JUÍNA.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO SR. LUIZ BRAZ, A NECESSIDADE E OPORTUNIDADE DE FAZER PROJETO DE REGULARIZAÇÃO DO BAIRRO PALMITEIRA E INICIAR PROJETO DE REGULARIZAÇÃO DO HORTO FLORESTAL, QUADRA DO HOSPITAL DO MÓDULO 6 E QUADRA DA CODEMAT.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO SR. LUIZ BRAZ, A NECESSIDADE E OPORTUNIDADE DE FAZER PROJETO DE REGULARIZAÇÃO DO HORTO FLORESTAL, CONFORME NOSSA LEGISLAÇÃO FEDERAL E ESTADUAL.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da Borracharia, Saulo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE SAÚDE, SRA. LEDA MARIA DE SOUZA, A NECESSIDADE E OPORTUNIDADE DE FAZER REFORMA NO HOSPITAL MUNICIPAL, COMPRAR COLCHÕES NOVOS, POLTRONAS PARA ACOMPANHANTES, E MANUTENÇÃO NOS AR CONDICIONADOS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Geraldinho, Locatelli, Neguinho da 4, Professor Ivo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO FEDERAL FÁBIO GARCIA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS) PARA PAVIMENTAÇÃO ASFÁLTICA DOS BAIRROS PALMITEIRA, PADRE DUÍLIO E SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO SR. LUIZ BRAZ, A NECESSIDADE E OPORTUNIDADE DE FAZER REFORMA NO BARRACÃO DA ASSOCIAÇÃO DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE ESPORTES, SR. WILSON PEREIRA DE CASTRO FILHO, A NECESSIDADE E OPORTUNIDADE DE CRIAÇÃO DAS ESCOLINHAS ESPORTIVAS NOS BAIRROS E NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>Valdemarzinho, Eduardo da Verdam, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL WAGNER RAMOS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) PARA COBERTURA E MELHORIAS DA QUADRA DE ESPORTES DA ESCOLA OSWALDO CRUZ, NO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL SEBASTIÃO MACHADO REZENDE, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR, PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O PSF DO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REIS, SOBRE A NECESSIDADE E OPORTUNIDADE DE FAZER OPERAÇÃO TAPA BURACOS NAS ESTRADAS DA GLEBA RIO VERDE NO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REIS, SOBRE A NECESSIDADE E OPORTUNIDADE DE FAZER OPERAÇÃO TAPA BURACOS PARA RECUPERAÇÃO DAS ESTRADA SAINDO DA GLEBA IRACEMA III, PASSANDO PELA VITÓRIA DA UNIÃO, RIO DO OURO, RIO AZUL, GLEBA UNIÃO, PARANÁ I, II, ATÉ A MT-183, PRÓXIMO AO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE SAÚDE SRA. LEDA MARIA DE SOUZA, A NECESSIDADE E OPORTUNIDADE DE IMPLANTAÇÃO DE TRATAMENTO ODONTOLÓGICO NO PSF DO BAIRRO CIDADE ALTA, MÓDULO 6.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPUTADO ESTADUAL DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR, NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA PAVIMENTAÇÃO ASFÁLTICA QUE SERÃO DISTRIBUÍDOS NA CIDADE, NOS LOCAIS COM MAIOR NECESSIDADE.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA DE SOUZA, A NECESSIDADE DE PROVIDENCIAR PARA O POSTO DE SAÚDE DA FAMÍLIA DO BAIRRO CIDADE ALTA, UMA ANTENA PARA ACESSO A INTERNET, REPOSIÇÃO DOS VIDROS DAS JANELAS DA FARMÁCIA  E COLOCAÇÃO DE UM PORTÃO DO MURO DA UNIDADE</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO ESTADUAL ALAN KARDAC DO PT, A NECESSIDADE E OPORTUNIDADE DE DESTINAR RECURSOS ORÇAMENTÁRIOS DE EMENDA PARLAMENTAR PARA A PERFURAÇÃO DE POÇOS ARTESIANOS PARA ATENDER AS ESCOLAS MUNICIPAIS DOS DISTRITOS DE FILADÉLFIA E TERRA ROXA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO DEPUTADO FEDERAL SÁGUAS MORAES SOUZA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR A ASSOCIAÇÃO BOM SUCESSO DO SETOR SÃO PAULINO DO MUNICÍPIO DE JUÍNA, UM TRATOR AGRÍCOLA COM IMPLEMENTOS PARA AUXILIAR NOS TRABALHOS DA AGRICULTURA.  </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO, SR. LUIZ CLAUDIO MONTEIRO, A NECESSIDADE E OPORTUNIDADE DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NOS BAIRROS PALMITEIRA, PADRE DUÍLIO, MÓDULO 5 E MÓDULO 6.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO SR. LUIS BRAZ, A NECESSIDADE E OPORTUNIDADE FAZER UMA ATUALIZAÇÃO DO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Professor Carlito, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, IRENE DE SOUZA PERUZZO A NECESSIDADE E OPORTUNIDADE DE REFORMAR, AMPLIAR E ADAPTAR A CASA DE APOIO ESPERANÇA &amp;#8211; ANTIGA CASA DE PASSAGEM, PARA TRANSFORMAR NO LAR DO IDOSO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, VERA LÚCIA PEREIRA GRANJA A NECESSIDADE DE CONSTRUIR MAIS SALAS NOS CENTROS DE EDUCAÇÃO INFANTIL, RELACIONADOS EM ANEXO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE PLANEJAMENTO (LUIZ BRAZ) E SECRETÁRIO DE ESPORTE, LAZER E TURISMO (WILSON PEREIRA DE CASTRO FILHO), DE A POSSIBILIDADE E OPORTUNIDADE DE FAZER UMA PRAÇA PÚBLICA NAQUELE ESPAÇO GRANDE ONDE ESTÁ LOCALIZADO O SISC MÓDULO 05.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>Professor Ivo, Neguinho da 4, Professor Carlito, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O DIRETOR DA EMPRESA_x000D_
 ENERGIZA, O AFASTAMENTO DA REDE DE ALTA TENSÃO DO_x000D_
 TRECHO QUE LIGA SAÍDA DO MÓDULO 05 ATÉ A ESCOLA_x000D_
 ESTADUAL DO CAMPO ANTÔNIO FRANCISCO LISBOA</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4, Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE EDUCAÇÃO DE JUÍNA PROFESSORA VERA LÚCIA DA SILVA PEREIRA GRANJA, A NECESSIDADE E OPORTUNIDADE DE COLOCAR O NOME DA  ESCOLA MUNICIPAL DO BAIRRO DO MÓDULO 06 EM NOME DA PROFESSORA MARIA HILDA PANAS </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO FEDERAL, VITORIO GALLI, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA CUSTEIO DE  CONSTRUÇÃO  DO HOSPITAL REGIONAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO EM EXERCÍCIO, LUÍS BRÁS DE LIMA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR RETIRADAS DE RESÍDUOS ACUMULADOS NOS LEITOS E ACOSTAMENTOS DAS RUAS E AVENIDAS PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>Sandro, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO EM EXERCÍCIO LUÍS BRÁS DE LIMA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE E LAZER, SENHOR WILSON PEREIRA DE CASTRO FILHO DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR REFORMAS NA PRAÇA DO BAIRRO MODULO CINCO, ENTRE ELAS O ALAMBRADO DA QUADRA DE AREIA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>Neguinho da 4, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE E OPORTUNIDADE DA REFORMA GERAL DA ESCOLA MUNICIPAL RURAL EUCLIDES DA CUNHA DA LINHA 4. </t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ESTENDER A REDE DE TRANSMISSÃO DE ENERGIA ELÉTRICA PARA A RUA CESAR BONIATTI NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA A SECRETÁRIA DE SAÚDE ( SRA LEDA MARIA DE SOUZA VILAÇA) , A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA VARANDA NA PORTA DE ENTRADA DO PSF DO BAIRRO CIDADE ALTA. (MODULO 6).</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ELABORAR PROJETO E, CONSTRUIR ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA DOS JAMBOS DA ROTATÓRIA QUE LIGA A AVENIDA LONDRINA ATÉ AS IMEDIAÇÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIA DE EDUCAÇÃO E CULTURA  SRA. VERA LUCIA PEREIRA GRANJA  A NECESSIDADE E OPORTUNIDADE DA COMPRA DE DOIS ÔNIBUS DO CAMINHO DA ESCOLA ATRAVÉS DE CONVÊNIO COM O FNDE. </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SR. JOÃO REIS E ASCOM A NECESSIDADE E OPORTUNIDADE DE INSTALAR BANCOS EM VOLTA DA PISTA DE CAMINHADA NO RECINTO DA LAGOA DA GARÇA. </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, VERA LUCIA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE AQUISIÇÃO DE UMA CÂMARA FRIA PARA ARMAZENAR OS PRODUTOS ADQUIRIDOS PARA MERENDA ESCOLAR DA AGRICULTURA FAMILIAR. </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E MEIO AMBIENTE, SENHOR JOÃO MANOEL DE SOUZA PERES, A NECESSIDADE E OPORTUNIDADE E CONVENIÊNCIA DA RECUPERAÇÃO DAS CERCAS AO ENTORNO DOS PARQUES AMBIENTAIS DOS BAIRROS MÓDULO 05 E CIDADE ALTA. </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>Locatelli, Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E, DIRETOR DE TRÂNSITO, PROVIDENCIAR REDUTOR DE VELOCIDADE E PLACAS DE SINALIZAÇÃO NA RUA JAIME PRONI, NO TRECHO QUE COMPREENDE AVENIDA JAIME PRONI, PRÓXIMO CRUZAMENTO ANEXO LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A DEPUTADO FEDERAL SENHOR VALTENIR PEREIRA E AO SECRETARIO MUNICIPAL DE PLANEJAMENTO SENHOR LUIZ BRÁS DE LIMA, A NECESSIDADE E OPORTUNIDADE DE PLEITEAR EMENDAS PARLAMENTARES PARA CONSTRUÇÃO DE PONTES DE CONCRETO EM  JUÍNA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DE MATO GROSSO, TRIBUNAL DE JUSTIÇA &amp;#8211; MT E CASA CIVIL, A NECESSIDADE E OPORTUNIDADE DE TRAZER AO MUNICÍPIO DE JUÍNA A &amp;#8220;CARAVANA DA TRANSFORMAÇÃO&amp;#8221;. </t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR LUÍS BRAZ DE LIMA E SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REAIS, A NECESSIDADE DE PROVIDÊNCIAS PARA CONCLUSÃO DA OBRA DE REDE DE ESGOTO DA AVENIDA PADRE DUÍLIO LIBURDI &amp;#8211; BAIRRO SÃO JOSÉ OPERÁRIO (TUBULAÇÃO PRÓXIMA AO CÓRREGO E A ASSOCIAÇÃO MINISTÉRIO DA ESPERANÇA).</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO, PEDRO TAQUES, COM COPIAS AO SECRETARIO DE ESTADO DE MEIO AMBIENTE E VICE-GOVERNADOR DO ESTADO DE MATO GROSSO, SOBRE A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA DESBUROCRATIZAR SOLICITAÇÕES DE MATÉRIAS-PRIMAS COM FINALIDADE DE USO DE BEM COMUM PÚBLICO E PRIVADO COMO: A MADEIRA E CASCALHO, UTILIZADOS NAS CONSTRUÇÕES DE PONTES E RECUPERAÇÃO DE ESTRADAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE  SENHORA LEDA MARIA DE SOUZA VILLAÇA, A NECESSIDADE E OPORTUNIDADE QUE SEJA IMPLANTADO NO MUNICÍPIO A OZONIOTERAPIA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Eduardo da Verdam, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENADOR DA REPUBLICA, JOSÉ APARECIDO DOS SANTOS, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA CUSTEIO DE AQUISIÇÃO DE 01 TRATOR AGRÍCOLA COM PLANTADEIRA MECANIZADA E UM SECADOR DE CAFÉ PARA ATENDER OS AGRICULTORES DA ASSOCIAÇÃO SAGRADA FAMÍLIA DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO (LUIZ BRÁS), A NECESSIDADE E OPORTUNIDADE DE PONTAR &amp;#8220;FAIXA DE TRAVESSIA DE PEDESTRE&amp;#8221; EM FRENTE À FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICAM A SUA EXCELÊNCIA O SENADOR DA REPUBLICA, SENHOR JOSE MEDEIROS, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE OUTRA UNIDADE DE PSF &amp;#8211; POSTO DE SAÚDE DA FAMÍLIA, PARA ATENDER A DEMANDA DE OUTRO TERRITÓRIO DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE ARTICULAR JUNTO ÀS EMPRESAS DE ÔNIBUS DE TRANSPORTE COLETIVO DA NOSSA CIDADE, PARA QUE VOLTE A TER UM PONTO DE PARADA, EMBARQUE E DESEMBARQUE NO BAIRRO MODULO 5.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL CARLOS BEZERRA, A NECESSIDADE E OPORTUNIDADE DE  DISPONIBILIZAR RECURSOS DE  EMENDA PARLAMENTAR PARA CUSTEIO DE AQUISIÇÃO DE UM TRATOR AGRÍCOLA DE 04 RODAS, EQUIPADO PARA ATENDER ESPECIFICIDADES DA AGRICULTURA FAMILIAR ESPECIALMENTE  A NECESSIDADE DA ASSOCIAÇÃO DE PRODUTORES RURAIS DO ASSENTAMENTO DO RIO PRETO DO MUNICÍPIO DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL  DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO DO TRECHO DE ESTRADA RURAL UTILIZANDO  MÁQUINA MOTONIVELADORA PARA MELHORAR O PAVIMENTO DAS  ESTRADAS DE CHÃO BATIDO; MELHORAR A SUPERFÍCIE DE ESTRADA VICINAL DE TERRA E NA SEQUENCIA O ENCASCALHAMENTO DO PARQUE  DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE NA LINHA 4 &amp;#8220;SEÇÃO H&amp;#8221;, PRÓXIMO A LINHA 6/4  NAS INTERMEDIAÇÕES DA COMUNIDADE SÃO PEDRO &amp;#8211; PRÓXIMO A PROPRIEDADE RURAL DO SENHOR JOAQUIM FURTADO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA A SECRETÁRIA DE SAÚDE ( SRA LEDA MARIA DE SOUZA VILAÇA) E AO SECRETARIO DE PLANEJAMENTO ( LUÍS BRÁS) , A NECESSIDADE E OPORTUNIDADE DA AQUISIÇÃO DE UMA VAN PARA ATENDER OS PACIENTES DA CASA DE APOIO EM CUIABÁ.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, JOÃO REAIS,  PROVIDENCIAR CONSTRUÇÃO DE UMA PONTE SOBRE O RIO AREIA &amp;#8211; LOCALIZADO NA LINHA 6, PRÓXIMO ANTIGO LIXÃO PRÓXIMO DA COMUNIDADE CRISTO REI</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO FEDERAL CARLOS BEZERRA, COM CÓPIA A SUA EXCELÊNCIA AO SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, A NECESSIDADE E OPORTUNIDADE DE DESTINAR VERBA DE EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE BARRACÃO NO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA AO DEP. ESTADUAL (SR SILVANO AMARAL) E AOS DEPUTADOS FEDERAIS ( CARLOS BEZERRA E VALTENIR PEREIRA) , A NECESSIDADE E OPORTUNIDADE D VIABILIZAR RECURSOS PARA OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NAS AVENIDAS, SANTA CATARINA E PARANÁ NO BAIRRO CIDADE ALTA, MOD 06 .</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA AO DEP. ESTADUAL (SR SILVANO AMARAL) E AOS DEPUTADOS FEDERAIS (CARLOS BEZERRA E VALTENIR PEREIRA), A NECESSIDADE E OPORTUNIDADE D VIABILIZAR RECURSOS PARA OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA BOA ESPERANÇA MOD 05.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR A DESOBSTRUÇÃO DO TRECHO DE ESTRADA VICINAL DAS MEDIAÇÕES DA COMUNIDADE GORETI E LINHA 09.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da Borracharia, Professor Ivo, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, SENHOR JOÃO MANOEL, A NECESSIDADE QUE SEJA REALIZADA O REFLORESTAMENTO E A CONSTRUÇÃO DE CERCA NO LIMITE DA ÁREA MENCIONADA AO LADO ESQUERDO DA ENTRADA DO BAIRRO CIDADE ALTA, ÁREA ESTA QUE RECENTEMENTE RETOMADA PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA PONTE FRENTE À PROPRIEDADE DO SENHOR LÉO NA ESTRADA DE ACESSO A GLEBA IRACEMA I.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE BUSCAR RECURSOS PARA CONSTRUÇÃO DE DUAS PONTES EM CONCRETO, UMA SOBE O RIO VERMELHO E OUTRA NA VICINAL FRENTE À PROPRIEDADE DO SENHOR ADELINO, AMBAS NA LINHA 4. </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL  DE SAÚDE, A NECESSIDADE QUE O ÔNIBUS QUE TRANSPORTA PACIENTES A CUIABÁ, DEIXEM NA ATUAL CASA DE APOIO DAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE FAZER UM LOTEAMENTO EM ÁREA PÚBLICA E DISPONIBILIZAR A VENDA DE TERRENOS PARA CIDADÃOS DE JUÍNA COM PREÇO ACESSÍVEL E POR MEIO DE PARCELAMENTO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA A ENERGIZA, A NECESSIDADE DE PROVIDENCIAR EXTENSÃO DE REDE DE ENERGIA ENTRE O MODULO 5 E 6 DAS AVENIDAS LONDRINA, PARANÁ E SANTA CATARINA. </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR PATROLAMENTO E ENCASCALHAMENTO DAS RUAS NÃO PAVIMENTADAS DO BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, REALIZAR PATROLAMENTO E ENCASCALHAMENTO DAS RUAS NÃO PAVIMENTADAS DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, DISPONIBILIZAR O 1º, 2º E 3º ANO DO ENSINO FUNDAMENTAL NA ESCOLA DO DISTRITO DE FONTANILLAS. </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Professor Carlito, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR MARCO MARRAFON, A NECESSIDADE DA AQUISIÇÃO DE  80 ( OITENTA) COMPUTADORES PARA A ESCOLA ESTADUAL  ANTÔNIO FRANCISCO LISBOA, SITUADA NA RODOVIA 183, KM 05, PARA SEREM DISTRIBUÍDOS DE FORMA IGUAL, PARA OS ALUNOS DO ENSINO MÉDIO QUE ESTUDAM  NAS SALAS ANEXAS DAS SEGUINTES ESCOLAS:  ESCOLA RURAL MUNICIPAL EUCLIDES DA CUNHA &amp;#8211; LINHA 4; ESCOLA RURAL MUNICIPAL PONDE DE ARRUDA &amp;#8211; LINHA 7; ESCOLA RURAL MUNICIPAL OSVALDO CRUZ &amp;#8211; DISTRITO DE FILADÉLFIA; ESCOLA RURAL MUNICIPAL ALVARES DE AZEVEDO &amp;#8211; DISTRITO DE TERRA ROXA;</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE SAÚDE E SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A NECESSIDADE DE PROVIDENCIAR O PLANTIO DE ARVORES E GRAMAR O PÁTIO DO POSTO DE SAÚDE DA FAMÍLIA DO MÓDULO 4. </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA DANIEL BERGUE &amp;#8211; PRÓXIMO A MERCEARIA DA PAZ, NO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO NA AVENIDA NOVE DE MAIO, NA ALTURA DA CASA LOTÉRICA ATÉ A DROGARIA SÃO JORGE.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Valdemarzinho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO ESTADUAL PEDRO SATÉLITE, A NECESSIDADE E OPORTUNIDADE DE DESTINAR VERBA DE EMENDA PARLAMENTAR DE R$ 500.00,00 (QUINHENTOS MIL REAIS) PARA COMPRA DE LAMA ASFÁLTICA E DE RECURSOS NECESSÁRIOS PARA COMPRA DE 30 MIL (TRINTA MIL) LITROS ÓLEO DIESEL.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A CONSTRUÇÃO DE HORTAS COMUNITÁRIAS EM TERRENOS BALDIOS E ÁREAS VERDES.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, O AUMENTO DE AGENDAMENTOS DE CIRURGIAS ELETIVAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE DA CONSTRUÇÃO DE UMA ÁREA EM FRENTE AO POSTO DE SAÚDE DO MÓDULO 4.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE DA CONSTRUÇÃO DE ESTACIONAMENTO AO LADO DA CRECHE DO BAIRRO MODULO 4 (CENTRO DE EDUCAÇÃO INFANTIL MENINO JESUS). </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, AS SEGUINTES PROVIDÊNCIAS: RECUPERAÇÃO DA CABECEIRA DA PONTE PRÓXIMO A PROPRIEDADE DO SENHOR VINO; CONSTRUÇÃO  DE DUAS PONTE UMA PRÓXIMO A PROPRIEDADE DO SENHOR JAIME E OUTRA PRÓXIMO A PROPRIEDADE DO SENHOR JOSE MILTON, TODAS NA LINHA 01; RECUPERAÇÃO DE BUEIROS NO TRAVESSÃO DA LINHA 01, SAINDO PARA O DITO DO QUEIXO; CONSTRUÇÃO DE PONTE FRENTE A PROPRIEDADE DO JOSÉ DO JEPP NO TRAVESSÃO DA COMUNIDADE NOSSA SENHORA DE FATIMA, DA &amp;#8220;F&amp;#8221; SAINDO NO ARROZINHO; E, CONSTRUÇÃO DE UMA PONTE NA LINHA 4, PRÓXIMO A PROPRIEDADE DO SENHOR LEO, ESTRADA DE ACESSO A GLEBA IRACEMA I.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DO ASFALTAMENTO DA RUA AGUA BOA E RUA JUNQUEIRA NO BAIRRO MODULO 5, PROXIMIDADES DA LAGOA DA GARÇA.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR ALTIR ANTONIO PERUZZO &amp;#8211; PREFEITO DE JUÍNA COM CÓPIA AO SECRETÁRIA MUNICIPAL  DE ASSISTÊNCIA SOCIAL, SRA. IRENE DE SOUZA PERUZZO  A CRIAÇÃO DA CASA DE APOIO DA MULHER VITIMA DE VIOLÊNCIA _x000D_
 </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, COM SECRETÁRIO DE ESTADO DE EDUCAÇÃO DE MATO GROSSO, SENHOR MARCO MARRAFON, A NECESSIDADE DA RETOMADA DO &amp;#8220;PROGRAMA QUALIDADE DE VIDA DOS PROFISSIONAIS DA EDUCAÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Professor Ivo, Geraldinho, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO FEDERAL, SENHOR FÁBIO GARCIA, A NECESSIDADE E OPORTUNIDADE DA LIBERAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 140.000,00 (CENTO E QUARENTA MIL REAIS), PARA INVESTIMENTOS EM INFRAESTRUTURA DA CIDADE DE JUÍNA.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE ATENDER AS DEMANDAS LEVANTADAS NA ESCOLA MUNICIPAL PAULO FREIRE: TROCA GERAL DO PISO DO PRÉDIO NOVO, FAZER NOVA FOSSA SÉPTICA, AQUISIÇÃO DE MAIS MESAS E CADEIRAS PARA O REFEITÓRIO, REFORMA DO PARQUE INFANTIL E DAR CONTINUIDADE DA CONSTRUÇÃO DA QUADRA DE ESPORTE. _x000D_
 </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA, O SENHOR ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE ATENDER AS DEMANDAS LEVANTADAS PARA A ESCOLA MUNICIPAL ALVARES DE AZEVEDO DISTRITO DE TERRA ROXA: TROCA DO FORRO DO PRÉDIO DA ESCOLA, COLOCAR CERÂMICA NO PAVILHÃO NOVO E CONSTRUÇÃO DE UMA QUADRA DE AREIA COM MAIOR SEGURANÇA. </t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA AO DEP. ESTADUAL (SR. SILVANO AMARAL) E AO DEPUTADO FEDERAL (SR. CARLOS BEZERRA), A NECESSIDADE E OPORTUNIDADE DE JUÍNA SER COMTEMPLADA JUNTO AO PROGRAMA FEDERAL VIA INCRA PARA RECUPERAÇÃO  DE BUEIROS E ESTRADAS DOS ASSENTAMENTOS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REABERTURA, ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DA LINHA 4 ATÉ A IRACEMA I.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DA LINHA FLOR DA SERRA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REABERTURA, ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DA LINHA 01, COMUNIDADE NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E AO SUPERVISOR DE CULTURA, SENHOR JOSÉ ADRIANO DE SOUZA, A NECESSIDADE QUE SEJA ADQUIRIDO INSTRUMENTOS PARA IMPLANTAÇÃO DA FANFARRA MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA LÚCIA PEREIRA GRANJA E AO SUPERVISOR DE CULTURA, SENHOR JOSÉ ADRIANO DE SOUZA, A NECESSIDADE DE CRIAR O CORAL MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR OBRAS DE DRENAGEM PLUVIAL DAS RUAS DO LOTEAMENTO &amp;#8220;DIAMANTE NEGRO&amp;#8221;, A SABER: RUA PÉROLA E RUA DIAMANTE NEGRO.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR AOS SERVIDORES QUE TRABALHAM NA MANUTENÇÃO DO ASFALTO E NA LIMPEZA DAS VIAS PÚBLICAS, UNIFORME COM FAIXAS REFLETIVAS COMO FORMA DE EVITAR ACIDENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA SENHORIA O DIRETOR DO DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO DE JUÍNA, SENHOR JOSÉ DUFFEKE GREE, A NECESSIDADE E OPORTUNIDADE DE CONTINUAR OS SERVIÇOS DE EXTENSÃO URBANA DE REDE DE ÁGUA TRATADA, NA AVENIDA JOSÉ NILO BERGAMIN, NO BAIRRO CIDADE ALTA PARA CONTEMPLAR OS MORADORES DAS RUAS MENCIONADAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA SENHORIA O DIRETOR DO DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO DE JUÍNA, SENHOR JOSÉ DUFFEKE GREE, A NECESSIDADE E OPORTUNIDADE DA EXPANSÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA TRATADA EM RUAS DO SETOR INDUSTRIAL, ABAIXO MENCIONADAS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DO ASFALTAMENTO DA AVENIDA JK, INICIANDO-SE PRÓXIMO A FROTA VEÍCULOS ATÉ O AUTO POSTO 2001, COM CONSTRUÇÃO DE ROTATÓRIA DE RETORNO. </t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS E AO DIRETOR DO DEPARTAMENTO MUNICIPAL DE TRANSITO, CORONEL LUÍS CLAUDIO MONTEIRO DA SILVA A NECESSIDADE E OPORTUNIDADE DE  TORNAR DE &amp;#8220;MÃO DE SENTIDO ÚNICO&amp;#8221; O TRECHO DA AVENIDA ULISSES GUIMARÃES, PARTINDO DA ROTATÓRIA COM A AVENIDA PAÇO DO LAGO ATÉ A ROTATÓRIA DO CISC, DA MESMA FORMA,  TORNAR DE SENTIDO ÚNICO O TRECHO DA AVENIDA SANTA CATARINA DA ROTATÓRIA DO CISC ATÉ A AVENIDA PAÇO DO LAGO.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO DIRETOR PRESIDENTE DA EMPAER &amp;#8211;MT, SENHOR LAYR MOTA DA SILVA, A NECESSIDADE E OPORTUNIDADE DA INSTALAÇÃO DE UM LABORATÓRIO DE ANÁLISE DO SOLO EM JUÍNA, MEDIDA DE DESCENTRALIZAÇÃO, PARA MELHOR ATENDER JUÍNA E OS MUNICÍPIOS QUE COMPÕE A REGIÃO NOROESTE DO ESTADO: BRASNORTE, CASTANHEIRA, JURUENA, COTRIGUAÇU, ARIPUANÃ E COLNIZA.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8226;	INDICAÇÃO N.º 135/2017 AUTORES: VEREADORES ANTÔNIO MUNHOZ, CARLITO E SANDRO_x000D_
 INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR AS ESTRADAS NAS LINHAS 07, 08 E 09, TRAVESSÃO CASARIN E COMUNIDADE BOM JESUS._x000D_
 </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR AS ESTRADAS NAS COMUNIDADES CRISTO REIS, SÃO BRÁS, SÃO FELIPE E TODOS OS SANTOS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REAIS, A NECESSIDADE DE DISPONIBILIZAR UM CAMINHÃO PIPA PARA SER UTILIZADO NO CONTROLE DE EMISSÃO DE POEIRA, UMECTAÇÃO DE VIAS DAS RUAS DE ACESSOS AO FRIGORIFICO JUÍNA, MADEIREIRA DAMIANI, VERONESE MADEIREIRA E COMUNIDADE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, OM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REAIS, A NECESSIDADE E OPORTUNIDADE QUE SEJA REMODELAMENTO O TREVO DE CONFLUÊNCIA DA MT 170 E A BR 174.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE INSTALAR BUEIRO NA BR 174 FRONTE A FAZENDA VANZELA (ANTIGO POMPEU), LOCALIZADA PRÓXIMO AO CDP &amp;#8211; CENTRO DE DETENÇÃO PROVISÓRIA DE JUÍNA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE DA AQUISIÇÃO DE CARRETA BASCULANTE (DISPOSITIVO MECÂNICO) COM 3 EIXOS, 9 METROS, PARA DISPONIBILIZÁ-LA AOS SERVIÇOS DE LIMPEZA URBANA, LIXO E SUCATAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (LUÍS BRÁS) A NECESSIDADE E OPORTUNIDADE DE REFORMAR AS PRAÇAS (PALMITEIRA E PADRE DUÍLIO), BEM COMO AS QUADRAS DE AREIA E FUTSAL E O CAMPO DOS RESPECTIVOS BAIRROS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE RESERVAR A QUADRA 264 NO MODULO 06 PARA CONSTRUÇÃO DE HOSPITAL REGIONAL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO (ALTIR ANTÔNIO PERUZZO) COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA PISTA DE CAMINHADA EM TORNO DA PRAÇA DO MODULO 06.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE PATROLAR E EM CASCALHAR AS LINHAS AS ESTRADAS DAS LINHAS &amp;#8220;J&amp;#8221; E &amp;#8220;I&amp;#8221;. </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ALLAN KARDEC E AO SECRETÁRIO ADJUNTO DE ESPORTE E LAZER DE MATO GROSSO, SENHOR LEONARDO DE OLIVEIRA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR A REFORMA DA QUADRA ESPORTIVA DA ESCOLA ESTADUAL PADRE EZEQUIEL RAMIN, MODULO 05.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIAS A SECRETÁRIA DE EDUCAÇÃO, SENHORA VERA LUCIA DA SILVA GRANJA E, AO DIRETOR DA EMPRESA ENERGISA S/A, A NECESSIDADE E OPORTUNIDADE DE REALIZAR A INSTALAÇÃO DE TRANSFORMADOR DE ENERGIA NO CENTRO DE EDUCAÇÃO INFANTIL LUÍS FELIPE NO BAIRRO CIDADE ALTA, CENTRO DE EDUCAÇÃO INFANTIL SÃO CRISTÓVÃO NO SETOR INDUSTRIAL E CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ E, VERIFICAR A NECESSIDADE DAS OUTRAS INSTITUIÇÕES DE ENSINO E DE SAÚDE.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIAS AO DEPUTADO FEDERAL SÁGUAS MORAES DE SOUZA E A SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA DE SOUZA VILAÇA, A NECESSIDADE E OPORTUNIDADE DESTINAR VERBA DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE 05 (CINCO) MÁQUINAS PARA A REALIZAÇÃO DE HEMODIÁLISE EM JUÍNA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo, Saulo, Tonhão do Rancho, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE ESTADO DE AGRICULTURA FAMILIAR E ASSUNTOS FUNDIÁRIOS, SENHOR SUELME FERNANDES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NA OBTENÇÃO DE 01 PASTEURIZADOR DE LEITE COM CAPACIDADE 1.000 LITROS/HORA PARA ATENDER A DEMANDA DA COOPROPAM (COOPERATIVA DOS PRODUTORES PARA AJUDA MUTUA) QUE TEM COMO FINALIDADE FOMENTAR A CADEIA PRODUTIVA DO LEITE NA AGRICULTURA FAMILIAR DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ALLAN KARDEC E AO SECRETÁRIO DE INFRAESTRUTURA E LOGÍSTICA DO MATO GROSSO, SENHOR MARCELO DUARTE MONTEIRO, A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR A RECUPERAÇÃO, PATROLAR E ENCASCALHAR A RODOVIA MT 183, QUE LIGA OS MUNICÍPIOS DE JUÍNA A ARIPUANÃ &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, SENHOR JOÃO MANOEL DE SOUZA PERES, A NECESSIDADE E OPORTUNIDADE DA AQUISIÇÃO DE 01 TRANSFORMADOR 112 KWA E INSTALAÇÃO PARA ATENDER A DEMANDA DA USINA DE LEITE EM COMODATO COM A COOPROPAM (COOPERATIVA DOS PRODUTORES PARA AJUDA MUTUA) QUE TEM COMO FINALIDADE FOMENTAR A CADEIA PRODUTIVA DO LEITE DA AGRICULTURA FAMILIAR DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR LUÍS BRÁS DE LIMA, A NECESSIDADE E OPORTUNIDADE DE EXPANDIR A REDE DE ENERGIA ELÉTRICA NA AVENIDA MISSIONÁRIO GUINNAR VINGREN, MODULO 04. </t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL CARLOS GOMES BEZERRA E AO DEPUTADO ESTADUAL SILVANO AMARAL A NECESSIDADE E OPORTUNIDADE DE BUSCAR JUNTO AOS ÓRGÃOS COMPETENTES A INSTALAÇÃO DE UM ESCRITÓRIO DO INCRA EM JUÍNA.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E DIRETOR DO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR &amp;#8220;QUEBRA-MOLAS&amp;#8221; E INSTALAÇÃO DE PLACAS DE PARE NO CRUZAMENTO DA AV. FLORESTA COM AV. BERTOLDO SHAEFER MODULO 04.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE RECUPERAR, PATROLAR E ENCASCALHAR A LINHAS CAIABI E GLEBA BOA ESPERANÇA. </t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE RECUPERAR, PATROLAR E ENCASCALHAR AS ESTRADAS DAS LINHAS PARANÁ I E II.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE RECUPERAR PONTES, ENCASCALHAR E PATROLAR AS ESTRADAS DOS ASSENTAMENTOS DA GLEBA IRACEMA I, II, III E RIO VERDE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO, A NECESSIDADE E OPORTUNIDADE QUE SEJA IMPLANTADO O MÉTODO DE SUBSTITUIÇÃO DO CLORO PELO OZÔNIO NO TRATAMENTO DA ÁGUA.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO E CONCESSIONARIA DE ENERGIA ELÉTRICA (ENERGISA), A NECESSIDADES E OPORTUNIDADE DE INSTALAR REDE DE ENERGIA ELÉTRICA NA AVENIDA CAIXA DO SUL E NAS TRAVESSAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SUA EXCELÊNCIA O SENHOR PREFEITO, AITIR ANTÕNIO PERUZZO COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR A LINHA 6.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO,COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (LUIZ BRÁZ) E SECRETARIO DE SAÚDE (LEDA MARIA DE SOUZA VILAÇA) A NECESSIDADE E OPORTUNIDADE DA REFORMA, AMPLIAÇÃO E INSTALAÇÃO DE AGUA ENCANADA NO POSTO DE SAÚDE PA IRACEMA II. </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIA DE SAÚDE (SRA. LEDA MARIA DE SOUZA VILAÇA) A NECESSIDADE E OPORTUNIDADE DE AMPLIAR AS 02 SALAS DE REUNIÃO, CONSTRUIR UMA PORTA DE EMERGÊCIA E ADQUIRIR UMA MAQUINA DE LAVA-ROUPAS PARA O PSF PALMITEIRA.  </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO PREFEITO SR ALTIR PERUZZO COM CÓPIA AO SECRETARIO PLANEJAMENTO (LUIZ BRÁS) E DIRETOR DE TRANSITO CORONEL MONTEIRO DA NECESSIDADE E OPORTUNIDADE DE CONSTRUIR QUEBRA MOLA E FAIXA DE PEDRESTRE EM FRENTE AO COLÉGIO PADRE EZEQUIEL RAMIN MODULO 05 </t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL, DILMAR DAL BOSCO- LIDER DO GOVERNO NA ASSEMBLEIA LEGISLATIVA, DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UM CAMINHÃO EQUIPADO COM COMBOIO COMPLETO, TIPO MELOSA - UNIDADE DE ABASTECIMENTO E LUBRIFICAÇÃO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA PARA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, QUE SEJAM REALIZADOS SERVIÇO DE MANUTENÇÃO DA INFRAESTRUTURA DO AEROPORTO MUNICIPAL DE JUÍNA, ILUMINAÇÃO DÁ ÁREA DE TAXIAMENTO DAS AERONAVES E INSTALAÇÃO DE AR CONDICIONADO NA RECEPÇÃO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA DE MATO GROSSO &amp;#8211; SENHOR MARCELO DUARTE MONTEIRO, A NECESSIDADE DA ADESÃO DA ATA DE REGISTRO DE PREÇO N.º 51/2017, PARA CONTRATAÇÃO DE HORAS DE MÁQUINAS E CAMINHÕES, NECESSÁRIOS PARA EFETUAR OS SERVIÇOS DE REPAROS E MANUTENÇÃO DA RODOVIA MT 183 (PROCESSO LICITATÓRIO &amp;#8211; PREGÃO PRESENCIAL Nº 16/2017).</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR A ESTRADA RIO PRETO PRÓXIMO Á FAZENDA QUEIROZ.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE PLANEJAMENTO (LUIZ BRÁS) E SECRETARIA DA EDUCAÇÃO (VERA LUCIA), A NECESSIDADE E OPORTUNIDADE DE ANEXAR AO PROJETO ORIGINAL DA ESCOLA MUNICIPAL DO BAIRRO CIDADE ALTA, A CONSTRUÇÃO DE MURO AO SEU ENTORNO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE DE FAZER REPAROS NA PONTE DE CONCRETO (REFORMA, PINTURA) E SINALIZADA DE ACORDO COM A LEGISLAÇÃO DE TRÂNSITO, LOCALIZADA PRÓXIMO AO PARQUE DE EXPOSIÇÕES DE JUÍNA.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO SENHOR LUIZ BRAZ E A ENERGIZA DA NECESSIDADE E  OPORTUNIDADE  DE INSTALAR ILUMINAÇÃO PUBLICA NAS PRAÇAS DO PADRE DUILHA E PALMITEIRA.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE DO ASFALTAMENTO DO TRECHO DA ESTRADA DE ACESSO AO AEROPORTO MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR MUTIRÕES DE LIMPEZA DE ENTULHOS EM TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE DE FAZER A INVERSÃO DA VIA DE ACESSO - AVENIDA GUINA VIUNGREN ENRTADA SENTIDO RUA DAS GARÇAS LADEANDO O HOSPITAL SÃO LUCAS E SAIDA NO REDONDO DA AVENIDA PADRE DUILHO COM A RUA DOS CANÁRIOS, SENTIDO BAIRRO SÃO JOSÉ OPERARIO. </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, E O DIRETOR DO DEPARTAMENTO DE AGUA E ESGOTO DAES(JOSÉ DUFFEKE GREE)  A NECESSIDADE E OPORTUNIDADE DE EXPANDIR A REDE DE DISTRIBUIÇÃO DE AGUA E NO BAIRRO MODULO 6.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE MATO GROSSO - DESENBARGADOR RUI RAMOS RIBEIRO, COM COPIA AO DEFENSOR PUBLICO GERAL DO ESTADO DE MATOGROSSO SENHOR SILVO JEFERSON SANTANA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA INSTALAÇÃO DA DENFESSORIA PUBLICA NA COMARCA DE JUÍNA- MT</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A SINALIZAÇÃO COM PLACAS DE TRÂNSITO NAS IMEDIAÇÕES DA ESCOLA ESTADUAL ANTÔNIO FRANCISCO LISBOA, NA ALTURA DO KM 5 DA RODOVIA 183-COMUNIDADE SÃO LUCAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, DE JUÍNA PROFESSORA VERA LUCIA DA SILVA PEREIRA GRANJA, A NECESSIDADE LOCAÇÃO DE CERÂMICA NO REFEITORIO DA ESCOLA MUNICIPAL ALVARES DE AZEVEDO NO DISTRITO DE TERRA ROXA E COLOCAÇÃO  DE UM PARQUE INFANTIL.    E OPORTUNIDADE DE REALIZAR REPAROS C .</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS) E O DIRETOR DO DEPARTAMENTO DE AGUA E ESGOTO DAES ( SR. JOSE DUFFEKE GREE) , A NECESSIDADE E OPORTUNIDADE DE EXPANDIR A REDE DE DISTRIBUIÇÃO DE AGUA  NO BAIRRO MOD. 06.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR O PATROLAMENTO NA LINHA F, LINHA 3 E NO 21 NO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE - LEDA MARIA DE SOUZA VILLAÇA, A NECESSIDADE, OPORTUNIDADE, CONVENIÊNCIA DE REALIZAR REFORMA GERAL NO PRÉDIO DO PSF DO DISTRITO DE TERRA ROXA COM AS SEGUINTES DEMANDAS; REFORMA NA COBERTURA, FORRO, REDE ELÉTRICA, SUBSTITUIR PISO EXISTENTE POR CERÂMICA, INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO, CONSTRUIR CERCA DE PROTEÇÃO EM TORNO DA UNIDADE, PINTURA, E AINDA, COLOCAR EM FUNCIONAMENTO O CONSULTÓRIO ODONTOLÓGICO DA UNIDADE.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE ENCASCALHAR E PATROLAR A ESTRADA DE FANTANILAS DA FAZENDA LÍRIO ZENE ATE O DISTRITO DE VICINAIS. </t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA DE EDUCAÇÃO (SRA VERA LUCIA GRANJA), A NECESSIDADE E OPORTUNIDADE DE REFORMAR E PINTAR A ESCOLA DE FANTANILAS. </t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR RECUPERAÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE TERRA ROXA COM REBAIXAMENTO DE MORROS PRINCIPALMENTE DA LINHA 1 QUE LIGA A BR 174.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS E SECRETARIO DE PLANEJAMENTO SR LUIZ BRAS A NECESSIDADE E OPORTUNIDADE DE REALIZAR A REFORMA DA CERCA AO REDOR DO VIVEIRO NO MODULO 5.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO ESTADUAL OSCAR BEZERA CÓPIA AO SECRETARIO DE ESTADO DE INFRAESTRUTURA E LOGISTICA MARCELO DUARTE MONTEIRO A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO DA MT 170, DO TRECHO DE ASFALTO DE JUÍNA A BRASNORTE.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE AGRICULTURA FAMILIAR E ASSUNTOS FUNDIÁRIOS - SENHOR SUELME FERNANDES, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO NA AQUISIÇÃO 01 SECADOR ROTATIVO DE CAFÉ COM CAPACIDADE DE 15 MIL LITROS E TAMBÉM PARA CONSTRUÇÃO DE 01 BARRACÃO MEDINDO 240,00 M² VALOR ESTIMADO DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA ATENDER OS CAFEICULTORES DA ASSOCIAÇÃO SAGRADA FAMÍLIA, DISTRITO DE TERRA ROXA, MUNICÍPIO DE JUÍNA-MT. </t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA A SECRETARIA DE EDUCAÇÃO (SRA. VERA GRANJA) , A NECESSIDADE E OPORTUNIDADE REFORMAR O PISO DA ESCOLA PAULO FREIRE</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOÃO REIS) E SECRETARIO DE PLANEJAMENTO (SR LUIZ BRÁS), A NECESSIDADE E OPORTUNIDADE DE REFORMAR A PONTE NA LINHA 3 NO RIO DA BOTA PROX. A ASSEMBLEIA DE DEUS NA COMUNIDADE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOÃO REIS) E SECRETARIO DE PLANEJAMENTO (SR LUIZ BRÁS), A NECESSIDADE E OPORTUNIDADE DE PATROLAR E CASCALHAR AS RUAS SEM PAVIMENTAÇÃO DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE  PLANEJAMENTO (SR LUIZ BRÁS E AO DIRETOR DO DAES SR JOSÉ DULFFEKE GREE), A NECESSIDADE E OPORTUNIDADE DE CANALIZAÇÃO DE AGUA TRATADA NAS RUAS RAUL TORRES E APARECIDO ROQUE NO BAIRRO PALMITEIRA (TETO VERDE).</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE SAÚDE (SR. LEDA M. DE S, VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR UM PROFISSIONAL AGENTE DE SAÚDE PARA COBRIR A ÁREA DO SETOR INDUSTRIAL QUE SE ENCONTRA SEM AGENTE DE SAÚDE.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOÃO REIS) E SECRETARIO DE PLANEJAMENTO (SR LUIZ BRÁS),E INTERMAT A NECESSIDADE E OPORTUNIDADE DE REGULARIZAR 50 CASAS POPULARES DO MODULO 6</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS), A NECESSIDADE E OPORTUNIDADE REALIZAR OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA GUERINO DA LUZ NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UM QUEBRA MOLA E FAIXA REDUTORA EM FRENTE AO CAFÉ JUÍNA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR LOMBADA E FAIXA REDUTORA DE VELOCIDADE ENFRENTE À ANTIGA CASEMAT, PRÓXIMO À PONTE DO PARQUE DE EXPOSIÇÕES DE JUÍNA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE DA ABERTURA DA AVENIDA GUERINO DA LUZ, INICIANDO AOS FUNDOS DO AUTO POSTO 2001 ATÉ FUNDOS DO PRÉ-MOLDADO JUÍNA E COLOCAÇÃO DE TUBULAÇÕES DE REDE DE ESGOTO E PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO COMANDANTE DA POLICIA MILITAR DE JUÍNA, TENENTE CORONEL EDUARDO HENRIQUE DE SOUZA, A NECESSIDADE DE INSTALAR UMA BASE AVANÇADA DA POLICIA MILITAR NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Tuna, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIA  DE SAÚDE SRA. LEDA VILLAÇA E SECRETARIO DE PLANEJAMENTO SR. LUIZ BRAS A NECESSIDADE E OPORTUNIDADE DE REALIZAR A REFORMA DO POSTO DE SAÚDE  COMUNIDADE SÃO PAULINO LINHA 07.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO  DE INFRAESTRUTURA SR. JOAO REIS, QUE SEJA PAVIMENTADA A RUA REINALDO SCHIMIDT DO SETOR INDUSTRIAL</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL E ASSESSOR ESPECIAL ADJUNTO DO MINISTÉRIO DE CIÊNCIA, TECNOLOGIA E COMUNICAÇÃO, SR.JOSÉ AUGUSTO CURVO (TAMPINHA) A NECESSIDADE DA INCLUSÃO DO MUNICÍPIO DE JUÍNA-MT, BEM COMO OS DISTRITOS DE FONTANILLAS, FILADÉLFIA E TERRA ROXA NO ROL DAS CIDADES PRIORITÁRIAS A RECEBER INTERNET BANDA LARGA ATRAVÉS DO SATÉLITE GEOESTACIONÁRIO BRASILEIRO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Jurandir, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE NA RUA EZEQUIEL RAMIN PRÓXIMO A VILA CLUB NO BAIRRO SÃO JOSÉ OPERARIO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE REBAIXAR O MORRO E EXPANDIR A ESTRADA NO INTUITO DE AMENIZAR A CURVA.  </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRAS) A NECESSIDADE E OPORTUNIDADE DE LEGALIZAÇÃO FUNDIÁRIA DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE REFORMA OU CONSTRUÇÃO DE NOVAS PONTES NAS RUAS PRES. TANCREDO NEVES E PADRE EZEQUIEL RAMIN NO BAIRRO SÃO JOSE OPERÁRIO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE ADMINISTRAÇÃO E FINANÇAS (SR. MARCELO GARCIA) A NECESSIDADE E OPORTUNIDADE DE PRORROGAR O PRAZO PARA PAGAMENTO DO IPTU SEM QUE HAJA COBRANÇAS DE JUROS E MORA</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOAO REIS), A NECESSIDADE E OPORTUNIDADE DE  ABRIR AS ESTRADAS FILADÉLFIA , PATROLAR E CASCALHAR AS LINHAS 01,02 E 03.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE PLANEJAMENTO ( SR LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE  RETORNAR O CENTRO EDUCACIONAL INFANTIL DA PADRE DUÍLIO</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOAO REIS), A NECESSIDADE E OPORTUNIDADE DE ABRIR 1300 METROS PRÓXIMOS AO RIO DA BOTA NA LINHA 03.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR JOAO REIS), A NECESSIDADE E OPORTUNIDADE DE COLOCAR TRÊS POSTES DE ILUMINAÇÃO NA AVENIDA LONDRINA NA BAIXADA ENTRE MODULO 05 E MODULO 06.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS), A NECESSIDADE E OPORTUNIDADE DE SER CONSTRUÍDO QUEBRA-MOLAS NA AVENIDA JK TRECHO NOVO SENTIDO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS ( SR JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR PONTE SOBRE O RIO VERMELHO E OUTRA PRÓXIMO EM FRENTE A PROPRIEDADE DO SR ADELINO NA LINHA 04.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR A LINHA 01 DA COMUNIDADE NOSSA SENHORA DE FATIMA ATE A PROPRIEDADE DO SR DITO DO QUEIJO NA LINHA 04.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA LUCIA PEREIRA GRANJA, A CRIAÇÃO DA SECRETARIA MUNICIPAL DE CULTURA DE JUÍNA.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO (LUIZ BRÁS) E, AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS (MARCELO GARCIA) A NECESSIDADE E OPORTUNIDADE DE REVISAR O SALARIO BASE DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS), A NECESSIDADE E OPORTUNIDADE REALIZAR OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA REINALDO SCHMITZ NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DA REABERTURA DAS ESTRADAS DO ASSENTAMENTO SHINAIDER, LOCALIZADO NA ENTRADA DA LINHA 3.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA DE SAÚDE, SENHORA LEDA MARIA VILAÇA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA ÁREA COBERTA &amp;#8211; ÁREA DE ESPERA, NO POSTO DE SAÚDE DO MÓDULO 4</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, JOÃO MANOEL, A NECESSIDADE QUE SEJA REALIZADO A RECUPERAÇÃO DA NASCENTE DO RIO, LOCALIZADA PRÓXIMA A ANTIGA CASA DE PASSAGEM ( ALBERGUE).</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SENHOR JOÃO REIS, A ABERTURA DE UM TRAVESSÃO NO CAMINHO VICINAL 11, LOCALIZADO NA COMUNIDADE SANTO ANTÔNIO- VERDAM , QUE LIGARÁ O TRAVESSÃO ATÉ A BR174.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE FAZER REPAROS ESTRADA VICINAL 10 E NA PONTE PRÓXIMO FRIGORIFICO JUÍNA, NA EXTENSÃO DO ASFALTO.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA DIRETOR DO DAES &amp;#8211; DEPARTAMENTO DE ÁGUA E ESGOTO DE JUÍNA &amp;#8211; JOSÉ DUFFEKE, QUE SEJA REALIZADO A EXTENSÃO DA REDE DE ÁGUA NA AVENIDA  GUERINO DA LUZ, NO  SENTIDO AO PARQUE DE EXPOSIÇÃO, ATÉ O FINAL DA  AVENIDA E DA RUA MANOEL JOAQUIM MURTINHO, JÁ NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE DE REALIZAR REPAROS NA RUA DO COQUEIRO NO BAIRRO PADRE DUÍLIO &amp;#8211; ESTRADA QUE VAI DO LOTEAMENTO FLAMBOYANT ATÉ A MT 170.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOAO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR A REFORMA DA PONTE PRÓXIMO A PORTELA NA LINHA 04 E OUTRA PONTE NA TRAVESSIA DA MEIA 04.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, COM COPIA A SECRETARIA MUNICIPAL DE SAÚDE E AO SECRETARIO MUNICIPAL DE PLANEJAMENTO, AMPLIAR O PSF DO BAIRRO CIDADE ALTA (MODULO 06) COM MAIS UMA EQUIPE COM MAIS UM MEDICO.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, REALIZAR OBRAS DE DRENAGEM FLUVIAIS E DRENAGEM DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS PERDIZES, PEROLA E ESMERALDA NO BAIRRO MÓDULO 4.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE  PATROLAR E ENCASCALHAR A ESTRADA  PROX. COMUNIDADE SÃO JUSTINO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR AS RUAS DO BAIRRO PALMITEIRA E PADRE DUÍLIO E REFORMA DE PONTES E BUEIROS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, SENHOR WILSON PEREIRA E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NO CAMPO DE FUTEBOL SUÍÇO DO DISTRITO DE TERRA ROXA.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Geraldinho, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIAS AO SECRETARIO MUNICIPAL DE PLANEJAMENTO E AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, A NECESSIDADE DE REALIZAR ESTUDO E LEVANTAMENTO DE CUSTOS PARA RECUPERAÇÃO E REVITALIZAÇÃO DA NASCENTE DA LAGOA DA GARÇA, QUE SURGE NA RUA XAVANTINA AOS FUNDOS DA EMPRESA TOYOMITE &amp;#8211; MODULO 5, GANHANDO VASÃO SEGUINDO PARA AVENIDA FERNANDO JUNQUEIRA, CONTINUANDO NA RUA CAMINHO DAS ÁGUAS, FORMANDO A LAGOA DA GARÇA, DEPOIS O VINDOURO D&amp;#8217;AGUA SEGUE PELA AVENIDA LONDRINA, ATRAVESSANDO A AVENIDA IVAIPORÃ, AOS FUNDOS DO BAIRRO MODULO 4 E, FINALMENTE DESAGUANDO NO RIO PERDIDO. (VER FOTOS ANEXAS). </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO A NECESSIDADE DE INTERCEDER JUNTO A EMPRESA ENERGIZA &amp;#8211; CENTRAIS ELÉTRICA MATO-GROSSENSE, SOLICITANDO A EXTENSÃO DE REDE DE ENERGIA NA RUA ETELVINO BORSSATE, SITUADA NO RESIDENCIAL BEIJA FLOR.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOAO REIS A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR A ESTRADA QUE VAI DA PROPRIEDADE DO SENHOR JOAO CAPITELI ENTRANDO PRÓXIMO A PROPRIEDADE DO BETO E SAÍDA CAMINHO BERTILHA.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL, SENHOR SILVANO FERREIRA AMARAL, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR MARCO MARRAFOM, A NECESSIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR, PARA AQUISIÇÃO DE DOIS (02) LABORATÓRIOS DE INFORMÁTICA COMPLETOS, SENDO UMA PARA CENTRO DE EDUCAÇÃO INFANTIL LUÍS FELIPE &amp;#8211; BAIRRO CIDADE ALTA E OUTRO PARA A ESCOLA EM CONSTRUÇÃO &amp;#8211; OBRA PREVISTO PARA SER ENTREGUE EM DEZEMBRO &amp;#8211; ESCOLA MUNICIPAL PROFESSORA MARIA HILDA PANAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOAO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR A REFORMA E REESTRUTURAÇÃO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA DE MATO GROSSO - SENHOR ROGERS ELIZANDRO JARBAS, A INSTALAÇÃO DE UM CENTRO DE ATENDIMENTO SOCIOEDUCATIVO RURAL, COM CÓPIAS PARA POSSÍVEIS PARCERIAS E ARTICULAÇÕES, SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO, SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL - IRENE DE SOUZA PERUZZO, PRESIDENTE DO CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA - NATALINO LOPES DOS SANTOS, PRESIDENTE DO CONSELHO MUNICIPAL DOS DIREITOS DAS CRIANÇAS E DOS ADOLESCENTES - ROSELI CARDOSO E, A PRESIDENTE DO CONSELHO TUTELAR -  ERNESTA DA SILVA ARAÚJO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO, COM CÓPIAS PARA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E DIRETOR DO DEPARTAMENTO DE TRÂNSITO, A NECESSIDADE DE TORNAR A VIA DE MÃO ÚNICA, A TRAVESSA, ABERTA AO LADO DA OFICINA DO SENHOR JOSÉ DO PORTO - DENOMINADA RUA DAS PALMEIRAS, QUE RECEBERÁ PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DO ATENDIMENTO DO PSICÓLOGO NOS DISTRITOS DE TERRA ROXA E FILADÉLFIA EM ATENÇÃO AOS ALUNOS DAS ESCOLAS MUNICIPAIS: ALVARES DE AZEVEDO E OSVALDO CRUZ. </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA CUIABÁ &amp;#8211; MODULO 5, DA ROTATÓRIA DO CISC ATÉ A AVENIDA JK. </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIAS A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA VERA LÚCIA PEREIRA GRANJA, AO SECRETÁRIO ADJUNTO DE CULTURA SENHOR JOSÉ ADRIANO DE SOUZA E AO SECRETÁRIO DE ESPORTE LAZER E TURISMO, SENHOR WILSON PEREIRA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FOMENTAR AS FESTAS TEMÁTICAS NOS DISTRITOS: TERRA ROXA &amp;#8211; FESTA DO CAFÉ, FILADÉLFIA - FESTA DO LEITE, AO EXEMPLO DO QUE JÁ ACONTECE FESTIVAL DE PESCA OU FESTA DO PEIXE EM FONTANILLAS. </t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO, SENHOR MARCO MARRAFOM, COM CÓPIA AO DEPUTADO ESTADUAL &amp;#8211; PEDRO SATÉLITE, A NECESSIDADE E OPORTUNIDADE DA AQUISIÇÃO DE 02 ÔNIBUS ESCOLARES, UM PARA REFORÇAR A FROTA DA PREFEITURA DE JUÍNA E, UM ESPECIAL PARA ESCOLA PESTALOZZI DE JUÍNA. </t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA CONSTRUÇÃO DE COBERTURA DOS PARQUINHOS, CONSTRUÇÃO DE QUADRAS DE AREIA NOS NÚCLEOS DE SERVIÇOS DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS DOS BAIRROS: MODULO V E PADRE DUÍLIO. </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REBAIXAR DOIS (2) MORROS NA ESTRADA DA LINHA 4, UM FRENTE À PROPRIEDADE DO ZÉ MINEIRO E OUTRO FRENTE À PROPRIEDADE DO SENHOR LEVI.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE A NECESSIDADE DE CUMPRIR A RECOMENDAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO, A SABER: A INSTALAÇÃO DE QUADROS, OU MURAIS NAS UNIDADES DE SAÚDE (PSFS), NESTES CONTENHA AS SEGUINTES INFORMAÇÕES PARA O USUÁRIO. _x000D_
 1)	A ESCALA MÉDICA DIÁRIA, COM NOME E ESPECIALIDADE DO PROFISSIONAL, ALÉM DO HORÁRIO DO INÍCIO E DO FIM DA JORNADA. _x000D_
 2)	TAMBÉM QUE DISPONIBILIZEM NO SITE DA SECRETARIA DE SAÚDE OU DA PREFEITURA OS DADOS RELATIVOS AOS PROFISSIONAIS LOTADOS NAS UNIDADES DE SAÚDE, ASSIM COMO O HORÁRIO EM QUE PRESTAM ATENDIMENTO À POPULAÇÃO;_x000D_
 3)	 E AINDA QUE PROGRAMEM MECANISMO QUE TORNE MAIS EFICIENTE O CONTROLE DA JORNADA DE TRABALHO DOS MÉDICOS, COMO REGISTRO ELETRÔNICO DE PONTO._x000D_
 </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE &amp;#8211; LEDA MARIA VILAÇA A NECESSIDADE DE DISPONIBILIZAR NOS PSF PELOS MENOS UMA CADEIRA DE RODAS PARA ATENDER AS NECESSIDADES DAS PESSOAS COM DIFICULDADE DE LOCOMOÇÃO. </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE (SRA. LEDA VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE INTERVIR NO INTUITO DE CUMPRIR A LEI  DA COLETA E TRANSPORTE DE MATERIAIS LABORATORIAIS.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE (SRA. LEDA VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE PROVIDENCIAR UMA SALA DE REPOUSO PARA OS MOTORISTAS DAS AMBULÂNCIAS NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS - JOAO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA DOM JOÃO VI, TRECHO QUE LIGA AVENIDA JOINVILLE E O TRECHO QUE LIGA PRÓXIMO AO CAMPO DE FUTEBOL DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE (SRA. LEDA VILLAÇA) E SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REALIZAR CONCURSO OU PROCESSO SELETIVO PARA AGENTE DE SAÚDE NOS SETORES QUE NÃO TEM AGENTES.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE PATROLAR E ENCASCALHAR O ASSENTAMENTO JUINÃO ONDE SE ENCONTRA 133 FAMÍLIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRAS) E SECRETARIO DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE TRANSFERÊNCIA DA SECRETARIA DE OBRAS DO SETOR INDUSTRIAL PARA O BAIRRO MOD. 06.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR ALTIR PERUZZO, PREFEITO DE JUÍNA, COM CÓPIA DO SECRETARIO DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE MANUTENÇÃO PERIÓDICA, COMO SUBSTITUIÇÃO DAS PRANCHAS DAS PONTES, QUE ESTÃO DANIFICADAS E TAMBÉM FAZER A FICÇÃO DAS MESMAS COM PREGOS OU GRAMPOS QUE TEM UMAS DELAS QUE ESTÁ GRAMPEADA. COMO AS ELENCADAS ABAIXO:_x000D_
 PONTE DE ACESSO A COMUNIDADE SANTO ANTÔNIO, O FRIGORIFICO JUÍNA E DAMIANI MADEIRA,_x000D_
 PONTE PRÓXIMO AO PESQUE PAGUE SÃO FRANCISCO, COMUNIDADE CRISTO REI E COMUNIDADE SÃO FELIPE._x000D_
 </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE EDUCAÇÃO (SRA. VERA LUCIA GRANJA) A NECESSIDADE E OPORTUNIDADE DE AMPLIAR VAGAS NA CRECHE DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, A NECESSIDADE E OPORTUNIDADE DA REFORMA GERAL DO &amp;#8220;GINÁSIO MUNICIPAL DE ESPORTE&amp;#8221;.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIAS Á SECRETÁRIA DE EDUCAÇÃO E CULTURA DE JUÍNA, SENHORA VERA LÚCIA PEREIRA GRANJA E ASSESSORA PEDAGÓGICA DE JUÍNA, SRA. ELIANE P FERREIRA MACIEL, QUE SEJA IMPLANTADO NAS ESCOLAS DA REDE MUNICIPAL E ESTADUAL DE JUÍNA, PROJETOS DE RESGATE, FORTALECIMENTO DO CIVISMO, PATRIOTISMO E CIDADANIA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA DE SAÚDE, SENHORA LEDA MARIA SOUZA VILLAÇA, A REFORMA DO POSTO DA SAÚDE DA FAMÍLIA DA COMUNIDADE SÃO PAULINO, NA LINHA 7, COMPREENDENDO: REFORMA DO FORRO, TELHADO E PINTURA GERAL ( PAREDES, PORTAS, JANELAS).</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Professor Ivo, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA Á SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, CULTURA E AO SECRETÁRIO DE ADMINISTRAÇÃO DE FINANÇAS QUE SEJA OFERTADO PARA OS SERVIDORES MUNICIPAIS, PRINCIPALMENTE PARA AQUELES QUE TRABALHAM NO SETOR DE ATENDIMENTO E RECEPÇÃO, CURSO DE CAPACITAÇÃO (ATENDIMENTO PÚBLICO DE QUALIDADE, RELAÇÕES INTERPESSOAIS, LIDERANÇA E TRABALHO EM EQUIPE E CURSOS MOTIVACIONAIS). O AUTOCONHECIMENTO É À BASE DA AUTOCONFIANÇA, AUTOESTIMA E LIDERANÇA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO ALTIR PERUZZO COM COPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE LIMPEZA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO ALTIR PERUZZO COM COPIAS A SECRETARIA MUNICIPAL DE SAÚDE (SRA. LEDA MARIA VILLAÇA) E, AO SECRETARIO MUNICIPAL DE ESPORTES E LAZER (SR. WILSON PEREIRA) A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR UMA AMBULÂNCIA EM EVENTOS ESPORTIVOS MUNICIPAIS (INCLUSIVE NA COPA MARADONA QUE ESTÁ SENDO REALIZADA).</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR ALTIR PERUZZO- PREFEITO DE JUÍNA  COM CÓPIA AO  SENHOR  LUÍS BRAZ DE LIMA &amp;#8211; VICE- PREFEITO E SECRETÁRIO DE PLANEJAMENTO A NECESSIDADE E OPORTUNIDADE DE REALIZAR O PROJETO TÉCNICO NECESSÁRIO  PARA ATENDER AS EXIGÊNCIAS LEGAIS, INCLUSIVE COM ATENÇÃO AS AMBIENTAIS,  A FIM DE EFETIVAÇÃO DA  INSTALAÇÃO DOS SUPER POSTES NA AVENIDA JK  - NA EXTENSÃO QUE COMPREENDE DESDE O AUTO POSTO 2001 ATÉ A NOVA SEDE DA 25ª CIRETRAN.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DA REFORMA DE TRÊS PONTES NA ESTRADA DA COMUNIDADE SÃO GERALDO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR MAIOR CONTROLE DA FROTA, VISTO QUE ALGUNS FUNCIONÁRIOS UTILIZAM O VEICULO PUBLICO PARA IR ALMOÇAR OU REALIZAR ASSUNTOS PESSOAIS._x000D_
 </t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SENHORA JANILCE YUNG &amp;#8211; CHEFE DA 25ª CIRCUNSCRIÇÃO REGIONAL DE TRÂNSITO DE JUÍNA A NECESSIDADE E OPORTUNIDADE DE SOLICITAR JUNTO AO PROPRIETÁRIO DO IMÓVEL AONDE ESTA INSTALADA A CIRETRAN DE JUÍNA PARA QUE CONSTRUA ABRIGO NA PORTA DE ENTRADA PRINCIPAL DO PRÉDIO.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL DILMAR DAL BOSCO, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR, NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), PARA CUSTEIO DA AQUISIÇÃO DE LAMA ASFÁLTICA, PARA OBRA DE ASFALTO DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL DILMAR DAL BOSCO, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO - MARCO MARRAFON, A NECESSIDADE DE DISPONIBILIZAR RECURSOS DE EMENDA PARLAMENTAR, PARA REALIZAR O FECHAMENTO DAS LATERAIS DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL ANTÔNIA MOURA MUNIZ, COM TELAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO (SR. LUIZ BRÁS) E SECRETARIA DE ASSISTÊNCIA SOCIAL (SR. IRENE PERUZZO) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA CASA MORTUÁRIA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM AO DEPUTADO FEDERAL - NILSON LEITÃO, COM CÓPIAS AO DELEGADO REGIONAL DE POLICIA JUDICIÁRIA CIVIL - JOSÉ CARLOS ALMEIDA JUNIOR E AO TENENTE CORONEL PM -  GERENTE DA POLÍCIA COMUNITÁRIA DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA (SESP) - SIZIEBORO ELVIS DE OLIVEIRA BARBOSA, A NECESSIDADE DE DESTINAR RECURSOS ADVINDOS DE EMENDA PARLAMENTAR, PARA CUSTEIO DE SISTEMAS DE MONITORAMENTO E SEGURANÇA ELETRÔNICA, CFTV - CIRCUITO FECHADO DE TV, ( SISTEMA DE VIDEOMONITORAMENTO).</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS DEPUTADOS FEDERAIS CARLOS BEZERRA E SAGUAS  MORAES  A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDAS PARLAMENTARES PARA OBRA DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA AV. JOSE LINO BERGAMIN (ANTIGA CAMPO GRANDE).</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL - SEBASTIÃO RESENDE, COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO - MARCO MARRAFOM, A NECESSIDADE DE DESTINAÇÃO DE RECURSOS ADVINDOS DE EMENDA PARLAMENTAR PARA CUSTEIO DE TRINTA METROS DE REDE DE ENERGIA ELÉTRICA, INSTALAÇÃO DE UM POSTO DE TRANSFORMAÇÃO DE 112,5 KVA NA TENSÃO 13,8 KV 127/220 VOLTS. (VER ANEXO 2 &amp;#8211; PROJETO ELÉTRICO Nº 78/2017)</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DO ENCASCALHAMENTO DA ESTRADA DA COMUNIDADE NOVA JERUSALÉM.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE PLANEJAMENTO (SR. LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE PROPICIAR O PARCELAMENTO DO VALOR DO TERRENO ADQUIRIDO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR PERUZZO COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE - LEDA MARIA VILLAÇA, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR ATENDIMENTO DE CONSULTAS DIARIAMENTE SEM A NECESSIDADE DE AGENDAMENTO NOS PSF&amp;#8217;S.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO A SUA EXCELÊNCIA O SENHOR PREFEITO- ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - JOÃO REIS, A NECESSIDADE DE RESTRUTURAÇÃO (PINTURA, REFORMA DO FORRO, REPAROS NO TELHADO, INSTALAÇÃO DE TELA DE PROTEÇÃO IMPEDIR MOSCAS, PERNILONGO), AMPLIAÇÃO DA ÁREA EXTERNA, REFORMA DO BANHEIRO E INSTALAÇÃO DE REDE DE ENERGIA) DA CASA QUE SERVE COMO PONTO DE APOIO DOS SERVIDORES DO ATERRO SANITÁRIO.  </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Saulo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXELENTISSIMO SENADOR CIDINHO SANTOS A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR UMA AMBULÂNCIA PARA ATENDIMENTO DA POPULAÇÃO MUNICIPAL DE JUÍNA.   </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXELENCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE,  OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR MELHORIAS NA ESCOLAS NA ESCOLA PADRE JOSÉ DE ANCHIETA - MODULO 5 TAIS COMO: PINTURA NO PISO, CONSTRUÇÃO DE ARQUIBANCADA E AMPLIAR COBERTURA DA QUADRA DE ESPORTES, CONSTRUIR COBERTURA DO PARQUE INFANTIL, REFORMA E ADEQUAÇÃO DOS BANHEIROS PARA ATENDER AO ENSINO INTEGRAL, REFORMA DA COBERTURA DE TODA ESCOL, AMPLIAR A COZINHA E DISPENSA DA ESCOLA.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR MELHORIAS NA ESCOLA PAULO FREIRE - MODULO 5 TAIS COMO: DAR CONTINUIDADE NA CONSTRUÇÃO DA QUADRA DE ESPORTES, AMPLIAÇÃO DO REFEITÓRIO E TROCA DO PISO DO SAGUÃO DA ESCOLA NOVA. </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SENHORA JANILCE YUNG &amp;#8211; DIRETORA DA 25ª CIRETRAN DE JUÍNA, QUE SEJA CONSTRUÍDO UM ESTACIONAMENTO EM FRENTE A NOVA SEDE DO REFERIDO ÓRGÃO, ASSIM, SEGUE CÓPIA DESTA PROPOSIÇÃO DO SENHOR GENÉSIO GUSTAVO BOUER &amp;#8211; PROPRIETÁRIO DO IMÓVEL ORA LOCADO, PARA QUE SEJAM TOMAS DAS DEVIDAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Professor Carlito, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS E AO DEPARTAMENTO DE TRÂNSITO DE JUÍNA A NECESSIDADE E OPORTUNIDADE DE DESTINAR A RUA DE FRENTE COM A ESCOLA ESTADUAL GUILHERME FREITAS DE ABREU LIMA SENTIDO ÚNICO EM DIREÇÃO AO HOSPITAL E A RUA EM FRENTE AO HOSPITAL SENTIDO ÚNICO A IGREJA SAGRADO CORAÇÃO DE JESUS. </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO SENHOR - LUÍS BRÁS DE LIMA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA ESTRUTURAR A PRAÇA DO RESIDENCIAL BELA VISTA SETOR INDUSTRIAL: ARBORIZAR, CONSTRUIR CALÇADAS, PASSARELAS, BANCOS E IMPLANTAR 01 ACADEMIA AO AR LIVRE NA LOCALIDADE. </t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; JOÃO REIS, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE QUE NO PRÓXIMO PROCESSO LICITATÓRIO PARA COMPRA DE MATERIAIS ELÉTRICOS PARA MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, SEJA SUBSTITUÍDO DA LISTA DE COMPRAS CONFORME SEGUE:_x000D_
 _x000D_
 &amp;#61607;	AS LÂMPADAS DE 250 W POR 100W DE LED _x000D_
 &amp;#61607;	AS 70 LÂMPADAS DE 70 W POR 30 W DE LED _x000D_
 &amp;#61607;	AS LÂMPADAS DE 400 W DOS SUPERPOSTES  POR 200 W DE  LED_x000D_
 </t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, COM CÓPIA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO E A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, LEDA MARIA VILLAÇA, A OPORTUNIDADE E CONVENIÊNCIA DESTINAR RECURSOS DE EMENDA PARLAMENTAR NO VALOR R$ 600.000,00 (SEISCENTOS MIL REAIS) PARA COBERTURA DAS NECESSIDADES MAIS URGENTES DOS POSTOS DE SAÚDE DA FAMÍLIA DE JUÍNA._x000D_
 </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4, Professor Carlito, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL, SÁGUAS MORAES SOUSA, COM CÓPIAS A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO, AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO - LUÍS BRAZ DE LIMA E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A OPORTUNIDADE E CONVENIÊNCIA DESTINAR RECURSOS DE EMENDA PARLAMENTAR NO VALOR R$ 1.000.000,00 (UM MILHÃO MIL REAIS) PARA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA AO INSTITUTO FEDERAL DE MATO GROSSO &amp;#8211; CAMPUS JUÍNA.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR O PATROLAMENTO E ENCASCALHAMENTO DO PESQUE E PAGUE SÃO FRANCISCO ATÉ O FRIGORIFICO DO BETO E FRIGORICO SÃO FRANCISCO NAS MEDIAÇÕES DE CHÁCARAS. </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO DIRETOR DO DAES (SENHOR JOSÉ DUFFEKE GREIN) A NECESSIDADE E OPORTUNIDADE DE SE CONSTRUIR UM RESERVATÓRIO DE AGUA NO MODULO 6 PARA MELHORAR O ABASTECIMENTO DA REGIÃO.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - SENHOR JOÃO REIS, A REFORMA DO PRANCHEADO DA PONTE DO RIO JUINÃO &amp;#8211; LINHA J &amp;#8211; PRÓXIMO A FAZENDA MOREIRA E DA PONTE DO TRAVESSÃO QUE DÁ ACESSO A LINHA J AO LADO DA FAZENDA UMUARAMA E DA FAZENDA DO SENHOR ANTÔNIO BUDEZAN.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR ALAN KARDEC &amp;#8211; DEPUTADO ESTADUAL COM CÓPIA AO PREFEITO DE JUÍNA, ALTIR PERUZZO A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA ASFALTAMENTO DO BAIRRO MÓDULO 5 NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO SENADOR DO ESTADO DE MATO GROSSO - CIDINHO SANTOS A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR UMA AMBULÂNCIA PARA ATENDIMENTO DA POPULAÇÃO DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA ALTIR ANTÔNIO PERUZZO &amp;#8211; PREFEITO DE JUÍNA, COM CÓPIA A SRA. LEDA MARIA VILLAÇA &amp;#8211; SECRETÁRIA MUNICIPAL DE SAÚDE E AO SR. JOÃO MANOEL DE SOUZA PERES &amp;#8211; SECRETÁRIO MUNICIPAL DE AGRICULTURA, QUE SEJA IMPLANTANDO NAS ÁREAS DOS  POSTOS DE SAÚDE DO MUNICÍPIO DE JUÍNA, CANTEIROS COM PLANTAS MEDICINAIS (HORTA-MEDICINAL)</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221; NA ESTRADA DA LINHA FLOR DA SERRA, COMUNIDADE SANTA MARTA.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE BANHEIROS, INSTALAÇÃO DE BANCOS DE CONCRETO E BEBEDOURO COM AGUA POTÁVEL NA PISTA DE CAMINHA DA LAGOA DA GARÇA.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACOS&amp;#8221; NA ESTRADA DA LINHA 4 PARA A LINHA 01 NA COMUNIDADE NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE O SENHOR HIDEO SAKUNO, MÉDICO DA REDE PUBLICA DE JUÍNA, PELO TRABALHO REALIZADO COM DEDICAÇÃO NA SAÚDE DURANTE VÁRIOS ANOS DE ATUAÇÃO NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPUDIA VEEMENTEMENTE A PROPOSTA DE EMENDA CONSTITUCIONAL (PEC 287), APRESENTADA PELO PRESIDENTE MICHEL TEMER QUE ALTERE REGRAS REFERENTES AOS BENEFÍCIOS DA PREVIDÊNCIA E DA ASSISTÊNCIA SOCIAL PARA PREJUDICAR OS TRABALHADORES BRASILEIROS.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE JOSÉ PEDRO GOMES, BRASILEIRO, CASADO, SERVIDOR PÚBLICO MUNICIPAL, ASSESSOR DO DEPARTAMENTO DE ASFALTO DA PREFEITURA DE JUÍNA, LOTADO NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA.  HOMENAGEM É UMA JUSTA, OPORTUNA E MERECIDA FORMA DE REGISTRAR O RECONHECIMENTO POR SEU ESFORÇO DIFERENCIADO, POR SUA DEDICAÇÃO, POR SUA CAPACIDADE DE TRABALHO E PELO ENVOLVIMENTO QUE CONTAGIA A EQUIPE. JOSÉ PEDRO GOMES ATUA HÁ 17 ANOS NA COMPANHIA DE ASFALTO, TENDO SEU COMPORTAMENTO NOTORIAMENTE VOLTADO A PRIMAR PELA QUALIDADE DO SERVIÇO EXECUTADO.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE PEDRO IZIDIO GOMES FILHO, BRASILEIRO, CASADO, SERVIDOR PÚBLICO MUNICIPAL, DIRETOR DO DEPARTAMENTO DE ASFALTO DA PREFEITURA DE JUÍNA, LOTADO NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA.  HOMENAGEM É UMA JUSTA, OPORTUNA E MERECIDA FORMA DE REGISTRAR O RECONHECIMENTO POR SEU ESFORÇO DIFERENCIADO, POR SUA DEDICAÇÃO, POR SUA CAPACIDADE DE TRABALHO E PELO ENVOLVIMENTO QUE CONTAGIA A EQUIPE. PEDRO IZIDIO GOMES FILHO ATUA HÁ 17 ANOS NA COMPANHIA DE ASFALTO, TENDO SEU COMPORTAMENTO NOTORIAMENTE VOLTADO A PRIMAR PELA QUALIDADE DO SERVIÇO EXECUTADO.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE OS POLICIAIS DO NÚCLEO DA FORÇA TÁTICA DA POLÍCIA MILITAR DO 8º COMANDO REGIONAL DE JUÍNA, OS SOLDADOS DA POLICIA MILITAR: CLEITON FEITOSA GODOY; ÉZIO LUCAS SANTOS SILVA; RICARDO DELISE FONSECA E, THIAGO CIGERZA, QUE NA MESMA OPERAÇÃO, PRENDERAM, RECUPERARAM UM VEÍCULO ROUBADO E AINDA APREENDERAM 62 TABLETES DE MACONHA, TOTALIZANDO POUCO MAIS DE 50 QUILOS DA DROGA. A APREENSÃO OCORREU NO DIA 08 DE AGOSTO DE 2017 NA BR-174, NA ÁREA RURAL DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE DANIEL DE SOUZA, BRASILEIRO, CASADO, SERVIDOR PÚBLICO MUNICIPAL, OPERADOR DE MAQUINA DA PREFEITURA DE JUÍNA, LOTADO NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA.  HOMENAGEM É UMA JUSTA, OPORTUNA E MERECIDA JÁ QUE ESTE PROFISSIONAL ATUA CUMPRINDO SUAS ATRIBUIÇÕES LEGAIS E SE DESTACA PELO COMPROMETIMENTO, SUA DEDICAÇÃO, POR SUA CAPACIDADE DE TRABALHO.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO - PEDRO GONÇALVES TAQUES, SECRETÁRIO DE ESTADO COORDENADOR GERAL DO PROGRAMA - JOSÉ ARLINDO DE OLIVEIRA SILVA, PELA IMPLANTAÇÃO DAS AÇÕES DA CARAVANA DA TRANSFORMAÇÃO NO ESTADO DE MATO GROSSO E PELA REALIZAÇÃO DA 9ª ETAPA DA CARAVANA NA CIDADE DE JUÍNA, PARA ATENDER A REGIÃO NOROESTE E O VALE DO ARINOS NO PERÍODO DE 19 A 29 DE SETEMBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE AO MERITÍSSIMO JUIZ DE DIREITO DA 1ª VARA DA COMARCA DE JUÍNA, RESPONSÁVEL PELO JUIZADO ESPECIAL CIVIL E CRIMINAL E JUIZ ELEITORAL DA 35ª ZONA, DOUTOR ROGER AUGUSTO BIM DONEGA, PELO RECONHECIMENTO AO TRABALHO RELEVANTE PRESTADO AO MUNICÍPIO DE JUÍNA. _x000D_
 </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE O ATLETA, O INSTRUTOR DE ATLETISMO E PRESIDENTE DA ASSOCIAÇÃO JUINENSE SE ATLETISMO, REGINALDO FERREIRA DA SILVA, PELO RECONHECIMENTO DAS ATIVIDADES PRATICADAS PELAS PREMIAÇÕES CONQUISTADAS, RELEVANTES EXEMPLOS DE COMO LEVAR A VIDA REPLETA DE SENTIDO DE QUALIDADE DE VIDA, QUE ORGULHA  MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE A EQUIPE DA CASA DA CULTURA DE JUÍNA QUE VEM DESENVOLVENDO UM TRABALHO DE QUALIDADE A POPULAÇÃO, NA PESSOA DOS SERVIDORES: JOSÉ ADRIANO DE SOUZA, PATRÍCIA ITAIBELE GOMES PEREIRA, HELIA CRISTINA BARRANKIEVECZ, CACILDA APARECIDA VIEIRA, MARILEIDE QUEIROZ DE SOUZA, VANDILEIS RODRIGUES DE OLIVEIRA SANTANDER E SILVIA CRISTINA MACHADO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE AO DEPUTADO FEDERAL SÁGUAS MORAES SOUZA POR SUA ATUAÇÃO EM DEFESA DOS DIREITOS DOS TRABALHADORES DO BRASIL, MATO GROSSO E JUÍNA PRINCIPALMENTE NAS VOTAÇÕES DAS REFORMAS, TRABALHISTA, TERCEIRIZAÇÃO, REFORMA DO ENSINO MÉDIO E A FAVOR DAS INVESTIGAÇÕES REALIZADA PELA PROCURADORIA GERAL DA UNIÃO AO PRESIDENTE DA REPÚBLICA MICHEL TEMER.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A EQUIPE DE CATADORES DE LIXO DA CIDADE DE JUÍNA, NA PESSOA, DOS SEGUINTES SERVIDORES MUNICIPAIS: _x000D_
 ALEXSANDRO BATISTA DE OLIVEIRA (GARI)_x000D_
 ANILSON GOMES DOS SANTOS (GARI) _x000D_
 APARECIDA ROSA LOPES DA SILVA (GARI)_x000D_
 CRISTIANO RAUBER DA SILVA (GARI)_x000D_
 IDALINA DO CARMO BURIOLA  (GARI)_x000D_
 JOSEANA WALDERMURE DE MORAES (GARI)_x000D_
 MARLI DE LEILA BENTO DA SILVA (GARI)_x000D_
 NELCY MOREIRA (GARI)_x000D_
 JOÃO CARLOS MOREIRA (GARI)_x000D_
 RAFAELA TAMIRES SILVA FRANÇA (GARI)_x000D_
 ZENAIDE PONTES LOPES DORNELES (GARI)_x000D_
 ALEXANDRE ALVES DA LUZ (COLETOR DE LIXO) _x000D_
 ANTONIO RODRIGUES DA SILVA (COLETOR DE LIXO)_x000D_
 CIRINEU BEZERRA DE BARROS (COLETOR DE LIXO)_x000D_
 CLAUDINEI DO NASCIMENTO HENRIQUE (COLETOR DE LIXO)_x000D_
 GENAIR BARBOSA PEREIRA (COLETOR DE LIXO)_x000D_
 GILMAR PESSOA (COLETOR DE LIXO)_x000D_
 MARCOS SILVA EICHENBERG (COLETOR DE LIXO)_x000D_
 NEVIO GUIMARAES (COLETOR DE LIXO)_x000D_
 OSVALDO DE OLIVEIRA LIMA (COLETOR DE LIXO)_x000D_
 SEBASTIÃO DE OLIVEIRA LIMA (COLETOR DE LIXO)_x000D_
 SILVANI SOLER FERNANDES (COLETOR DE LIXO)_x000D_
 ANASTACIO BEZERRA DE BARROS (COLETOR DE LIXO)_x000D_
 JOSÉ CARLOS ROCHA TEXEIRA (COLETOR DE LIXO)_x000D_
 VALDEIR GOMES FERREIRA (COLETOR DE LIXO)_x000D_
 APARECIDO TRAVASSO (COLETOR DE LIXO)_x000D_
 CLAUDEMIR WEBER (COLETOR DE LIXO)_x000D_
 FLAUDESTE FERREIRA DUTRA (COLETOR DE LIXO)_x000D_
 ILDO SECHIS ALMEIDA (MOTORISTA)_x000D_
 WANDERLEI ROSA DE ARAÚJO  (MOTORISTA_x000D_
 PAULO CEZAR DA TRINDADE (MOTORISTA)_x000D_
 UEVERTON DA SILVA ROCHA (MOTORISTA)_x000D_
 VALDAIR DA LUZ (MOTORISTA)_x000D_
 EVERLEI WAGNER (MOTORISTA)_x000D_
 </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE A EQUIPE EMAUS / SOASEVILI - ENCONTRO MAIOR DE ADOLESCENTES UNIDOS AO SENHOR, QUE É UM MOVIMENTO RELIGIOSO E TEM COMO INSPIRAÇÃO A DINÂMICA ESPIRITUAL DA NARRATIVA DO EVANGELISTA LUCAS, NO CAPÍTULO 24, V 13 A 35, SOBRE A APARIÇÃO DE CRISTO AOS DISCÍPULOS, VISA MANTER VIVO OS PRINCÍPIOS DA FORMAÇÃO CRISTÃ E HUMANA DOS JOVENS, COMO FORMA DE AFASTÁ-LOS DAS TENTAÇÕES DO MUNDO E DAS MAZELAS PRINCIPALMENTE O DAS DROGAS E VIOLÊNCIA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O CORAL BRILHO CELESTE, DA IGREJA PRESBITERIANA DO BRASIL EM JUÍNA, FUNDADO EM JUNHO DE 2006, COMPOSTO POR 42 VOZES ( NAIPES DE VOZ: SOPRANO, CONTRALTO E TENOR) COMPREENDENDO A FAIXA ETÁRIA DOS 13 AOS 73 ANOS DE IDADE.( ADOLESCÊNCIA ATÉ TERCEIRA-IDADE) QUE TEM COMO REGENTE A SENHORA SANDRA LUIZA VILELLA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>POR OCASIÃO DOS 500 ANOS DA REFORMA PROTESTANTE, OCORRIDA NO DIA 31 DE OUTUBRO DE 2017 APLAUDE:&amp;#8226;	O REVERENDO REV. MILTON LEHMANN - PASTOR DA IGREJA EVANGÉLICA LUTERANA DO BRASIL &amp;#8211; CONGREGAÇÃO &amp;#8220;CRISTO&amp;#8221; - JUINA &amp;#8211; MT,  FUNDADA HÁ MAIS  33 ANOS EM JUÍNA; &amp;#8226;	O SENHOR CAUBI GONÇALVES DE ARAÚJO &amp;#8211; PASTOR DA IGREJA PRESBITERIANA RENOVADA DO BAIRRO PADRE DUÍLIO E PRESIDENTE DA OMEJ &amp;#8211; ORDEM DOS MINISTROS EVANGÉLICOS DE JUÍNA; O SENHOR  MARCOS NASS &amp;#8211; PASTOR  DA IGREJA PRESBITERIANA DO BRASIL.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE ELIZEU LEITE DE CAMPOS, MOTORISTA DA EMPRESA VIAÇÃO JUÍNA, QUE TEVE UMA ATUAÇÃO DE DESTAQUE, ONDE SEU EMPENHO E EXPERIÊNCIA PROFISSIONAL CONTRIBUIU PARA SALVAR 35 PASSAGEIROS E DOIS MOTORISTA, QUE SE DESLOCARAM DE JUÍNA, PARA CUIABÁ NO DIA 08 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O CLUBE DE DESBRAVADORES GUARDIÕES DO NOROESTE, LIGADO A IGREJA ADVENTISTA DO 7º DIA, SITUADA NA RUA CLARA NUNES Nº 30 &amp;#8211; MÓDULO 2, POR CONTRIBUÍREM DE FORMA RELEVANTE PARA A FORMAÇÃO DE CRIANÇAS, JOVENS E ADULTOS FIRMADOS NOS PRINCÍPIOS DO RESPEITO A DEUS, AO MEIO AMBIENTE ,A  SOCIEDADE E A PÁTRIA E COM BASE NESTES ENSINAMENTOS, OS LÍDERES E OS LIDERADOS, JUNTOS ATUAM SOLIDÁRIOS E  VOLUNTÁRIOS PARA BENEFICIAR A SOCIEDADE JUINENSE.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A ASSOCIAÇÃO ANDRÉ LUIZ DE JUÍNA FUNDADA EM 20 DE ABRIL DE 1988, INSCRITA NO CNPJ Nº 24.770.471/0001-47, EM FUNCIONAMENTO NA RUA  MOGNO 20,  BAIRRO PADRE DUÍLIO. NOSSO RECONHECIMENTO PELOS QUASE 30 ANOS DE TRABALHO CARIDOSO, CARINHOSO, DEDICADO E RELEVANTE PRESTADO A COMUNIDADE JUINENSE E EM ESPECIAL AOS MORADORES  DO BAIRRO PADRE DUÍLIO. _x000D_
 </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE A ASSOCIAÇÃO ORQUESTRA FILARMÔNICA &amp;#8220; SOM CELESTIAL&amp;#8221; REPRESENTADA POR SUA DIRETORIA:_x000D_
 1º MAESTRO: VALTEIR BARRETO MARIANO;_x000D_
 2º MAESTRO: LUCAS MORAES DOS SANTOS SHIPITOSKI_x000D_
 COORDENADORA DE EVENTOS: ANDREIA CRISTINA;_x000D_
 COORDENADOR DE MARKETING: JOSUÉ FERNANDES MARQUES DA SILVA;_x000D_
 TESOUREIRO: CLAUDEIR BARRETO MARIANO, _x000D_
 _x000D_
 APLAUDO E  AGRADEÇO A ORQUESTRA  BRILHO CELESTIAL  PELOS  RELEVANTES SERVIÇOS  PRESTAMOS    EM PROL DA COMUNIDADEE PELOS  BENEFÍCIOS OBTIDOS  PELA COMUNIDADE POR MEIO DA PRÁTICA MUSICAL, A SABER  :_x000D_
 &amp;#61656;	BENEFÍCIOS CULTURAIS;_x000D_
 &amp;#61656;	BENEFÍCIOS SOCIAIS;_x000D_
 &amp;#61656;	BENEFÍCIOS EDUCACIONAIS;_x000D_
 &amp;#61656;	BENEFÍCIOS PARA FORMAÇÃO CRISTÃ E HUMANA._x000D_
 </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O SENHOR MANOEL ALMEIDA BEIRAL &amp;#8211; PRIMEIRO PROFESSOR DA ESCOLA ESTADUAL ANTÔNIO FRANCISCO LISBOA &amp;#8211; LINHA 5, POR TER CONTRIBUÍDO DE FORMA RELEVANTE PARA EDUCAÇÃO DAS CRIANÇAS E JOVENS DAQUELA LOCALIDADE E EM CONTRAPARTIDA PARA A CIDADE DE JUÍNA.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE O SENHOR  EMÍLIO POPULO SOUZA MACHADO &amp;#8211; MÉDICO E EMPRESÁRIO: COMO  MÉDICO PELAS AÇÕES SOCIAIS DESENVOLVIDAS JUNTO AS COMUNIDADES CARENTES ÁREA URBANA E RURAL E COMO EMPRESÁRIO DO SETOR DE TRANSPORTE COLETIVO E DE CARGA, PELA CONTRIBUIÇÃO PARA O CRESCIMENTO ECONÔMICO E SOCIAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE O SENHOR FERNANDO SOUZA MACHADO EMPRESÁRIO DO SETOR DE TRANSPORTES DE JUÍNA, PELA CONTRIBUIÇÃO PARA O CRESCIMENTO ECONÔMICO E SOCIAL DE JUÍNA, POR PRIMAR PELA SEGURANÇA DE PASSAGEIROS - EMPRESA VIAÇÃO JUÍNA, SISTEMATIZA PROTOCOLO DE EMBARQUE SEGURO E AS CAMPANHAS DO &amp;#8220; OUTUBRO ROSA E NOVEMBRO AZUL&amp;#8221; </t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RETIRADA DE PAUTA O PROJETO DE LEI N.º 9/2017.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA APRECIAÇÃO DE PLO 56/2017 EM REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI MUNICIPAL N°1046/2008 QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUINA - MT, NO QUE DIZ RESPEITO AO ISSQN DOS SERVIÇOS NOTÁRIOS E DE REGISTRO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 22 DA LEI MUNICIPAL N°21 /1984, QUE DISPÕE SOBRE LOTEAMENTOS, DESMEMBRAMENTOS, REMEMBRAMENTOS E ARRUAMENTOS NO MUNICÍPIO DE JUÍNA MT, E DA OUTRAS PROVIDENCIAS    </t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO DA ÁREA URBANA QUE MECIONA EM FAVOR DO ESTADO DE MATO GROSSO, PARA FINS DE IMPLANTAÇÃO DE UM COMPLEXO DE SEGURANÇA PUBLICA ESTADUAL NO MUNICIPIO DE JUÍNA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5747,67 +5747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1198/1198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1289/1289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1311/1311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1330/1330_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1189/1189_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H454"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>