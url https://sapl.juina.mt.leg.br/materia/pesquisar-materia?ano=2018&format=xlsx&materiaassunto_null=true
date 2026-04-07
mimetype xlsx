--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -54,3430 +54,3430 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altir Antônio Peruzzo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DA ADMINISTRAÇÃO DIRETORA DO PODER EXECUTIVO, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIROS DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS, SUBSÍDIOS, VANTAGENS E GRATIFICAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE JUÍNA, A TEOR DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, REFERENTE AO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE JUÍNA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA  O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DIRETOR GERAL DO DEPARTAMENTO DE ÁGUAS E ESGOTO SANITÁRIO &amp;#8211; DAES, A TEOR DO ARTIGO 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAIS ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO DEPARTAMENTO DE AGUA E ESGOTO SANITÁRIO &amp;#8211; DAES, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSS, A TEOR DO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAIS ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSS, A TEOR DO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS TITULARES DOS ÓRGÃOS SUPERIORES DO EXECUTIVO MUNICIPAL, E DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DA ADMINISTRAÇÃO DIRETA, DO PODER EXECUTIVO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT, A TEOR DO ARTIGO 37 INCISO X, DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO DE JUINA, ESTADO DE MATO GROSSO, A TEOR DO ARTIGO 37, INCISO X DA CONSTITUIÇÃO FEDERAL PARA O EXERCÍCIO FINANCEIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, DO VICE PREFEITO, DOS SECRETÁRIOS MUNICIPAIS, DOS TITULARES DE AUTARQUIAS, FUNDAÇÕES E DOS ÓRGÃOS AUTÔNOMOS E INDEPENDENTES DO EXECUTIVO MUNICIPAL, DA ADMINISTRAÇÃO PÚBLICA DIRETA, DO PODER EXECUTIVO, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO,A TEOR DO ARTIGO 37 INCISO X DA CONSTITUIÇÃO FEDERAL, PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DAS TABELAS DE SUBSÍDIO DOS PROFISSIONAIS DA EDUCAÇÃO, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, CONSTANTE DA LEI COMPLEMENTAR MUNICIPAL N.º 1399/2012 DE ACORDO COM O PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO, INSTITUÍDA PELA LEI FEDERAL N.º 11738/2008 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 356/1993 (CÓDIGO DE POSTURA), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATRIBUIÇÕES DO CARGO DE PROVIMENTO EFETIVO DE CONTADOR PÚBLICO DO PODER EXECUTIVO E OS REQUISITOS GERAIS PARA PROVIMENTO, BEM COMO ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES MUNICIPAIS N.º 1718/2017 E 1022/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 69 DA LEI COMPLEMENTAR N.º 1748/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 54 DA LEI COMPLEMENTAR N.º 1751/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO DE JUÍNA MT, PROMOVER OS ATOS NECESSÁRIOS À COBRANÇA DA CONTRIBUIÇÃO DE MELHORIA EM DECORRÊNCIA DA VALORIZAÇÃO IMOBILIÁRIA RELATIVA ÀS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NAS VIAS PUBLICAS URBANAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1679/16_K3aAGJT.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1679/16_K3aAGJT.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, transformação, criação de cargos; extinção de vagas e colocação de cargos em extinção; alteração e criação de anexos; e, respectivas tabelas da Lei Complementar n.º 1016/2018, que estabeleceu a Reformulação do Plano de Cargos, Carreiras e vencimentos dos servidores da Prefeitura Municipal de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1680/17_UvBeghs.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1680/17_UvBeghs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, transformação, criação de cargos; extinção de vagas e colocação de cargos em extinção; alteração e criação de anexos; e, respectivas tabelas da Lei Complementar n.º 1013/2008, que instituiu o Plano de Cargos e Carreiras dos profissionais dos Sistema Único de Saúde do município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1681/18_rwY2hfz.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1681/18_rwY2hfz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, transformação, criação de cargos; extinção de vagas e colocação de cargos em extinção; alteração e criação de anexos; e, respectivas tabelas da Lei Complementar n.º 1176/2010, que instituiu o Plano de Cargos, Carreiras e Vencimentos dos profissionais do Sistema Único de Assistência Social e da Secretária Municipal de Assistência Social do município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1682/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1682/19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal de Juína, Estado de Mato Grosso, promover os atos necessários à cobrança da Contribuição de Melhoria em decorrência da valorização imobiliária relativas às obras de pavimentação asfáltica realizadas nas vias publicas urbanas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1683/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1683/20.pdf</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1684/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1684/21.pdf</t>
   </si>
   <si>
     <t>Altera e acrescentam dispositivos da Lei Municipal n.º 355/1993, que institui o código de obras do município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL N.º 289/1992, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS URBANAS À PAROQUIA SAGRADO CORAÇÃO DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE COMPROMISSO COM O ESTADO DE MATO GROSSO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SAÚDE &amp;#8211; SES, COM A FINALIDADE DE CONJUGAR ESFORÇOS PARA CONSOLIDAÇÃO DO SISTEMA ÚNICO DE SAÚDE POR MEIO DA DESCENTRALIZAÇÃO DO SUS, BEM COMO PROMOVER ABERTURA DO CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ANEXOS I E II DA LEI MUNICIPAL N. 1761/2017, QUE DISPÕE SOBRE O PLANO PLURIANUAL &amp;#8211; PPA, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, PARA O QUADRIÊNIO 2018/2021, EM ESPECIAL NA &amp;#8220;FUNÇÃO 01 &amp;#8211; LEGISLATIVA&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DO ESTADO DE MATO GROSSO &amp;#8211; REGULARIZE, PARA FINS DE QUITAR IMPOSIÇÃO DE MULTA AMBIENTAL, DA SECRETARIA DE ESTADO DE MATO GROSSO &amp;#8211; SEMA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO &amp;#8211; FUMDEB &amp;#8211; JUÍNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERE DATA DE FERIADO MUNICIPAL NO CORRENTE EXERCÍCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAR TERMO DE CONVÊNIO COM O ESTADO DE MATO GROSSO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA  - SESP &amp;#8211; MT COM REPASSES FINANCEIROS PARA AUXILIAR NA OTIMIZAÇÃO DOS SERVIÇOS DE ATENDIMENTO DA DELEGACIA JUDICIARIA CIVIL &amp;#8211; UNIDADE DO MUNICÍPIO DE JUÍNA &amp;#8211; MT BEM COMO PROMOVER ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DO ESTADO DE MATO GROSSO &amp;#8211; REGULARIZA, PARA FINS DE QUITAR IMPOSIÇÃO DE MULTAS AMBIENTAIS, DA SECRETARIA DE ESTADO DE MATO GROSSO &amp;#8211; SEMA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER CONCESSÃO DE DIREITO REAL DE USO DA ÁREA DE TERRAS URBANAS DO MUNICÍPIO QUE MENCIONA À ASSOCIAÇÃO NOVA CONQUISTA DE JUÍNA &amp;#8211; ANJU E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA "HOSPITAL MUNICIPAL DR. HIDEO SAKUNO", O HOSPITAL MUNICIPAL DE JUÍNA - MT, LOCALIZADO NA AVENIDA DONA PERPETUA DE OLIVEIRA JOAQUIM N.º 168N, BAIRRO MODULO I, NO MUNICÍPIO DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL A ASSOCIAÇÃO &amp;#8220;SOMOS TODOS NÓS&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 1793/2018 QUE AUTORIZOU O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA DE RECUPERAÇÃO DE CREDITO DO ESTADO DE MATO GROSSO &amp;#8211; REGULARIZA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 1799/2018 QUE AUTORIZOU O PODER EXECUTIVO MUNICIPAL A ADERIR AO PROGRAMA DE RECUPERAÇÃO DE CREDITO DO ESTADO DE MATO GROSSO &amp;#8211; REGULARIZA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFETAÇÃO COMO BEM DE USO COMUM DO POVO DA ÁREA DE TERRAS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AFETAÇÃO COMO BEM DE USO COMUM DO POVO DA ÁREA DE TERRAS DENOMINADA DE RUA VANESSA PEREIRA DE MENDONÇA PELA LEI MUNICIPAL N.º 574/2000 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE ACORDO DE COOPERAÇÃO TÉCNICA COM O INSTITUTO DE TERRAS DE MATO GROSSO &amp;#8211; INTERMAT E DISPONIBILIZAR SERVIDORES PÚBLICOS MUNICIPAIS PARA VIABILIZAR A MUTUA COOPERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO DA ÁREA URBANA QUE MENCIONA EM FAVOR DO ESTADO DE MATO GROSSO, PARA FINS DE FUNCIONAMENTO DO CISC, IML OU POLITEC NO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DOAÇÃO DA ÁREA URBANA QUE MENCIONA EM FAVOR DO ESTADO DE MATO GROSSO, PARA FINS DA INSTALAÇÃO E EDIFICAÇÃO DA SEDE DA FORÇA TÁTICA DA POLICIA MILITAR &amp;#8211; PM NO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVO DA LEI MUNICIPAL N.º 1779/2017 QUE REGULAMENTA E ESTABELECE AS ATIVIDADES E EMPREENDIMENTOS QUE EXIGEM O ESTUDO DE IMPACTO DE VIZINHANÇA - EIV, NOS TERMOS DO ART. 176, INCISO II DA LEI MUNICIPAL N.º 877/2007 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AFETAÇÃO COMO BEM DE USO COMUM DO POVO DA ÁREA DE TERRAS, QUE MENCIONA, DESTINADA A COMPLEMENTAÇÃO DO PERÍMETRO DA RUA LORIS PEDROTTI, NESTE MUNICÍPIO, DENOMINADA PELA LEI MUNICIPAL N.º 1656/2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DESTINADA Á AQUISIÇÃO DE MÁQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DESTINADA A AQUISIÇÕES DE MAQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CREDITO COM O BANCO DO BRASIL S.A, DESTINADA A AQUISIÇÃO DE MAQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI E REGULAMENTA O PLANO MUNICIPAL DO LIVRO, LITERATURA E BIBLIOTECAS DO MUNICÍPIO DE JUÍNA , ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FILIAÇÃO E FIRMAR TERMO DE FOMENTO OU COLABORAÇÃO E REPASSAR RECURSOS FINANCEIROS, COM A ASSOCIAÇÃO BRASILEIRA DE MUNICÍPIO &amp;#8211; ABM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A REGULARIZAÇÃO FUNDIÁRIA URBANA &amp;#8211; REURB NO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, EM CONFORMIDADE COM AS DISPOSIÇÕES DA LEI FEDERAL N.º 13.465/2017 QUE DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA RURAL E URBANA, SOBRE A LIQUIDAÇÃO DE CRÉDITOS CONCEDIDOS AOS ASSENTADOS DA REFORMA AGRARIA E SOBRE A REGULARIZAÇÃO FUNDIÁRIA NO ÂMBITO DA AMAZÔNIA LEGAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FIRMAR TERMO DE FILIAÇÃO COM A ASSOCIAÇÃO BRASILEIRA DE MUNICÍPIOS - ABM E REPASSAR RECURSOS FINANCEIROS A TITULO DE CONTRIBUIÇÃO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFETAÇÃO COMO BEM DE USO COMUM DO POVO DA ÁREA DE TERRAS, QUE MENCIONA, DESTINADA A COMPLEMENTAÇÃO DO PERÍMETRO DA RUA LORIS PEDROTTI, NESTE  MUNICÍPIO, DENOMINADA PELA LEI MUNICIPAL N° 1.656/2016, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL 1761/2017 QUE DISPOE SOBRE O PLANO PLURIANUAL PPA DO MUNICIPIO DE JUINA, ESTADO DO MATO GROSSO, PARA O QUADUIENIO 2018/2021, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LEI DE DIRETRIZES ORÇAMENTARIA - LDO, DO MUNICIPAIO DE JUINA, ESTADO DE MATO GROSSO, PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA ANUAL - LOA, REFERENTE AO EXERCICIO FINANCEIRO DE 2019, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE E REGULAMENTA A CONCESSÃO DE AUXILIO PARA TRATAMENTO FORA DO DOMICILIO &amp;#8211; TFD, NO ÂMBITO DO MUNICÍPIO DE JUÍNA &amp;#8211; ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA E REVOGAM DISPOSITIVOS E ITENS DO ANEXO IV DA LEI MUNICIPAL N.º 1046/2008 QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JUÍNA &amp;#8211; MT E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NO ORÇAMENTO VIGENTE NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DAS DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO FUNDO MUNICIPAL DE POLITICA CULTURA &amp;#8211; FMPC, DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA DO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, QUE ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2019, EM CONFORMIDADE COM AS DEPOSIÇÕES DA LEI DE DIRETRIZES ORÇAMENTARIAS &amp;#8211; LDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DE DOTAÇÃO ORÇAMENTARIA NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018, POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA A COBERTURA DE DOTAÇÃO ORÇAMENTARIA NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2018, NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1636/39_aLj2uab.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1636/39_aLj2uab.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal de Prevenção ao HIV/AIDS e outras infecções sexualmente transmissíveis, denominada “Dezembro Vermelho”.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1641/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1641/40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cessão de Servidor com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Pública – SESP, e dá outras providências.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1649/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1649/41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal de Cultura e Artes “Maira Panas” de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1650/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1650/42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de crédito adicional especial no orçamento municipal do exercício financeiro de 2018, por excesso de arrecadação, e da outras providências.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1654/43_sa26nFG.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1654/43_sa26nFG.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a efetuar o pagamento do percentual que menciona aos servidores publicos da categoria dos profissionais da educacao, a titulo de indenizacao pela perda remuneratoria do piso nacional do magisterio, e da outras providencias.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1655/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1655/44.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica no ambito municipal a Associacao Resgate juina, e da outras providencias.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1688/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1688/45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e regulamentação da organização e funcionamento das ações e serviços públicos de saúde, do serviço de terapias e dos procedimentos de saúde de caráter complementar por meio da ozonioterapia no município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1690/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1690/46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar Termo de Colaboração com o Sindicado das Indústrias Madeireiras e Moveleiras do Noroeste de Mato Grosso – SIMNO, e promover abertura de credito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA AS RESOLUÇÕES NOS 01/2015 E 02/2016 E PASSA A DISCIPLINAR O USO DO PLENÁRIO HENRIQUE SIMIONATTO E DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE VEREADORES DE JUÍNA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMITA E ESTABELECE CRITÉRIOS PARA CONCESSÃO DE MOÇÕES DE APLAUSO, CONGRATULAÇÕES E LOUVOR PELO PODER LEGISLATIVO DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA RESOLUÇÃO N.º 4/2016 QUE DISPÕE SOBRE A REFORMULAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JUÍNA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
     <t>Professor Ivo, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA AO PROJETO DE LEI N.º 21/2018_x000D_
 _x000D_
 _x000D_
 SUPRIME O ARTIGO 4.º DO PROJETO DE LEI 21/2018._x000D_
 </t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA AO PROJETO DE LEI N.º 22/2018_x000D_
 _x000D_
 _x000D_
 SUPRIME O ARTIGO 4.º DO PROJETO DE LEI 22/2018._x000D_
 </t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA AO PROJETO DE LEI N.º 23/2018_x000D_
 _x000D_
 _x000D_
 SUPRIME O ARTIGO 4.º DO PROJETO DE LEI 23/2018._x000D_
 </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER QUE  A ENERGISA &amp;#8211; EMPRESA DE FORNECIMENTO DE ENERGIA ELÉTRICA DO MUNICÍPIO DE JUÍNA, SEJA O ESCRITÓRIO DE ATENDIMENTO DE JUÍNA OU OUTRA FORMA DE ESCLARECER A SITUAÇÃO  DO FORNECIMENTO (AMPLIAÇÃO DE CARGA, COLOCAÇÃO DE TRANSFORMADORES PRÓXIMO AS UNIDADES DE ENSINO E EXPLICAÇÕES DE COMO PROCEDER DE FORMA CORRETA E COM RAPIDEZ) O NÃO FORNECIMENTO DE  ENERGIA NAS UNIDADE DE ENSINO DE JUÍNA: ESCOLA ESTADUAL 07 DE SETEMBRO; ESCOLA MUNICIPAL OSVALDO CRUZ NO DISTRITO DE FILADÉLFIA, ESCOLA MUNICIPAL EUCLIDES DA CUNHA (LINHA 04); ESCOLA MUNICIPAL MARIA HILDA PANAS (MÓDULO 06); ESCOLA MUNICIPAL PONCE DE ARRUDA (LINHA 07) CENTRO DE EDUCAÇÃO INFANTIL SÃO CRISTÓVÃO (BAIRRO INDUSTRIAL) CENTRO DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ (MÓDULO 05); CENTRO DE EDUCAÇÃO INFANTIL LUIZ FELIPE (MÓDULO 06).</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, SENHOR MARCELO GARCIA, REQUER A LISTA DE TODOS OS FUNCIONÁRIOS DAS E CONTRATADOS NAS SECRETARIAS E RESPECTIVOS DEPARTAMENTOS SUBORDINADOS ÀS MESMAS.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE OBRAS, SENHOR JOAO REIS, REQUER UM RELATÓRIO CONTENDO OS GASTOS REALIZADOS COM PAVIMENTAÇÃO E DRENAGEM ASFÁLTICA NO ANO DE 2017 INCLUSIVE CONTENDO OS GASTOS COM COMBUSTÍVEL DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>Professor Carlito, Professor Ivo, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SUA EXCELÊNCIA O SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JUÍNA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 10 DE MAIO, QUINTA-FEIRA AS 14H30 QUE ABORDARA O TEMA: &amp;#8220;JUÍNA TERRA DE OPORTUNIDADE. 36 ANOS DE EMANCIPAÇÃO POLITICA ADMINISTRATIVA&amp;#8221;. </t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA LUCIA DA SILVA GRANJA, RELATÓRIO CONTENDO O QUANTITATIVO DE ÔNIBUS ESCOLARES TANTO NA ÁREA URBANA QUANTO NAS LINHAS RURAIS</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE ESPORTE, LAZER E TURISMO, SENHOR WILSON PEREIRA DE CASTRO FILHO, RELATÓRIO CONTENDO OS GASTOS REALIZADOS NO CAMPEONATO DE FUTSAL E O SALDO REMANESCENTE.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DESTE PLENÁRIO A APROVAÇÃO DE UMA AUDIÊNCIA PÚBLICA A REALIZAR-SE NO DIA 27 DE AGOSTO DE 2018 AS 19:00 NO RECINTO DO PLENÁRIO DESTA CASA, PARA DIVULGAR E ESCLARECER A POPULAÇÃO JUINENSE E AOS INTERESSADO A NATUREZA DO PROJETO APROVADO POR ESTA CASA  DO PL N° 26/2018 QUE (INSTITUI A REGULARIZAÇÃO FUNDIÁRIA URBANA &amp;#8211; REURB NO MUNICÍPIO DE JUÍNA, ESTADO DE MATO GROSSO, EM CONFORMIDADE COM AS DISPOSIÇÕES DA LEI FEDERAL N.º 13.465/2017 QUE DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA RURAL E URBANA, SOBRE A LIQUIDAÇÃO DE CRÉDITOS CONCEDIDOS AOS ASSENTADOS DA REFORMA AGRARIA E SOBRE A REGULARIZAÇÃO FUNDIÁRIA NO ÂMBITO DA AMAZÔNIA LEGAL, E DÁ OUTRAS PROVIDÊNCIAS.)</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS &amp;#8211; SENHOR MARCELO ANTÔNIO GARCIA, RELATÓRIO DE VENDA DAS ÁREAS PUBLICAS: ÁREA 216,70 M², (LOTEAMENTO DENOMINADO PROJETO DE CONTEMPLAÇÃO COMERCIAL) E ÁREA DE TERRAS DE 3373,25 M² (ÁREA PREFEITURA VELHA) CONTENDO AS SEGUINTES INFORMAÇÕES: FOI ABERTA UMA CONTA ESPECIFICA PARA RECEBER OS RECURSOS DESTA ALIENAÇÃO? QUAIS VALORES ARRECADADOS ATE A PRESENTE DATA? QUAL O VALOR GLOBAL DAS VENDAS?</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx</t>
   </si>
   <si>
     <t>COM BASE NO ART. 125 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, O VEREADOR ABAIXO SIGNATÁRIO VEM MUITO RESPEITOSAMENTE REQUER AO CHEFE DO POSTO DO INSS DE JUÍNA, INFORMAÇÕES A RESPEITO DAS PERICIAS MEDICAS REALIZADAS NOS SEGURADOS DE JANEIRO A AGOSTO DE 2018, PERTENCENTES AO MUNICÍPIO DE JUÍNA (NUMERO DE SEGURADOS ATENDIDOS E OUTRAS INFORMAÇÕES PERTINENTES).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE JUÍNA, INFORMAÇÕES A RESPEITO  DA OBRA DE REFORMA E  AMPLIAÇÃO DO LAR DO IDOSO NO VALOR  DE R$ 343.986,07 (TREZENTOS E QUARENTA E TRÊS MIL, NOVECENTOS E OITENTA E SEIS REAIS E SETE CENTAVOS) PRESTAÇÃO DE CONTAS DO PROCESSO LICITATÓRIO E OS VALORES GASTOS ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1687/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1687/11.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, com cópia ao responsável do setor de licitações da Prefeitura Municipal, cópia de todo processo licitatório, contrato, ofícios requerendo trabalhadores e estatuto da cooperativa Coopervale.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIAS AO SECRETARIO DE INFRAESTRUTURA, SENHOR JOÃO REIS E AO DEPUTADO ESTADUAL SR. SILVANO FERREIRA DO AMARAL A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDAS PARLAMENTARES PARA REALIZAR OBRAS DE DRENAGEM DE AGUA E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS; BATATAIS, BEBEDOURO, JUNDIAÍ, NOVA VENEZA DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA PISTA DE CAMINHADA AO ENTORNO DA PRAÇA DO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REFORMAR A PRAÇA E QUADRAS ESPORTIVAS (FUTEBOL E VOLEIBOL) ALÉM DO PARQUINHO INFANTIL DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REFORMAR A PRAÇA E QUADRAS ESPORTIVAS (FUTEBOL E VOLEIBOL) ALÉM DO PARQUINHO INFANTIL DO BAIRRO PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR DEPUTADO FEDERAL FABIO GARCIA, COM CÓPIA AO PREFEITO DE JUÍNA, A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR RECURSO ATRAVÉS DE EMENDA NO VALOR DE 500 MIL REAIS PARA PAVIMENTAÇÃO ASFÁLTICA NOS BAIRROS PALMITEIRA E PADRE DUÍLIO.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO, LUIZ BRAZ DE LIMA E AO SECRETÁRIO DE INFRAESTRUTURA,  JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR OBRAS DE PAVIMENTAÇÃO ASFÁLTICA CONCOMITANTE PROCEDER A IMPLANTAÇÃO DA REDE DE ESGOTO E GALERIAS DE ÁGUAS PLUVIAIS NOS SEGUINTES LOGRADOUROS DO SETOR INDUSTRIAL COMO SEGUE: RUA ALESSANDRA MARIA SILVA (ANTIGA GOVERNADOR PERES FARIAS &amp;#8211; SETOR PRÓXIMO A CEI SÃO CRISTÓVÃO; RUA FREDERICO DE CAMPOS ( MARCELINA GONDOLFI TERES); RUA JARI SOARES  GOMES; AVENIDA PEDRO CELESTINO; RUA GOVERNADOR GARCIA NETO.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4, Professor Carlito, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE  INFRAESTRUTURA E JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OBRAS DE  AMPLIAÇÃO DA ROTATÓRIA PRÓXIMO AO POSTO M5 , AO CENTRO DE EDUCAÇÃO INFANTIL BRUNO LEONARDO DE CAMPOS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>Locatelli, Geraldinho, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO, LUIZ BRAZ DE LIMA E AO SECRETÁRIO DE INFRAESTRUTURA, JOÃO REIS A NECESSIDADE E OPORTUNIDADE DE REALIZAR OBRAS DE PAVIMENTAÇÃO ASFÁLTICA CONCOMITANTE PROCEDER À IMPLANTAÇÃO DA REDE DE ESGOTO E GALERIAS DE ÁGUAS PLUVIAIS NOS SEGUINTES LOGRADOUROS DO BAIRRO PADRE DUÍLIO, COMO SEGUE: RUA DOS IPÊS; 	RUA ANGELIM; RUA FIGUEIRAS; RUA PAINEIRAS. CONCLUSÃO DO ASFALTO DA AVENIDA BRASÍLIA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO , LUIZ BRAZ DE LIMA E A SECRETÁRIA MUNICIPAL DE SAÚDE,  LEDA MARIA VILAÇA A NECESSIDADE  DE CONSTRUIR UM POSTO DE SAÚDE PARA ATENDER O SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR AGENTES DE SAÚDE NA GLEBA NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO S.R. LUIZ BRÁS, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UM BANHEIRO PUBLICO NA PISTA DE CAMINHADA DO LAGO DA GARÇA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REGULARIZAR  SETOR DO DIAMANTE NEGRO NO MODULO 04.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REALIZAR MEDIÇÃO E TOPOGRAFIA PARA FAZER LIMITAÇÃO DA ÁREA DE PRESERVAÇÃO PERMANENTE HORTO FLORESTAL, CONFORME AS LEIS AMBIENTAIS, NO INTUITO DE REGULARIZAR AS FAMÍLIAS QUE RESIDEM NO LOCAL.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA DE SAÚDE (SENHORA LEDA VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE IMPLANTAR UM PROJETO PARA AGENDAMENTOS DE CONSULTAS ELETIVAS VIA TELEFONE PARA IDOSOS, GESTANTES E DEFICIENTES FÍSICOS NOS PSF&amp;#8217;S DE JUÍNA.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO LUIZ BRAZ DE LIMA A NECESSIDADE E OPORTUNIDADE PROMOVER A REGULARIZAÇÃO FUNDIÁRIA DA ÁREA VERDE DO HORTO FLORESTAL QUE COMPREENDE A RUA ARIPUANÃ, RUA BOA ESPERANÇA E RUA CAXAMBU DO SUL, TODAS NO MÓDULO 5.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE AGRICULTURA, MINERAÇÃO E MEIO AMBIENTE, SENHOR JOÃO MANUEL  DE SOUZA PERES A  NECESSIDADE E OPORTUNIDADE DE PLANTIO E FORNECIMENTO DE MUDAS DE MUDAS DE MORINGA OLEÍFERA: PLANTA DE USO MÚLTIPLO E DESENVOLVIMENTO DE PROJETOS QUE ORIENTE O USO NA ALIMENTAÇÃO E MEDICINA ALTERNATIVA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS REALIZAR OPERAÇÃO TAPA BURACOS NAS RUAS E AVENIDAS NÃO PAVIMENTADAS DO BAIRRO SÃO JOSÉ OPERÁRIO, A SABER: RUA DANIEL BERGER, RUA ORLANDO PEREIRA, RUA DA HORTA E TRAVESSAS QUE DÃO ACESSO ÀS MESMAS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA PONTE NA LINHA &amp;#8220;G&amp;#8221;, TRAVESSÃO DE ACESSO A FAZENDO DE PROPRIEDADE DO CESAR SANSÃO NA LINHA 2.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENADOR CIDINHO SANTOS COM COPIA AO SENHOR PREFEITO (SR. ALTIR A. PERUZO) A NECESSIDADE E OPORTUNIDADE DE VIABILIZAR EMENDA PARLAMENTAR NO VALOR DE 01 (UM) MILHÃO DE REAIS PARA OBRAS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA GOV. GARCIA NETO NO TRECHO DA ESCOLA ESTADUAL MARECHAL RONDON ATÉ O A COMPENSADOS JUINA, NA AV. GOV. FILINTO MULLER, INTERLIGANDO OS BAIRROS SETOR INDUSTRIAL E PALMITEIRA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA PREFEITO SR. ALTIR A. PERUZZO A CÓPIA A SENHORA LEDA MARIA VILLAÇA- SECRETÁRIA MUNICIPAL DE SAÚDE A NECESSIDADE COM OPORTUNIDADE ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO  USO DE PLASMA RICO EM PLAQUETAS (PRP- PLASMA RICO EM PLAQUETAS ) NOS PROCEDIMENTOS MÉDICOS NA ORTOPEDIA E TRAUMATOLOGIA. FRATURAS, LESÕES TENDÍNEAS, MUSCULARES E DA CARTILAGEM. </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Locatelli, Geraldinho, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR OSCAR BEZERRA &amp;#8211; DEPUTADO ESTADUAL, DESTINAR MAIS R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA CONSTRUÇÃO DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Saulo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. LUIZ BRÁS) A NECESSIDADE E OPORTUNIDADE DE REALIZAR DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DARCI JOSE BERGAMIN E RUA SINOP , MODULO 05.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA DE SAÚDE (SENHORA LEDA VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR MAIS UM MÉDICO CLINICO GERAL NA UPA ( UNIDADE DE PRONTO ATENDIMENTO)</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE FINANÇAS (SR. MARCELO GARCIA) A NECESSIDADE E OPORTUNIDADE DE SUSPENDER A COBRANÇA DAS TAXAS DE ALVARÁS PARA OS MICRO EMPREENDEDORES INDIVIDUAIS NOS TERMOS DO PARAGRAFO § 3° DO ART. 4° DA LC 123/2006.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, QUE ATUALMENTE RESPONDE TAMBÉM PELO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, REFAZER A MARCAÇÃO (PINTURA) PARA ESTACIONAMENTO DE MOTOS EM TODA EXTENSÃO DA AVENIDA 9 DE MAIO, PRINCIPALMENTE EM FRENTE AS EMPRESAS: MIRASSOL BICICLETARIA, LOJA QUEIROZ, TUCUNARÉ  PESCA, LOCAIS QUE A MARCAÇÃO DESAPARECEU.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, QUE ATUALMENTE RESPONDE TAMBÉM PELO DEPARTAMENTO MUNICIPAL DE TRÂNSITO, QUE SEJA IMPLANTADO NA CIDADE DE JUÍNA, AS FAIXAS DE PEDESTRES EM TERCEIRA DIMENSÃO (3D) NAS PRINCIPAIS AVENIDAS DE JUÍNA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, RESPONSÁVEL PELO DEPARTAMENTO DE TRANSITO, A NECESSIDADE E OPORTUNIDADE DA PINTURA DE FAIXAS DE TRAVESSIA DE PEDESTRES: NA AVENIDA LONDRINA PRÓXIMA AO LAVA JATO DO CIRILO, INÍCIO DA BAIXADA DE ACESSO AO BAIRRO CIDADE ALTA E UMA FAIXA FRENTE A ESCOLA PADRE EZEQUIEL RAMIM NO BAIRRO MODULO 5. </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE DE PRORROGAR O PRAZO PARA PAGAMENTO DA DIVIDA ATIVA DOS CONTRIBUINTES INADIMPLENTES POR MAIS TRINTA DIAS, E QUE SEJA AMPLAMENTE DIVULGADO NOS MEIOS DE COMUNICAÇÃO ESSA DECISÃO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AOS DEPUTADOS ESTADUAIS DE MATO GROSSO VALDIR BARRANCO E ALAN CARDEK, DEPUTADO FEDERAL SÁGUAS MORAES DE SOUZA E OUTROS DEPUTADOS ESTADUAIS, FEDERAIS E SENADORES QUE APOIAM UMA EDUCAÇÃO DE QUALIDADE NA VIDA DE UMA CRIANÇA, A NECESSIDADE E OPORTUNIDADE DE DESTINAR EMENDAS PARLAMENTARES COM O OBJETIVO DE ATENDER ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL NA AQUISIÇÃO OU CONSTRUÇÃO DE PISCINAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A AGENCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS &amp;#8211; MT &amp;#8211; AGER, A NECESSIDADE DE REALIZAR A FISCALIZAÇÃO DAS EMPRESAS QUE PRESTAM SERVIÇOS NA REGIÃO NOROESTE DO ESTADO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO NO PSF  DISTRITO DE TERRA ROXA PARA  COLOCAR EM FUNCIONAMENTO O CONSULTÓRIO ODONTOLÓGICO DA UNIDADE, ENVIAR 02 AGENTES DE SAÚDE, FAZER OS ENCAMINHAMENTOS DE REGULAÇÕES ATRAVÉS DA UNIDADE LOCAL.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA ATENDER AS SEGUINTES DEMANDAS DO PRÉDIO DO PSF DO DISTRITO DE TERRA ROXA: REFORMA DA COZINHA, SUBSTITUIR PISO EXISTENTE POR CERÂMICA, INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NAS SALAS, CONSTRUIR CERCA DE PROTEÇÃO EM TORNO DA UNIDADE, AQUISIÇÃO DE UMA GELADEIRA.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE DUAS SEÇÕES DE TUBOS DE 1,20 METROS NA PONTE SOBRE O RIO RELÓGIO, LINHA BARROSO &amp;#8211; COMUNIDADE BERTILHA</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA QUE O HOSPITAL MUNICIPAL DE JUÍNA, PASSE A SE CHAMAR HOSPITAL MUNICIPAL  DR. HIDEO SAKUNO&amp;#8221;</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A REALIZAÇÃO DE SERVIÇOS DE EXTENSÃO DE REDES DE DISTRIBUIÇÃO DE ENERGIA NO DISTRITO DE FONTANILLAS, PRÓXIMO A CANO DOURADA EM DIREÇÃO AOS CONDOMÍNIOS DA LOCALIDADE.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR  VITORIO GALLI DEPUTADO FEDERAL, A NECESSIDADE DE LIBERAÇÃO DE RECURSOS ADVINDOS DE EMENDA PARLAMENTAR NO VALOR DE R$ 1.000.000.00 (UM MILHÃO DE REAIS) PARA CUSTEIO DE OBRAS DE DRENAGEM E PAVIMENTAÇÃO DA AVENIDA JOSÉ NILO BERGAMIN &amp;#8211; ANTIGA AVENIDA CAMPO GRANDE DO BAIRRO MÓDULO 6 (BAIRRO CIDADE ALTA) &amp;#8211; JUÍNA- ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIA AO SECRETARIO DE PLANEJAMENTO S.R. LUIZ BRÁS A NECESSIDADE E OPORTUNIDADE DE FIRMAR TERMO DE CONCESSÃO E USO EM COMODATO DA ÁREA DO SETOR I, QUADRA 177 (4.565 M²) PARA CONSTRUÇÃO DE UMA IGREJA DA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO &amp;#8211; ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE SE SE REALIZAR A LIMPEZA DOS TERRENOS BALDIOS PÚBLICOS. </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO - PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE REALIZAR TRABALHO DE MANUTENÇÃO DA RUA FRENTE A CEI SÃO CRISTOVÃO NO SETOR INDUSTRIAL. AVENIDA GOVERNADOR JARI GOMES. </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO -  ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA MELHORIAS DA PRAÇA DO BAIRRO MODULO 04: REFORMA DO BANHEIRO, REPOSIÇÃO DE 01 POSTE DE ILUMINAÇÃO PÚBLICA, REFORMA DA COBERTURA DO QUIOSQUE, REPOSIÇÃO DE AREIA DA QUADRA, PINTURA DOS BANCOS, DOS MEIOS FIO E TRONCOS DAS ARVORES, RETIRAR GRAMA DO MEIO FIO, INSTALAÇÃO DE 02 TRAVES DE GOL NO ESPAÇO ANEXO AO CAMPO SOCIETY.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Neguinho da 4, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER NOTIFICAÇÃO EXPRESSA A PROPRIETÁRIOS DE VEÍCULOS COM PROBLEMAS MECÂNICOS E SUCATAS ESTACIONADAS EM VIAS PÚBLICAS, COMO TAMBÉM OS PROPRIETÁRIOS DE LOTES URBANOS COM ENTULHOS ARMAZENADOS NAS VIAS PÚBLICAS, A RETIRA-LOS A FIM DE DESOBSTRUIR AS VIAS DA CIDADE. </t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, LUIZ BRÁS E SECRETARIA MUNICIPAL DE SAÚDE, SENHORA LEDA VILAÇA, A NECESSIDADE E OPORTUNIDADE DE REFORMAR O POSTO DE SAÚDE DA COMUNIDADE SÃO PAULINO (LINHA 7)._x000D_
 </t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>Tuna, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO S.R. LUIZ BRÁS E O SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE LIMPAR O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA PONTE DE CONCRETO E GALERIA NO TRECHO FAZENDA AMÁLIA PRÓXIMA A FAZENDA QUEIROZ.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIO DE SAÚDE (SRA. LEDA VILLAÇA) A NECESSIDADE E OPORTUNIDADE DE DISPONIBILIZAR UM MEDICO CLINICO GERAL NO POSTO DE SAÚDE SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXMO. SR. FABIA GARCIA &amp;#8211; DEPUTADO FEDERAL CÓPIA AO EXMO. SR. ALTIR PERUZZO PREFEITO DE JUÍNA E SR JOÃO MANOEL  DE SOUZA PERES -  SECRETÁRIO MUNICIPAL DE AGRICULTURA MINERAÇÃO E MEIO AMBIENTE QUE SEJA DISPONIBILIZADO RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PATRULHA MECANIZADA AGRÍCOLA  PARA ATENDER CHACAREIROS E SITIANTES DO ENTORNO DA CIDADE &amp;#8211; AGRICULTURA FAMILIAR ( FEIRANTES, ETC)</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A OPORTUNIDADE E NECESSIDADE DE CASCALHAMENTO E NIVELAMENTO DE TERRENO EM FRENTE A EMPRESA LÍDER PERTO DO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, A OPORTUNIDADE E NECESSIDADE DE CASCALHAMENTO DA RUA MANOEL JOAQUIM MUNTIR.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE FINANÇAS (SR. MARCELO GARCIA) A NECESSIDADE E OPORTUNIDADE DE SE PRORROGAR O PRAZO DE PAGAMENTO COM DESCONTO DO IPTU 2018 POR PELO MENOS  MAIS 90 DIAS._x000D_
 </t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE REALIZAR UM TAMPA BURACO NAS ESTRADAS DA LINHA 07 E 08 PRÓXIMO AO TRAVESSÃO CASARIN._x000D_
 </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A EXMO  SR.  ALTIR  ANTÔNIO PERUZZO , COM CÓPIA AO SENHOR JOÃO REIS &amp;#8211; SECRETÁRIO MUNICIPAL  DE INFRAESTRUTURA , A NECESSIDADE DE FAZER GESTÃO NA LINHA 06, NAS MEDIAÇÕES DA COMUNIDADE SÃO BRÁS, VISANDO A RECUPERAÇÃO DA REFERIDA LINHA, BEM COMO DAS  PONTES E BUEIROS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, A NECESSIDADE E OPORTUNIDADE QUE SEJA ADQUIRIDO DUAS CAMINHONETAS PARA ATENDER A DEMANDA DA SECRETÁRIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO SENHOR MARCO AURÉLIO MARRAFON, COM CÓPIA AO SECRETÁRIO ADJUNTO SENHOR JOÃO NETO, A NECESSIDADE DE DAR ENCAMINHAMENTOS AS REIVINDICAÇÕES DAS ESCOLAS DA REDE ESTADUAL PROTOCOLADAS NA OCASIÃO DA VISITA DA COMITIVA DE VEREADORES DE JUÍNA, CONFORME_x000D_
 ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIA AO SECRETARIO DE OBRAS, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE REALIZAR UM TAMPA BURACO NAS COMUNIDADES SÃO LUIZ E JERUSALÉM ALÉM DOS MÓDULOS E BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Neguinho da 4, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIA AO SENHOR MARCELO GARCIA &amp;#8211; SECRETARIO DE ADMINISTRAÇÃO, FINANÇAS E SECRETÁRIO DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DAR OS ENCAMINHAMENTOS NECESSÁRIOS PARA REALIZAÇÃO DE OBRAS DE EXTENSÃO DE REDE DE ENERGIA, COMO TAMBÉM COLOCAÇÃO DE BRAÇOS NOS POSTES DE ILUMINAÇÃO PÚBLICA, PARA O BAIRRO MÓDULO 6 &amp;#8211; AVENIDA MARILIA QUE DÁ ACESSO A ESCOLA ESTADUAL ANTÔNIA MOURA MUNIZ.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIAS AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR MARCELO GARCIA E, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, RESPONSÁVEL PELO DEPARTAMENTO MUNICIPAL DE TRÂNSITO A NECESSIDADE E OPORTUNIDADE DAR OS ENCAMINHAMENTOS NECESSÁRIOS PARA CONFECÇÃO DE PLACAS INDICATIVAS DE LOCALIZAÇÃO E DE TRÂNSITO NO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIA AO SECRETARIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR MARCELO GARCIA, A NECESSIDADE DE ADOTAR MEDIDAS PARA COIBIR QUE VENDEDORES AMBULANTES PROVENIENTE DE OUTROS MUNICÍPIOS, COMERCIALIZEM QUALQUER TIPO DE MERCADORIA NAS LOCALIDADES OU VIAS PÚBLICAS DENTRO DA CIRCUNSCRIÇÃO DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIAS AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS E SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SENHOR MARCELO GARCIA, A NECESSIDADE DE ADOTAR MEDIDAS PARA COIBIR VANDALISMO E GARANTIR A SEGURANÇA DO PATRIMÔNIO PÚBLICO, SE FAZ NECESSÁRIO INSTALAÇÃO DE CFTV - CIRCUITO FECHADO DE TV PARA SISTEMAS DE VIGILÂNCIA NOS ÓRGÃOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A DEPUTADO FEDERAL VICTORIO GALLI, COM CÓPIA AOS DEMAIS DEPUTADOS FEDERAIS DE MATO GROSSO, A NECESSIDADE DE DESTINAREM RECURSOS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS PARA A RECUPERAÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE FILADÉLFIA, SENDO 01 PATRULHA DE MANUTENÇÃO, CONTENDO OS SEGUINTES MAQUINÁRIOS PÁ CARREGADEIRA MOTONIVELADORA E CAMINHÃO CAÇAMBA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE ESPORTES, LAZER E TURISMO (SR. WILSON PEREIRA), A NECESSIDADE E OPORTUNIDADE DE REALIZAR CAMPEONATO DE FUTEBOL DE CAMPO NO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE REALIZAR LIMPEZA E CORTE DE GRAMA NA PRAÇA E CAMPO DE FUTEBOL DO BAIRRO PALMITEIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE REALIZAR UMA REFORMA (INCLUINDO CORTE DE GRAMA, REPOSIÇÃO DE AREIA NA QUADRA DE VÔLEI) NA PRAÇA DO BAIRRO SÃO JOSÉ OPERÁRIO.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE REALIZAR UMA REFORMA (INCLUINDO REPOSIÇÃO DE AREIA NA QUADRA DE VÔLEI) NA PRAÇA DO MODULO VI.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO PEDRO TAQUES, COM CÓPIA A SECRETÁRIA DE ESTADO DE TRABALHO E ASSISTÊNCIA SOCIAL MÔNICA CAMOLEZI DOS SANTOS MELO E, A SECRETARIA ADJUNTA DE TRABALHO E EMPREGO- SATEC, SENHORA ROSIANE MAHARA ANDRADE, O ANSEIO E A NECESSIDADE DE IMPLANTAR UM POSTO DO SINE-MT NA CIDADE DE JUÍNA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENADOR DA REPUBLICA, WELINGTON FAGUNDES, A NECESSIDADE E OPORTUNIDADE E CONVENIÊNCIA DE DESTINAR EMENDAR PARLAMENTAR PARA COMPRA DE UMA PÁ CARREGADEIRA, UMA MOTONIVELADORA E UM CAMINHÃO CAÇAMBA, OS QUAIS SERÃO UTILIZADOS NA RECUPERAÇÃO DE ESTRADAS VICINAIS DO MUNICÍPIO DE JUÍNA. </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, SOBRE A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO E CONTEMPLAR A IGREJA DO EVANGELHO QUADRANGULAR COM UMA ÁREA DE TERRA URBANA NO BAIRRO CIDADE ALTA, QUE TEM POR FINALIDADE A CONSTRUÇÃO E INSTALAÇÕES DE TEMPLO RELIGIOSO, SALAS DE INSTRUÇÃO, REFEITÓRIO, BANHEIROS E ESPAÇO DE LAZER PARA ATENDER A COMUNIDADE.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DA REABERTURA, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA LINHA 1, COMUNIDADE NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DA REABERTURA, PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DA LINHA 4 E LINHA &amp;#8220;F&amp;#8221;.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O PENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR RECUPERAÇÃO DAS ESTRADAS VICINAIS DO DISTRITO DE TERRA ROXA (LINHA F, ESTRADA DA USINA, LINHA 21, LINHA 03 E DA 01) COM REBAIXAMENTO DE MORROS DA LINHA 01 QUE LIGA A BR 174.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA REFORMA GERAL NO PRÉDIO DO PSF III DO MODULO V.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO &amp;#8220;TAPA BURACO&amp;#8221; NA ESTRADA DA LINHA FLOR DA SERRA, COMUNIDADE SANTA MARTA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Locatelli, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO PREFEITO DE JUÍNA, A REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM DAS ÁGUAS FLUVIAIS DA AVENIDA PERIMENTRAL JOÃO MARQUES CARDOSO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR A RECUPERAÇÃO, COM ENCASCALHAMENTO E PATROLAMENTO DO TRAVESSÃO DA PROPRIEDADE DO SENHOR ANTÔNIO REZENDE ATE A FAZENDA DO SENHOR LEONEL (LÉO).</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE REALIZAR PATROLAMENTO E TAMPA BURACO NA COMUNIDADE SÃO JUSTINO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE DE REALIZAR PATROLAMENTO E TAMPA BURACO, ALGUNS BUEIROS E PONTES NA COMUNIDADE NOVA JERUSALÉM E ESTRADA DA IFMT. </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITA LIMPEZA DO TERRENO PERTENCENTE AO MUNICÍPIO NA RUA PRESIDENTE PRUDENTE, PRÓXIMO AO PSF DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE A NECESSIDADE E OPORTUNIDADE QUE SEJA FEITA A MANUTENÇÃO DA MAQUINA DE LAVAR ROUPAS DO HOSPITAL.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA COBERTURA E BANCOS DE ESPERA NO PSF DO MODULO 06.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PRESIDENTE DESTA EGRÉGIA CASA DE LEIS A NECESSIDADE DE OPORTUNIDADE DE REALIZAR ALTERAÇÕES NO REGIMENTO INTERNO CONFORME A JUSTIFICATIVA ABAIXO._x000D_
 </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE IDENTIFICAR COM BRASÃO DO MUNICÍPIO E ESCRITA &amp;#8220;A SERVIÇO DA PREFEITURA DE JUÍNA&amp;#8221; TODOS OS MAQUINÁRIOS E VEÍCULOS QUE ESTEJAM TERCEIRIZADOS EM USO DA PREFEITURA.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE FAZER GESTÃO PARA REGULAMENTAR OS TRATAMENTOS FORA DO DOMICILIO (TFD) COM A ELABORAÇÃO DE LEI E ORÇAMENTO ESPECIFICO MUNICIPAL EM ATENDIMENTO AOS PACIENTES HIPOSSUFICIENTE.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE UMA PONTE FRENTE À PROPRIEDADE DO SENHOR ROGERIO, ESTRADA DA LINHA 4.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Professor Carlito, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, AO DEPARTAMENTO DE LIMPEZA URBANA DE JUÍNA  E A SECRETARIA DE EDUCAÇÃO A NECESSIDADE E OPORTUNIDADE DE DESTINAR A EQUIPE DE LIMPEZA URBANA O CORTE DE ARVORES, GRADEAR OS FUNDOS DA ESCOLA PADRE JOSÉ DE ANCHIETA  E DO PSF AO MESMO TEMPO A SECRETARIA DE INFRA ESTRUTURA COLOCAR DOIS CAMINHÕES DE CASCALHO POR DENTRO DO PORTÃO DA ESCOLA PADRE JOSÉ DE ANCHIETA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UM MURO  OU CERCAR O CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Sandro, Geraldinho, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE SENHORA LEDA MARIA DE SOUZA VILLAÇA, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA O PSF DO BAIRRO PALMITEIRA NA: AQUISIÇÃO DE 01 GELADEIRA, ABERTURA DE 01 PORTA DE EMERGÊNCIA, TOLDO PARA A JANELA DA COZINHA, REFORMA DO TELHADO, CONSTRUÇÃO DE CAIXA COLETORA DE LIXO E PINTURA DA CALÇADA DE ENTRADA DA UNIDADE.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA REFORMAR A ESTRUTURA DE COBERTURA DO PARQUE INFANTIL DA CEI VASCO PAPA DO  BAIRRO PALMITEIRA. </t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS, DA NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE REALIZAR ESTUDO PARA CONSTRUÇÃO DE QUEBRA MOLAS E FAIXAS DE PEDESTRE COM A FINALIDADE MINIMIZAR O RISCO DE ACIDENTES DE TRANSITO EM FRENTE AO PSF DO BAIRRO PADRE DUÍLIO RUA JOSÉ DINIZ.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SENHORA VERA GRANJA A NECESSIDADE E OPORTUNIDADE DE REALIZAR GESTÃO JUNTO AO EMPRESÁRIO DA FAZENDA AMÁLIA EM BENEFÍCIO DA ESCOLA MUNICIPAL CORA CORALINA ATRAVÉS DE UM DOS FILHOS DO PROPRIETÁRIO DA FAZENDA, SR. CARLOS, COM O OBJETIVO DE REALIZAR UM TERMO DE CEDÊNCIA DE UM ÔNIBUS USADO ATRAVÉS DE TERMO DE COMODATO, PARA SER UTILIZADO DENTRO E ENTORNO DA FAZENDA.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Geraldinho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIA AO SECRETARIO DE OBRAS, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE REALIZAR PRATOLAMENTO E ENCASCALHAMENTO NA COMUNIDADE CAIABI.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA À SECRETÁRIA MUNICIPAL DE SAÚDE, SENHORA LEDA VILLAÇA A NECESSIDADE E OPORTUNIDADE DE REALIZAR GESTÃO JUNTO AO EMPRESÁRIO DA FAZENDA AMÁLIA SENHOR CARLOS E O GERENTE DENOMINADO DE NETO, COM O OBJETIVO DE REALIZAR CONTRATAÇÃO DE UM AGENTE DE SAÚDE  E A VISITA MÉDICA, SEJA DUAS OU UMA VEZ  SEMANAL OU QUINZENAL.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Professor Ivo, Sandro, Saulo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE DE FAZER UMA ONDULAÇÃO COM CASCALHO E REALIZAR O AGUAMENTO NO PERÍODO DA SECA, UMA EM FRENTE À ESCOLA ANTÔNIA MOURA, UMA AO LADO DA CRECHE LUIZ FELIPE E OUTRO EM FRENTE À UNIDADE BÁSICA DE SAÚDE - UBS.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ÁGUA E ESGOTO - DAES SENHOR JOSÉ APARECIDO ALVES PAULINO, A NECESSIDADE DE REALIZAR A INCLUSÃO DA ESCOLA MUNICIPAL PADRE JOSÉ DE ANCHIETA AO SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Valdemarzinho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, JOÃO REIS A RECUPERAÇÃO DAS ESTRADAS DE ACESSO AO  E DO ASSENTAMENTO BOA ESPERANÇA ATÉ A PROPRIEDADE DO SENHOR RICARDO PIRES.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, JOÃO REIS A RECUPERAÇÃO DAS ESTRADAS DO DISTRITO DE FILADÉLFIA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM  A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE , LEDA MARIA VILLAÇA , A REFORMA URGENTE DO UNIDADE DA SAÚDE DA FAMÍLIA &amp;#8211; PSF DA GLEBA IRACEMA &amp;#8211; ÁREAS I, II E III</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Paulão, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, LEDA MARIA VILLAÇA E TAMBÉM PARA DIRETORA DO ESCRITÓRIO REGIONAL DE SAÚDE, SENHORA &amp;#8211; ANA PAULA SCHUZ, A REALIZAÇÃO DE UMA TRIAGEM PARA AVERIGUAR AS CONDIÇÕES DOS PACIENTES QUE PASSARAM POR CIRURGIA DE CATARATA E OUTRAS REALIZADAS POR OCASIÃO DA CARAVANA DA TRANSFORMAÇÃO NA CIDADE DE JUÍNA.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Neguinho da 4, Professor Ivo, Sandro, Tonhão do Rancho, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR ENERGISA S/A, A NECESSIDADE E OPORTUNIDADE DA EMPRESA REALIZAR A AMPLIAÇÃO DA REDE DE ENERGIA NA RUA QUE ESTÁ COM O NOME DE RUA PROJETADA DA QUADRA 108-A &amp;#8211; BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE AGUA E ESGOTO &amp;#8211; DAES, JOSÉ APARECIDO ALVES PAULINO A NECESSIDADE DE REALIZAR A AMPLIAÇÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA NA RUA PROJETADA DA QUADRA 108-A &amp;#8211; BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE DE REALIZAR A RENOMEAÇÃO  DA  &amp;#8220;RUA PROJETADA&amp;#8221; PARA RUA &amp;#8220;RUA BELA VISTA DO PARAÍSO&amp;#8221; LOCALIZADA NA QUADRA 108-A &amp;#8211; BAIRRO MÓDULO 5.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam, Sandro, Saulo, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO &amp;#8211; PREFEITO DE JUÍNA, COM CÓPIA AO SECRETÁRIO MUNICIPAL  DE ESPORTE, LAZER  E TURISMO, SENHOR WILSON PEREIRA DE CASTRO FILHO, A NECESSIDADE DE FAZER GESTÃO NA COMPRA DE  UM ÔNIBUS, PARA ATENDIMENTO AOS/AS  DESPORTIVAS DO MUNICÍPIO DE JUÍNA.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, E AO DEPUTADO FEDERAL VITORIO GALLI A INSTALAÇÃO DE UMA UTI NEONATAL NO HOSPITAL MUNICIPAL DE JUÍNA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS QUE SEJA REALIZADO OBRAS DE REABERTURA E LEVANTAMENTO DO NÍVEL DA ESTRADA ONDE HÁ A PONTE SECA, LOCALIZADA NA LINHA 5.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA DAS HORTÊNSIAS, PRÓXIMO AO ESTÚDIO FUNCIONAL (ACADEMIA) E CASA DO SENHOR JOVELINO SIMIONATTO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR GOVERNADOR DO ESTADO DE MATO GROSSO, PEDRO TAQUES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, E AOS DEPUTADOS ESTADUAIS DE MATO GROSSO, A NECESSIDADE DA CONSTRUÇÃO EM ALGUNS PONTOS, DE LOMBADAS PARA REDUÇÃO DO EXCESSO DE VELOCIDADE NA EXTENSÃO DA RODOVIA MT 183.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR MARCELO ANTÔNIO GARCIA &amp;#8211; SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS QUE SEJA ANALISADO A DEFASAGEM SALARIAL DOS SERVIDORES QUE ATUAM NO  CARGO AGENTE ADMINISTRATIVO 01 E 02, VISTO QUE OS MESMOS AO LONGO DOS ANOS QUE TIVERAM  PERDAS SALARIAS EM TORNO DE  60% E APÓS ISTO SEJA CONCEDIDO REAJUSTES PARA SANAR ESTAS DISPARIDADES </t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR A. PERUZZO, COM COPIA AO SECRETARIO DE PLANEJAMENTO, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE SE ELABORAR UM TERMO E/ OU PROJETO DE COOPERAÇÃO TÉCNICA ENTRE OS ÓRGÃOS; INCRA, PREFEITURA E OS ASSENTADOS DO PA IRACEMA 1,2 E 3 ALÉM DO ASSENTAMENTO PA 1,4 E BOA ESPERANÇA NO INTUITO DE REALIZAR O GEO-REFLORESTAMENTO PARA CONCLUSÃO DO TITULO DEFINITIVO.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO. PERUZZO, COM COPIA AO SECRETARIO DE INFRAESTRUTURA SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE SE REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO MÓDULO 5, A SABER , NA RUA SINOP, NA RUA JANGADA E NA RUA DARCI JOSÉ BERGAMIN.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE PINTURA DE FAIXA DE PEDESTRE EM FRENTE AO COLÉGIO ALTERNATIVA.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR PONTOS DE ÔNIBUS COM ACOMODAÇÕES E IDENTIFICAÇÃO ADEQUADA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOÃO REIS), A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR CALÇADA NA RUA DOM AQUINO QUE DÁ ACESSO AO MODULO V NAS PROXIMIDADES DA RECÉM-CONSTRUÍDA ESTAÇÃO DE TRATAMENTO DE LODO.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Geraldinho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIA A SECRETARIA DE EDUCAÇÃO SENHORA VERA LUCIA PEREIRA GRANJA, A NECESSIDADE DE DAR ENCAMINHAMENTO AO PEDIDO DE INSTALAÇÃO DE REDE DE ENERGIA ELÉTRICA NA SALA ANEXA DA ESCOLA PONCE DE ARRUDA, SITUADA NA LINHA PESQUISA, PRÓXIMO AO ASSENTAMENTO DOS PEQUENOS PRODUTORES RURAIS DO RIO PRETO, KM 60.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIA A SECRETARIO  DE INFRAESTRUTURA JOÃO REIS  A NECESSIDADE DE FAZER UMA FORÇA TAREFA PARA RECUPERAÇÃO DA ESTRADA  DE ACESSO DO  DISTRITO DE FONTANILLAS , APROVEITAR O ENSEJO E FAZER REPAROS NA LINHA BARROSO, COMUNIDADE SANTA MARIA BERTILHA, TRAVESSÃO DO SENHOR LUCILIO JACOMEL, FAZENDA SENHOR VANDERLEI, FAZENDA SENHOR SILVAIR, FAZENDA SENHOR FRACARO, FAZENDA DONA CELINITA E DEMAIS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIA A SECRETARIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE DE FAZER GESTÃO NOS REPAROS DAS PONTES DA RODOVIA MT 183, COM EXTENSÃO DE 12 METROS DE CUMPRIMENTO. </t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4, Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE ATENDER AS DEMANDAS LEVANTADAS NA ESCOLA MUNICIPAL EUCLIDES DA CUNHA LINHA 04: REFORMA  GERAL;  COMO PINTURA, COBERTURA, TROCA DE VIDROS DAS JANELAS, REDE ELÉTRICA, COLOCAR PORTAS NAS SALAS. </t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA, O SENHOR ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SENHORA VERA GRANJA, A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA DE ATENDER AS DEMANDAS LEVANTADAS NA ESCOLA MUNICIPAL MARECHAL HERMES &amp;#8211; PA BOA ESPERANÇA: REPARO GERAL DA REDE ELÉTRICA, ASSENTAR FORRO NAS SALAS E BEIRAL, REFORMAR OS BANHEIROS E TROCAS DOS ARMÁRIOS DAS SALAS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM COPIAS AO SECRETARIO DE INFRAESTRUTURA, SENHOR JOÃO REIS, E SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, VERA LUCIA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UM POÇO ARTESIANO NA ESCOLA MUNICIPAL MARECHAL HERMES &amp;#8211; PA BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETARIA DE SAÚDE, SENHORA  LEDA VILLAÇA, A NECESSIDADE E OPORTUNIDADE DE INSTALAR UM AR-CONDICIONADO NOVO NA UPA ( UNIDADE DE PRONTO ATENDIMENTO) DE JUÍNA.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO DIRETOR DO DEPARTAMENTO DE ÁGUA E ESGOTO - DAES SENHOR JOSÉ APARECIDO ALVES PAULINO, A NECESSIDADE DE A EXTENSÃO DE REDE DE ABASTECIMENTO DE AGUA NOS MÓDULOS 05 E 06.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL EZEQUIEL FONSECA, COM CÓPIA AO PREFEITO MUNICIPAL DE JUÍNA, SENHOR ALTIR PERUZZO, A NECESSIDADE DE DISPONIBILIZAR EMENDA PARLAMENTAR NO VALOR DE 300 MIL REAIS PARA COMPRA DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO DE JUINA COM CÓPIA AO SENHOR JOÃO RES &amp;#8211; SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA QUE SEJA REALIZADO TRABALHO DE MANUTENÇÃO DE ESTRADAS: PATROLAMENTO, CASCALAMENTO E CONSERTO DA PONTE E BUEIROS NA LINHA MEIA 6, COMUNIDADE EM NOME DE MARIA.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Tuna, Eduardo da Verdam, Professor Ivo, Sandro</t>
   </si>
   <si>
     <t>INDICA AO SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO DE JUINA COM CÓPIA AO SENHOR JOÃO RES &amp;#8211; SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA QUE CONSTRUÍDO UM REDUTOR DE VELOCIDADE NA RUA MATO GROSSO, SENTIDO ÁREA DE CAPITAÇÃO DE ÀGUA.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SR. JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE FAZER A PODA DE ÁRVORES, REESTRUTURAÇÃO DO PARQUE INFANTIL, A QUADRA DE AREIA ILUMINAÇÃO PÚBLICA ABAIXO DAS ÁRVORES DA PRAÇA DO MÓDULO 5.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA SR. JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE REALIZAR A COLOCAÇÃO DE PLACAS SENTIDO OBRIGATÓRIO NAS RUAS: AV. HOMES IORIS, SENTIDO A PREFEITURA VELHA (EM FRENTE À ESCOLA GUILHERME)  E SENTIDO OBRIGATÓRIO A RUA QUE PERPASSA O NA FRENTE DO HOSPITAL MUNICIPAL PARA A AV. HOMES IORIS E  NA  AV. MATO GROSSO  SENTIDO OBRIGATÓRIO A AV. DOS JAMBOS TRAVESSA ANTIGO SUPERMERCADO CATARINENSE.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA REABERTURA, ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA DA COMUNIDADE NOSSA SENHORA DE FATIMA LINHA 01, ATÉ A LINHA &amp;#8216;F&amp;#8217; TRAVESSÃO DO JOÃO DO SICREDI. </t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE QUE SEJA REBAIXADO UMA SERRA NA ESTRADA EXISTENTE NA LINHA 01, FRENTE A PROPRIEDADE DO SENHOR AMADEU. </t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELENCIA SENHOR ALTIR PERUZZO - PREFEITO, COM COPIA AO SECRETARIO MUNICIPAL DE OBRAS (SR.JOAO REIS), A NECESSIDADE E OPORTUNIDADE DE CONSTRUÇAO DE UM BUEIRO NA RUA ILHA BELLA QUE LIGA O MOD 05 AO MOD 06</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, SENHOR ALTIR PERUZZO E AO SECRETARIO DE OBRAS (JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE FAZER UM QUEBRA-MOLA NA RUA ANTONIO JOSE DE OLIVEIRA, PROXIMO A IGREJA BATISTA BAIRRO PALMITEIRA E NA RUA JOINVILLE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS SETOR COHAB.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Locatelli, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICA AO EXCELENTÍSSIMO SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA SENHOR JOÃO REIS, SOBRE A NECESSIDADE, OPORTUNIDADE E CONVENIÊNCIA FAZER GESTÃO PARA CRIAÇÃO DO CONSELHO MUNICIPAL DE TRÂNSITO E TRANSPORTE NO MUNICÍPIO DE JUINA-MT. _x000D_
 </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR OLDESIO SILVA ANHESINI - TITULAR DA DELEGACIA REGIONAL DA RECEITA FEDERAL DE CUIABA, ESTUDO DE VIABILIDADE DE INSTALAÇAO DE UMA UNIDADE DE ATENDIMENTO AO CONTRIBUINTE NA CIDADE DE JUINA</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR ALTIR ANTÔNIO PERUZZO, PREFEITO DE JUINA COM CÓPIA AO SENHOR JOÃO RES &amp;#8211; SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA QUE SEJA PATROLADO, CASCALHADO E REALIZADO QUEBRA MORROS NAS LINHAS 07,08 E 09 ALEM DO TRAVEÃO CAZARIN E COMUNIDADE BOM JESUS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. MARCELO GARCIA), A NECESSIDADE E OPORTUNIDADE DE COLOCAR NOS CARROS OFICIAIS QUE AINDA NÃO TENHA O ADESIVO DE IDENTIFICAÇÃO DE USO EXCLUSIVO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO - MARCELO ANTÔNIO GARCIA, SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - JOÃO REI, E, SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - JOÃO MANOEL DE SOUZA PERES, A NECESSIDADE E OPORTUNIDADE DE REALIZAR OPERAÇÃO CONJUNTA DE LIMPEZA E CONTINUIDADE DAS OBRAS DE REVITALIZAÇÃO DA LAGOA DA GARÇA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO - ALTIR ANTÔNIO PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA - VERA LÚCIA PEREIRA GRANJA, A NECESSIDADE DE REALIZAR ESTUDO DE VIABILIDADE ECONÔMICA PARA IMPLANTAÇÃO DA CASA DO ESTUDANTE DE JUÍNA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO &amp;#8211; ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DO PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA PARTINDO DO BAIRRO CIDADE ALTA ATE A COMUNIDADE SANTA MARTA; E DA LINHA &amp;#189; 4 ANTIGO BETÃO ATÉ A ESCOLA FRANCISCO LISBOA NA LINHA 4. </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, SENHOR ALTIR PERUZZO, E AO SECRETARIO DE OBRAS (JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE REFORMAR PONTE NA AVENIDA PALMITEIRA PRÓXIMO À VACA GORDA.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, SENHOR ALTIR PERUZZO, E AO SECRETARIO DE OBRAS (JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA RAMPA DE ACESSO À ACADEMIA AO AR-LIVRE DA PRAÇA DO BAIRRO PALMITEIRA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETARIO DE PLANEJAMENTO (SR. MARCELO GARCIA) E A SECRETARIA DE SAÚDE (SENHORA LEDA VILLAÇA), A NECESSIDADE E OPORTUNIDADE DE REFORMAR O POSTO DE SAÚDE DO MODULO 05 PRÓXIMO AO CISC.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO &amp;#8211; ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE CONSTRUIR UMA LOMBADA NA AVENIDA JK PROXIMIDADES DO &amp;#8220;CAFÉ JUINA&amp;#8221; ENTRE ESTE ESBALECIMENTO E A ÁREA DO MINISTÉRIO PUBLICO, BEM COMO RECUPERAR A MARGEM DA PAVIMENTAÇÃO NA VIA DE ACESSO AO BAIRRO CIDADE ALTA, NA MESMA AVENIDA. _x000D_
 </t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA &amp;#8211; SR. JOÃO REIS, A NECESSIDADE DE INSTALAR UM BUEIRO NO RIO RELÓGIO &amp;#8211; LINHA BARROSO E REALIZAR O LEVANTAMENTO E O ENCASCALHAMENTO DA ESTRADA POR ACIMA DO BUEIRO, EM UM  TRECHO APROXIMADAMENTE DE 800 METROS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO ADJUNTO DE CULTURA - JOSÉ ADRIANO DE SOUZA, A REALIZAÇÃO DO 1º FESTIVAL DE COMIDA DE RUA, COM CONCURSO DE CRIATIVIDADE GASTRONÔMICA - </t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO DE INFRAESTRUTURA, SENHOR JOÃO REIS, A NECESSIDADE E OPORTUNIDADE DE REALIZAR ENCASCALHAMENTO E PATROLAMENTO  DAS ESTRADAS E PONTOS CRÍTICOS  DO VALE DO JUINÃO</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO &amp;#8211; ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, A NECESSIDADE E OPORTUNIDADE DE REALIZAR PROJETO DE REGULARIZAÇÃO DO HORTO FLORESTAL ENTRE MODULO 05 E PALMITEIRA NOS FUNDOS DA TOYOTA VÁRGEA GRANDE E POSTO PASQUALOTTO COM INSTALAÇÃO DE AGUA E ENERGIA ELÉTRICA. </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE, SENHORA LEDA MARIA DE SOUZA VILLAÇA A NECESSIDADE DE PROVIDENCIAR A REFORMA DO PSF DA GLEBA IRACEMA III, BEM COMO A AQUISIÇÃO DE 01 GELADEIRA, 01 BEBEDOURO, 01 MACA, 01 ARMÁRIO E PROVIDENCIAR O CONCERTO DA ROÇADEIRA EXISTENTE NA UNIDADE.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DA RECUPERAÇÃO (TROCA DE PRANCHAS) DA PONTE SOBRE O RIO PERDIDO, ESTRADA DE SAÍDA DO BAIRRO CIDADE ALTA COM DESTINO A COMUNIDADE SÃO PEDRO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA A SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SENHOR JOÃO REIS A NECESSIDADE DE FAZER REPAROS EM 03 PONTES QUE ESTÃO COM PROBLEMAS ESTRUTURAIS:  PONTE SOBRE O RIO ARARA NA GLEBA IRACEMA III, PONTE PARANÁ I, PRÓXIMO A FAZENDA JOSEFINA, PONTE PRÓXIMO A BOA ESPERANÇA, PRÓXIMA A PROPRIEDADE DO SENHOR VILSON._x000D_
 </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETARIO DE OBRAS (SR. JOAO REIS) A NECESSIDADE E OPORTUNIDADE DE RESERVAR UM LOCAL PARA DEPOSITO DE CASCALHO NA CIDADE EM LOCAL ESTRATÉGICO DEVIDO O ALTO GRAU DE EROSÃO CAUSADO PELO PERÍODO DE CHUVAS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO ADJUNTO DE CULTURA, SENHOR JOSÉ ADRIANO DE SOUZA, REALIZAÇÃO DE AÇÕES DE FOMENTO AO CANTO CORAL &amp;#8211; FESTIVAL DE CANTO CORAL.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, A NECESSIDADE E OPORTUNIDADE DE REALIZAR TRABALHO DE DESOBSTRUÇÃO DO BUEIRO NA AVENIDA DE ACESSO AO BAIRRO SÃO JOSÉ OPERÁRIO, PRÓXIMO A AME OU ENTÃO SUBSTITUI-LO POR GALERIA COM CAPACIDADE DE MAIOR VASÃO DE AGUA PLUVIAL. </t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli, Professor Carlito, Professor Ivo, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS E PLANEJAMENTO, SENHOR MARCELO ANTÔNIO GARCIA E  AO SECRETÁRIO ADJUNTO DE CULTURA, SENHOR JOSÉ ADRIANO DE SOUZA, A NECESSIDADE E OPORTUNIDADE DA CONSTRUÇÃO DE ABRIGOS NOS PONTOS DE PARADA DE ÔNIBUS CIRCULAR E COM POSSIBILIDADE DE AGREGAR SERVIÇOS COMO BIBLIOTECA ITINERANTE.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO ALTIR PERUZZO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO, SENHOR MARCELO GARCIA, A NECESSIDADE DE REPAROS NA CERCA AO ENTORNO DO AEROPORTO MUNICIPAL AS PROXIMIDADE DA VIA DE ACESSO A PISTA DE POUSO. </t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A SUA EXCELÊNCIA O SENHOR PREFEITO, ALTIR ANTÔNIO PERUZZO, COM CÓPIA AO DEPARTAMENTO DE AGUAS E ESGOTO SANITÁRIO, A NECESSIDADE E OPORTUNIDADE DA EXPANSÃO DE REDE DE AGUA POTÁVEL NA RUA RONCADOR E TRAVESSAS NO BAIRRO MÓDULO 05.  </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Tuna, Locatelli, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1634/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1634/154.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Altir Antônio Peruzzo, Prefeito de Juina com cópia a Senhora Leda Villaça – Secretária Municipal de Saude a oportunidade de homenagear o medico pioneiro de juina Gilson Ferreira Guimarães , atribuindo o nome deste ao PSF do Bairro Padre Duilho.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1635/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1635/155.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito, Altir Peruzzo, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade da substituição das pranchas da ponte sobre o Rio Vermelho na Linha 4, e substituição do bueiro por ponte frente a propriedade do Senhor Aroldo também na linha 4.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1639/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1639/156.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito, Altir Peruzzo com cópia ao Secretário Municipal de Infraestrutura, senhor João Reis, a necessidade e oportunidade de realizar um tampa buraco nas ruas e avenidas pavimentadas da cidade.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1637/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1637/157.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito -  Altir Antônio Peruzzo, com cópias a Secretária Municipal de Educação e Cultura, Vera Lúcia Pereira Granja e ao Secretário Adjunto de Cultura, Senhor José Adriano de Souza a necessidade da retomada do desfile e solenidade Cívica alusiva as comemorações do  Dia 07 de Setembro – Dia da Independência do Brasil.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1640/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1640/158.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao secretário municipal de obras, a necessidade e oportunidade de construir redutores de velocidade nas ruas Daniel Berg e Orlando Pereira ambas no Bairro São José Operario.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1638/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1638/159.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito Altir Antonio Peruzzo com cópia ao Secretário Municipal de Infraestrutura, senhor João Reis e ao Diretor do Departamento de Trânsito, a necessidade e oportunidade da pintura de uma faixa de pedestre na rua frente ao Centro de Educação Infantil Dom Franco Dalla Valle.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1643/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1643/160.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e ao secretario de Esporte, Lazer e Turismo (Wilson Pereira de Castro Filho) a necessidade e oportunidade de reformar a praça e o parquinho além da rampa que dá acesso a academia ao ar livre na praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1644/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1644/161.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e ao secretario de Esporte, Lazer e Turismo (Wilson Pereira de Castro Filho) a necessidade e oportunidade de reformar a praça e o parquinho além de comprar novos aparelhos para o parquinho e reformar o banheiro da praça  Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1645/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1645/162.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito, Senhor Altir Peruzzo, com cópia ao secretario de infraestrutura, a necessidade e oportunidade de realizar o encascalhamento, contenção de água e levantamento das estradas do Setor Jerusalém.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1646/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1646/163.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e a secretaria de saúde (Leda Villaça) a necessidade e oportunidade de realizar reforma do Banco de Sangue de Juína (CTA)</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1642/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1642/164.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação do Estado de Mato Grosso, senhora Marioneide Angélica Kliemaschewsk, a necessidade e oportunidade da implantação do Ensino Médio na Escola Estadual Antônia Moura Muniz, Bairro Cidade Alta no município de Juína.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1647/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1647/165.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e a secretaria de saúde (Senhora Leda Vilaça) a necessidade e oportunidade de viabilizar  um poço artesiano no hospital municipal.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1648/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1648/166.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e ao secretario  adjunto de cultura (Adriano Souza) a necessidade e de viabilizar  o concerto do padrão da comunidade fontanilas (quebrado durante a festa do peixe)</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1651/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1651/167.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor prefeito Altir Antônio Peruzzo, com cópia ao secretário municipal de infraestrutura, senhor João Reis, da necessidade, oportunidade e conveniência fazer gestão na manutenção e limpeza em todas as áreas publicas de domínio do município de Juína.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1652/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1652/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor prefeito, Altir Antônio Peruzzo, com cópia ao secretário municipal de infraestrutura, senhor João Reis, da necessidade, oportunidade e conveniência fazer gestão na aquisição de estoque de madeiras utilizadas em pontes no município de Juína.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1653/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1653/169.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao secretário municipal de infraestrutura, senhor João Reis, da necessidade, oportunidade e conveniência, realizar levantamentos de todos os bueiros da cidade afim e verificar suas condições estrutural: tampas danificadas, bueiros sem tampas e bueiros entupidos.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1656/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1656/170.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito, Altir Antônio Peruzzo, com cópias a Presidente do INDEA-MT, senhora Daniella Soares de Almeida Bueno e ao Secretário Municipal de Agricultura, Mineração e Meio Ambiente, senhor João Manoel de Souza Peres, a emissão de Nota Fiscal de Produtor Rural voltar a ser emitida pela agencia do INDEA de Juína.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1657/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1657/171.pdf</t>
   </si>
   <si>
     <t>Indica ao a Sua Excelência o Senhor prefeito, Altir Antônio Peruzzo, com cópia ao secretário municipal de infraestrutura, senhor João Reis, a oportunidade e conveniência de realizar um “tapa buraco” e concerto de pontes nas linhas 07, 08, 09 e travessão Casarin.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1658/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1658/172.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor do Departamento de Agua e esgoto de Juína - ADES, senhor. José Duffeke Greim, a necessidade e oportunidade de realizarem a limpeza dos locais, nos quais realizam obras.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1659/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1659/173.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com copia ao Secretario Municipal de Infraestrutura, senhor Joao Reis, a oportunidade e conveniência de fazer um poço artesiano no distrito de Filadélfia.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1660/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1660/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com copia ao Secretario Municipal de Infraestrutura, senhor Joao Reis, a oportunidade e conveniência de fazer um tampa buraco na Av. Brasileia próximo ao laticínio bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1661/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1661/175.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com copia ao Secretario Municipal de Infraestrutura, senhor Joao Reis e a Policia Militar, a necessidade e oportunidade de garantir a segurança e organização do espaço junto ao ginásio de esporte utilizado para festas de particulares aos fins de semana.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1662/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1662/176.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com a Secretaria Municipal de Assistência Social, senhora Irene Peruzzo, a oportunidade e conveniência de garantir o uso do espaço “ Vó Paixão” somente ao uso dos idosos.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Geraldinho, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1663/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1663/177.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e a secretaria de saúde (Senhora Leda Vilaça) a necessidade e oportunidade de realizar a reforma total do PSF da comunidade São Paulino.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1664/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1664/178.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito, Senhor Altir Peruzzo, e ao secretario de planejamento (Senhor Marcelo Garcia) e Secretária da Educação (Senhora Vera Lucia) a necessidade e oportunidade de reforma da quadra esportiva do colégio linha 7 ( Comunidade São Paulino).</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1665/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1665/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito, Altir Peruzzo com cópia ao Secretário Municipal de Infraestrutura, senhor João Reis, a necessidade e oportunidade de realizar um encascalhamento dos pontos críticos e construir lombadas para escoamento das aguas. LINHAS 7, 8, 9 E TRAVESSÃO CASARIM</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1666/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1666/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito, Altir Peruzzo com cópias aos Secretários Municipais de: Planejamento Sr.  Marcelo Garcia e de Infraestrutura  Sr. João Reis  a necessidade de realizar obra de calçada na rua que dá acesso a saída do Módulo 3  para o  Módulo 5, trata-se de uma área pública ( lateral do Horto  Florestal).</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1667/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1667/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito, Altir Peruzzo com cópia Sr. Aparecido Alves  Paulino – Diretor do DAES a necessidade de realizar obra de calçada na área do Departamento de Água e Esgoto que dá acesso a saída do Módulo 3  para o  Módulo 5, trata-se de uma área pública ( lateral do Horto  Florestal).</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1668/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1668/182.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao Secretario Municipal Administração e Finanças, a necessidade e oportunidade de renomear a Praça da Bíblia para “Praça Hermes Lourenço Bergamin” para homenagem “em memória” o Ex-prefeito Hermes L. Bergamin.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1669/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1669/183.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito, Altir Antônio Peruzzo, a necessidade e oportunidade de estabelecer parceria com o Governo do Estado de Mato Grosso, por intermédio da Secretaria de Estado de Infraestrutura, no sentido de liberar a quantidade de lama asfáltica necessária para recuperar o trecho danificado da MT 170, iniciando no trevo de entroncamento da MT 170 com a BR 174 em Juína, ate a ponte do Rio Juruena na divisa com o município de Brasnorte MT.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1670/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1670/184.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor prefeito, Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade da instalação de iluminação pública na área do trevo de acesso a cidade de Juína, Rodovia MT 170, importante localidade onde trafegam inúmeros veículos diariamente.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1671/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1671/185.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Estado de Educação, Esporte e Lazer, Senhora Marioneide Angélica Kliemaschewsk, com cópias a Assessoria Pedagogia, Senhora Eliane Maciel e a Diretora da Escola Estadual Nove de Maio, Senhora Celimara Solange Da Silva Orlando Curbelo, a necessidade e oportunidade de a construção de calçada no entorno da Escola Estadual Nove de Maio, localizada no Bairro Palmiteira em Juína – MT.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1672/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1672/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com a Secretaria Municipal de Saúde, Senhora Leda S. Villaça, a necessidade e conveniência de aquisição de uma ambulância que transporte de Cuiabá para Juína, os pacientes mais debilitados que foram submetidos a cirurgias ou tratamentos mais complexos.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1673/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1673/187.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Deputada Estadual, Janaína Riva, a necessidade e oportunidade de destinar emenda parlamentar para cobertura do terceiro barracão da feira municipal de Juína e construção da Praça de Alimentação, com projeto já existente.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1674/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1674/188.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Deputada Estadual, Janaína Riva, a necessidade e oportunidade de fazer gestão junto ao Governo do Estado de Mato Grosso no sentido de firmar convenio com o Grupo Votorantim para a recuperação da MT 183 de Juína a Aripuanã – MT.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1675/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1675/189.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Planejamento, a necessidade e oportunidade de ceder através de concessão de uso uma área de terras localizada no Bairro Cidade Alta na Rua Campos do Jordão para a IGREJA A PALAVRA DE CRISTO PARA O BRASIL, portadora do CNPJ - 45.661.1998/0001-03.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1676/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1676/190.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito, Altir Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade que seja realizada obras de calçadas nas seguintes localidades: Na Rua Sabiá, sentindo o Bairro São José Operário – na área onde esta instalada a Secretaria Municipal de Educação e Cultura; no entorno da Casa da Mãe Gestante; e, na lateral da Feira Municipal.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1677/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1677/191.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Estado de Educação, Esporte e Lazer, Marioneide Angélica Kliemaschewsk, a necessidade e oportunidade que seja construída calçada (passeio público) no entorno da sede do CEFAPRO- Centros de Formação de Professores, em Juína – MT.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1678/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1678/192.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente Regional do DNIT-MT - Senhor Orlando Fanaia Machado, com cópia a Sua Excelência o Senador da Republica Senhor Welington Fagundes, fazer gestão na manutenção e recuperação da BR 174 trecho de Juína-MT a Vilhena-RO, tais como: encascalhamento, patrolamento, reabertura e desvio das aguas pluviais.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1686/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1686/193.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Estado de Educação, Esporte e Lazer, Marioneide Angélica Kliemaschewsk, a necessidade e oportunidade que seja construída calçada (passeio público) nas escolas: Escola Estadual 21 de Abril – Bairro Padre Duílio, Escola Estadual 7 de Setembro – Módulo 4, Escola Estadual Ana Neri – Bairro São José Operário.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1685/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1685/194.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Gustavo Garcia , Secretário de Estado de Segurança Pública, com cópia aos Delegados de Policia Judiciária Civil de Juína, a saber: José Carlos de Almeida Júnior – Delegacia Regional, Marco Bortolotto Remuzi e José Carlos Damian – Delegacia Municipal, a necessidade que seja construída calçada (passeio público) no entorno do CISC- CENTRO INTEGRADO DE SEGURANÇA E CIDADANIA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1689/195_tkw4Ewr.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1689/195_tkw4Ewr.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito, Altir Peruzzo, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhamento da estrada, iniciando-se no Bairro Cidade Alta, passado pela comunidade São Pedro até a linha ½ 4, com recuperação de ponte nesta ultima localidade.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDEM A SENHORA ITÂMARA GUIMARÃES ROSÁRIO PINHEIRO, PROMOTORA DE JUSTIÇA DA ÁREA CÍVEL DE JUÍNA, POR SUA ATUAÇÃO E TRABALHOS RELEVANTES PRESTADOS NA CIDADE DE JUÍNA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE, WLADEMIR ALVES DA SILVA &amp;#8211; GERENTE DA AGENCIA  SEBRAE- JUÍNA, POR SUA ATUAÇÃO E TRABALHOS RELEVANTES PRESTADOS NA CIDADE DE JUÍNA COM DESTAQUE: CONSTRUÇÃO DO ECOPONTO PARA COLETA COLETIVA; OPORTUNIDADES DE NEGÓCIOS EM MATO GROSSO; DESENVOLVIMENTO DA LOGO MARCA DA  ASSOCIAÇÃO NOVA CONQUISTA &amp;#8220; SEPARA PRA NÓS&amp;#8221;; PLANO DE NEGÓCIOS &amp;#8220;ASSOCIAÇÃO NOVA CONQUISTA&amp;#8221;; REUNIÃO COM INSS PARA OS COOPERADOS; TREINAMENTO PARA OS COOPERADOS SOBRE CLASSIFICAÇÃO DE RESÍDUOS; TREINAMENTO DE COOPERATIVISMO; TRABALHO VOLUNTÁRIOS DE GESTÃO PARA ASSOCIAÇÃO.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO TOTAL DO PROJETO DE LEI COMPLEMENTAR N.º 5/2018, EM RAZÃO DE ERRO DE NATUREZA SUBSTANCIAL QUE NÃO PODE SER SANADO A NÃO SER COM APROVAÇÃO DE OUTRA MATÉRIA LEGISLATIVA. </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>: MENSAGEM DE VETO N.º 2/2018 DO PROJETO LEI COMPLEMENTAR N.º 7/2018 AUTOR: PODER EXECUTIVO MUNICIPAL. VETO TOTAL DO PROJETO DE LEI COMPLEMENTAR N.º 7/2018, EM RAZÃO DE ERRO DE NATUREZA SUBSTANCIAL QUE NÃO PODE SER SANADO A NÃO SER COM APROVAÇÃO DE OUTRA MATÉRIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANDO DO BRASIL S.A, DESTINADA À AQUISIÇÃO DE MÁQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA TENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANDO DO BRASIL S.A, DESTINADA À AQUISIÇÃO DE MÁQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA TENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANDO DO BRASIL S.A, DESTINADA À AQUISIÇÃO DE MÁQUINAS, EQUIPAMENTOS E VEÍCULOS AUTOMOTORES NOVOS, PARA TENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3784,67 +3784,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1679/16_K3aAGJT.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1680/17_UvBeghs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1681/18_rwY2hfz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1682/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1683/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1684/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1636/39_aLj2uab.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1641/40.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1649/41.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1650/42.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1654/43_sa26nFG.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1655/44.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1688/45.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1690/46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1687/11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1634/154.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1635/155.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1639/156.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1637/157.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1640/158.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1638/159.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1643/160.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1644/161.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1645/162.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1646/163.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1642/164.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1647/165.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1648/166.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1651/167.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1652/168.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1653/169.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1656/170.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1657/171.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1658/172.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1659/173.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1660/174.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1661/175.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1662/176.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1663/177.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1664/178.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1665/179.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1666/180.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1667/181.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1668/182.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1669/183.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1670/184.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1671/185.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1672/186.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1673/187.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1674/188.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1675/189.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1676/190.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1677/191.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1678/192.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1686/193.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1685/194.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1689/195_tkw4Ewr.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1456/1456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1679/16_K3aAGJT.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1680/17_UvBeghs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1681/18_rwY2hfz.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1682/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1683/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1684/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1636/39_aLj2uab.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1641/40.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1649/41.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1650/42.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1654/43_sa26nFG.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1655/44.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1688/45.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1690/46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1612/1612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1687/11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1528/1528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1530/1530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1532/1532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1557/1557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1593/1593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1634/154.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1635/155.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1639/156.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1637/157.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1640/158.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1638/159.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1643/160.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1644/161.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1645/162.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1646/163.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1642/164.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1647/165.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1648/166.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1651/167.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1652/168.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1653/169.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1656/170.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1657/171.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1658/172.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1659/173.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1660/174.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1661/175.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1662/176.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1663/177.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1664/178.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1665/179.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1666/180.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1667/181.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1668/182.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1669/183.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1670/184.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1671/185.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1672/186.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1673/187.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1674/188.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1675/189.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1676/190.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1677/191.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1678/192.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1686/193.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1685/194.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2018/1689/195_tkw4Ewr.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/./sapl/public/materialegislativa/2018/1564/1564_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>