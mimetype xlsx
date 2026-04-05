--- v0 (2026-01-30)
+++ v1 (2026-04-05)
@@ -54,4073 +54,4073 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Paulão, Eduardo da Verdam, Geraldinho, Neguinho da Borracharia, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1729/19-19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1729/19-19.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 45 da Lei Orgânica do município de Juína, que passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altir Antônio Peruzzo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1719/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1719/01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1046/2008 que institui o código tributário do município de Juína – MT e dá outras providencias.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1726/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1726/02.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 2º, 6º e 7º do art. 154, da Lei Complementar Municipal n.º 1022/2008, que dispõe sobre a reformulação do Estatuto dos Servidores Públicos Municipal de Juína – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulão, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1738/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1738/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de gratificação, criação de cargos e alteração de anexos da Lei Complementar Municipal 1.751/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1779/plc_004-2019.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1779/plc_004-2019.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO I, altera e acrescenta Tabelas no ANEXO II e altera Quadros do ANEXO V, ambos da Lei Complementar Municipal n° 1066/2008, que Estabeleceu a Reformulação do Plano de Cargos, Carreiras e Vencimentos, dos Servidores da Prefeitura Municipal de Juina-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1887/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1887/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das atribuições do Assessor Jurídico da Presidência da Câmara Municipal de Juína, altera o Anexo V, Tabela I, Cargos de Provimento em Comissão – CAS e CAI, da Lei Complementar nº 1.751/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1923/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1923/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio ambulante, nas vias e logradouros públicos do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1947/07__com_anexos.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1947/07__com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores, do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos, independentes do Executivo Municipal, e dos vencimentos dos servidores públicos municipais, da administração publica direta e indireta, do Poder Executivo, do município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X da constituição Federal para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1954/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1954/08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, subsidios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1955/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1955/09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício finandeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1978/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1978/10.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivo e o Anexo IV da Lei Complementar n.º 1883/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2017/11_pg._1-131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2017/11_pg._1-131.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário Municipal – CTM e institui normas gerais de direito tributário aplicáveis ao município de Juína, Estado de Mato Grosso, e da outras providências.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2026/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2026/12.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Complementar Municipal n.º 1022/2008, que dispõe sobre a reformulação do Estatuto dos Servidores Públicos Municipal de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1702/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1702/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxa de embarque de transporte rodoviário para aposentados, pensionistas e pessoas com deficiência.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1720/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1720/02.pdf</t>
   </si>
   <si>
     <t>Institui, aprova e regulamenta o Plano Municipal de Cultura do Município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar termo de convenio com o Estado de Mato Grosso, por intermédio da Secretaria de Segurança Pública – SESP – MT com repasses financeiros para auxiliar na otimização dos serviços de atendimento da Delegacia Judiciária Civil, unidade do município de Juína – MT, bem como promover abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1727/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1727/04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar termo de fomento ou colaboração para transferir recursos financeiros para o Conselho da Comunidade na Execução Penal, com a finalidade implantar programa de trabalho remunerado dos detentos do Centro de Detenção Provisória (CDP) de Juína, pelas atividades prestadas pelo apenado diretamente à administração publica direta do município de Juína – MT, bem como promover abertura de credito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1769/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1769/05.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Promoção da Igualdade Racial e dá outras providências.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1778/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1778/06.pdf</t>
   </si>
   <si>
     <t>Altera ANEXO ÚNICO ,  da Lei Municipal n° 1853/2019, que inclui, Aprova e Regulamenta o Plano Municipal de Cultura do Municipal de Juina, Estado do Mato Grosso , e dá outras providencias.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1792/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1792/07.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica, no âmbito Municipal, a Associação Evangélica Fé e Alegria, e dá outras providencias.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1793/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1793/08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de Crédito Adicional Especial no Orçamento Vigente, com fins do Município manter-se na qualidade de filiado da Associação Brasileira de Municípios - ABM, e dá outras providencias.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1794/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1794/09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do  Município de Juina, Estado do Mato Grosso, a integrar a Associação Internacional de Cidades Educadoras - AICE, e repassar recursos financeiros a titulo de contribuição, e dá outras providencias.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Revisa a Lei Municipal que dispõe sobre a aprovação do Plano Municipal de Educação – PME 2015/2025, do município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1822/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1822/11.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo segundo do artigo 1º da Lei Municipal n.º 1.018/2008, que estabelece a data do pagamento dos subsídios dos vereadores da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1825/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1825/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Organização, Estrutura e Competência do Conselho Municipal das Economias Criativa e Solidaria de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1826/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1826/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feirinha Municipal das Economias Criativa e Solidária de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1827/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1827/14.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Livro, Leitura, Literatura e Bibliotecas – CMLLLB, no âmbito do município de Juína, Estado de Mato Groso e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1838/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1838/15.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Sistema Municipal de Patrimônio Cultural, cria o Conselho Municipal de Patrimônio Cultura, o Fundo Municipal de Patrimônio Cultura e institui o Plano de Gestão do Patrimônio Cultura, do município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>“Dispõe Sobre Autorização ao Poder Legislativo para Filiar a Câmara Municipal de Juína/MT à UCMMAT– União das Câmaras Municipais do Estado de Mato Grosso e dá outras providências”.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1847/17_af22Ncg.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1847/17_af22Ncg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de água residencial ou comercial e dá outras providências.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da “Sala do Artesão Juinense” no âmbito do município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>Altera a sumula e dispositivo da Lei Municipal n.º 1701,2017 que dispõe sobre a Criação, Organização, Estrutura e Competência do Conselho Municipal de Politica Cultural – CMCP de Juína – MT e extinção do Conselho Municipal de Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1861/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1861/20.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivos à Implantação de Hortas Comunitárias e Compostagem, no âmbito do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1862/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1862/21.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para o “Programa Oasis do Rio Perdido”, de identificação, Catalogação, Recuperação e Preservação das Nascentes de Água do Rio Perdido, no âmbito do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1868/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1868/22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal n.º 1738/2017, que autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que mencionada a Igreja Assembleia de Deus de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1869/23_n37R7xD.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1869/23_n37R7xD.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização das dimensões da Zona Especial de Serviços Secundário (ZAS) e da Zona de Ocupação Restrita (ZOR), do Mapa do Zoneamento Urbano – Adensamento, e, consequentemente, altera o anexo VI da Lei Municipal n.º 877/2006, que institui o I Plano Diretor Participativo do Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1875/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1875/24.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Municipal n.º 1761/2017 que dispõe sobre o Plano Plurianual – PPA do município de Juína, Estado de Mato grosso, para o quadriênio 2018/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1876/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1876/25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias – LDO, do município de Juína, Estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual – LOA, referente ao exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1877/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1877/26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas para evitar a contaminação pelo necrochorume nos sepultamentos realizados em cemitérios no município de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1882/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1882/27.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a efetivar, judicial ou administrativamente, a desapropriação do imóvel pelo Decreto Municipal n.º 308/2019, para fins da implantação do novo Cemitério Municipal e promover abertura de credito adicional suplementar no orçamento municipal vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1883/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1883/28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Colaboração ou Fomento com o Conselho da Comunidade na Execução Penal da Comarca de Juína – MT, com a finalidade de implantar o Programa de Trabalho Remunerado dos Detentos do Centro de Detenção Provisória – CDP, cujo objetivo é a prestação de atividades pelo apenado diretamente à Administração Publica Direta do Município de Juína, com repasse de recursos financeiros, e para promover abertura de crédito adicional especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1884/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1884/29.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o pagamento do valor que menciona, com a finalidade de cumprir acordo judicial a ser celebrado com a empresa Marcopolo S.A, e homologado nos autos do Processo em tramite na 1ª Vara da Comarca de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1907/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1907/30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas, nas condições de estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1911/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1911/31.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1873/2019 que dispõe sobre Procedimentos para Concessão de Parcelamento Especial de Débitos Fiscais, Dispensa de Juros e Multas, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1912/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1912/32.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, do § 7º do art. 22 da Lei Municipal n.º 21/84, que dispõe sobre loteamentos, desmembramentos, remembramentos e arruamentos no município de Juína – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1931/33_spvFAom.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1931/33_spvFAom.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Contratar Operação de Credito junto à Caixa Econômica Federal – CEF, no âmbito do Programa FINISA – Financiamento a Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital , a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1932/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1932/34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentaria Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2020, em conformidade com as disposições da Lei de Diretrizes Orçamentária – LDO e dá outras providências.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1946/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1946/35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar os Lotes Urbanos pertencentes ao Patrimônio Municipal, que mencionada com o Estado de Mato Grosso, Procuradoria Geral de Justiça, com base no art. 17, inciso I, aliena “c”, combinado com o art. 24, inciso X da Lei Federal n.º 8.666/93 e suas alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1953/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1953/36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a alienação de lotes e áreas do patrimônio municipal que mencionada e dá outras providências.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1956/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1956/37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a alienação de lotes do patrimônio municipal, que menciona, por investidura, a teor do art. 17, inciso I, alínea “d” da Lei Federal n.º 8.666/93 e dá outras providências.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1957/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1957/38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a mudança de afetação de uma área de 23.218,76 m² para a finalidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1958/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1958/39.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a mudança de afetação de uma área de 2.935,00 m² para a finalidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1959/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1959/40.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal n.º 1.677/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1960/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1960/41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, à Entidade Associativa, Moto Clube de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1971/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1971/42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar o Lote Urbano pertencente ao Patrimônio Municipal que mencionada, com o Senhor Antônio Coraci Santos Costa, e sua esposa, Alzira Santos Costa, com base no art. 17, inciso I, alínea “c”, combinado com o art. 24, inciso X da Lei Federal n.º 8666/1993 e suas alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/43.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo municipal de Juína,  a alienar em favor da empresa de chamamento publico a ser realizado, mediante processo licitatório realizado na modalidade de dispensa de licitação , 107 lotes urbanos, para programa  habitacional da União Federal – “minha  Casa Minha Vida’ – a ser realizado em parceria com a Caixa Econômica Federal  - CEF e /ou Banco do Brasil S.A e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1991/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1991/44.pdf</t>
   </si>
   <si>
     <t>Fica vedado ao Poder Público Municipal realizar solenidade, cerimônia ou qualquer espécie de ato de inauguração de obra pública inacabada ou que, embora concluídas, não atendam ao fim a que se destinam.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1992/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1992/45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, com cobertura de recursos oriundos de superavit financeiro e excesso de arrecadação apurados no exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1993/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1993/46.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 1.º da Lei Municipal n.º 1.866/2019, que autoriza o Poder Executivo Municipal a permutar os lotes urbanos pertencentes ao patrimônio municipal que menciona, com o Estado de Mato Grosso - Procuradoria Geral de Justiça, com  base no artigo 17, inciso I, alínea "c" , combinado com o art. 24, inciso X. da Lei Federal n.º 8.666/1993 e suas alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2007/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2007/47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação das disposições do Decreto Federal n.º 9,412/2018 que atualiza os valores das modalidades de licitação de que trata o art. 23 da Lei Federal n.º 8666 de 21 de junho de 1993, no âmbito do município de Juína, Estado de Mato Grosso, revoga a Lei Municipal n.º 1.722/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2008/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2008/48.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal do Livro, no âmbito do Município de Juína, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2012/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2012/49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de empenhos por prescrição inscritos em restos a pagar processados, no valor que menciona referente aos exercícios financeiros de 2009, 2011 e 2012, do Poder Executivo do Município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2013/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2013/50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de credito adicional suplementar para a cobertura das dotações orçamentarias no orçamento do exercício financeiro de 2019, no valor que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2019/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2019/51.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Juventude de Juína, Mato Grosso.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2027/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2027/52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Adiantamento, no âmbito do Departamento de Águas e Esgoto Sanitário do Município de Juína – MT, DAES – Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2028/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2028/53.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Municipal n.º 1.673/2016 que autoriza o Poder Executivo Municipal a promover a concessão de direito Real de Uso em favor da Associação dos Moveleiros de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2029/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2029/54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Transporte Remunerado Privado Individual de Passageiros com o uso de Plataforma Tecnológicas de Transporte, no âmbito do município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2032/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2032/55.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Aparelhamento, Aperfeiçoamento e Modernização da Procuradoria Geral do Município de Juína, Estado de Mato Grosso - FUMPGM, estabelece regras para o rateio dos honorários e de sucumbência e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2033/56_FXSCFS6.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2033/56_FXSCFS6.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de uma área de terras do patrimônio municipal, que menciona, em favor do Instituto Histórico e Geográfico de Juina - IHGJ - Instituto Raízes e dá outras providências.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a  promover    o    curso    extracurricular    de   Empreendedorismo junto aos  alunos  do  ensino  médio  das  escolas  públicas  e  privadas  do  município.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Paulão, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1691/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1691/01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n.º 4/2016 de 8 de novembro de 2016 que dispõe sobre a reformulação do Regimento Interno da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/02.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1987/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1987/03.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 5º ao inciso VII do artigo 20 do Regimento Interno que passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1780/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1780/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas anuais de governo, prestadas por sua excelência o senhor prefeito municipal de Juina, Altir Antonio Peruzzo, relativa ao exercício de 2017.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1708/01-19_ao_p.res._01-19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1708/01-19_ao_p.res._01-19.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do art. 1º do Projeto de Resolução n.º 01/2019, que passa a vigorar com a redação que menciona.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/01-19_ao_p.lei._01-19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/01-19_ao_p.lei._01-19.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 1º paragrafo único, art. 2º e 3º do projeto de lei n.º 1/2019, que passa a vigorar com a redação que menciona.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1740/01_parecer_contrario.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1740/01_parecer_contrario.pdf</t>
   </si>
   <si>
     <t>Parecer Contrario a tramitação ao Projeto de Lei Complementar n.º 1/2019 que: Altera dispositivos da Lei municipal n.º 1046/2008 que institui o código tributário do município de Juina.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1692/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1692/01.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o senhor Presidente da Câmara Municipal de Juína, Paulo Roberto Tiepo, a organização e realização de uma Audiência Pública no dia 18 de fevereiro de 2019, às 19h, com participação do Legislativo Municipal, Departamento de Transito Municipal, escolas publicas e privadas e a sociedade em geral para debater sobre a “ORGANIZAÇÃO DO TRÂNSITO EM JUÍNA"</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1731/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1731/02.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e a Senhora Leda Maria Vilaça – Secretária Municipal de Saúde, informações a respeito da quantidade de áreas descobertas no tocante aos agentes de saúde pública bem como uma a estimativa de gastos para suprir esta demanda.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1746/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1746/03.pdf</t>
   </si>
   <si>
     <t>Requerimento simples n.º 3/2019 autor: vereador Aelcio. REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e o Senhor Adriano Souza – Secretário Adjunto de Cultura, relatórios e informações a respeito dos gastos com o carnaval em Juína em 2019, nos últimos 02 meses, tais como: Publicidade, Estrutura, etc. bem como gastos de outras secretarias envolvidas na preparação do evento.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1755/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1755/04.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Marcelo Antônio Alves Garcia – Secretário Municipal de Administração e Finanças, relatório dos recursos do FETHAB gastos com trabalhos de manutenção de estradas vicinais em Juína e saldo existente para novos trabalhos em 2019.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1756/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1756/05.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e a Senhora Irene Peruzzo – Secretária Municipal de Assistência Social, relatório informativo a respeito da obra de reforma e ampliação do Lar do Idoso no valor de R$ 343.986,07 (Trezentos e Quarenta e Três Mil, Novecentos e Oitenta e Seis Reais e Sete Centavos) prestação de contas do processo licitatório e valores gastos.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1757/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1757/06.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e a Senhora Leda Maria Villaça - Secretária Municipal de Saúde, relação dos pacientes na fila de espera aguardando cirurgias eletivas na regulação do Estado e do município.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1808/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1808/07.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência o senhor Prefeito - Altir Antônio Peruzzo e ao secretário municipal de obras, senhor João Reis, uma cópia dos relatórios de relógios de ponto de todas as secretarias referente aos últimos três meses.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1805/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1805/08.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência o senhor Prefeito - Altir Antônio Peruzzo e a secretária municipal de saúde, senhora Leda Villaça, REQUER uma cópia dos relatórios de relógios de ponto da UPA e Hospital Municipal de janeiro de 2019 a abril de 2019 e Locasolograma de todas as secretarias.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1806/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1806/09.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Paulo Sérgio Markoski – Controlador Interno, relatório de controle interno a respeito de todos os prestadores de serviço ativos da secretaria de obras, bem como fornecedores de peças e mecaninca em geral.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1807/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1807/10.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Joaquim Alexandre de Oliveira– Diretor do Departamento de Recursos Humanos, relatório contendo todos os nomes de DAS’s e contratados pela OSCIP’s bem como contratados pela  Cooperativa nos últimos três meses.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1817/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1817/11.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, os vereadores abaixo signatários, requerem a Sua Excelência o Senhor Eduardo Rodrigues da Silva – Presidente da Câmara Municipal, a organização e realização de uma Audiência Pública no dia 27 de maio às 19 horas no Plenário das Sessões desta Casa de Leis, conjuntamente com o Poder Executivo, Associações representativas e sindicatos das categorias profissionais, para colher sugestões da população sobre o interesse de cursos técnicos e profissionalizantes nas áreas da agricultura familiar, comercio, indústria, saúde e educação, que poderão ser ministrado pela SECITECI – Secretaria de Estado de Ciências, Tecnologia e Inovação – MT em nosso município.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1828/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1828/12.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor João Manoel de Souza Peres– Secretário Municipal de Agricultura, relatório contendo os valores gastos, e quantidade de materiais utilizados na execução da obra do viveiro do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1829/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1829/13.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Luiz Braz de Lima– Secretário Municipal de Infraestrutura, relatório contendo os valores gastos nos trabalhos de patrolamento, encascalhamento, compactação e topografia no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1863/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1863/14.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Eduardo Rodrigues da Silva – Presidente da Câmara Municipal, a organização e realização de uma Audiência Pública no dia 15 de julho de 2019 as 19 horas no plenário da câmara municipal (auditório pequeno) uma audiência pública com o título de: oferta de cursos profissionalizantes pela secretaria de estado de ciência, tecnologia e inovação (SECITECI). Reiterando Requerimento n.º 11/2019 do vereador Antônio José da Silva e Valdemar Teixeira de 15 de abril de 2019 aprovado nesta Casa de Leis.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1894/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1894/15.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e a Senhora Vera Lúcia da Silva Granja – Secretária Municipal de Educação, informações a respeito da paralização da obra na creche do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1895/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1895/16.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Luiz Brás de Lima – Secretário Municipal de Infraestrutura, informações a respeito da madeira apreendida e utilizada pela secretaria de obras; metros cúbicos, espécie, etc.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1897/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1897/17.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito e ao Senhor Marcelo Garcia  – Secretário Municipal de Administração,  Finanças e Planejamento informações a respeito da devolução de recursos financeiros  da Câmara Municipal de Juína, dos anos 2017 e 2018. Solicito  prestação de contas e informações como segue:_x000D_
 _x000D_
 1)	 No que foi gastos / o quanto foi gasto e o que foi adquirido?</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1928/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1928/18.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência o Senhor Eduardo Rodrigues da Silva – Presidente da Câmara Municipal, a organização e realização de uma Audiência Pública no dia 11 de outubro  de 2019 as 19 horas no Plenário Henrique Siomionatto,  uma audiência pública com o título de: Decreto que prevê implantação de modelo "cívico-militar" em escolas do país.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1929/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1929/19.pdf</t>
   </si>
   <si>
     <t>Requerer a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito e senhora Leda Villaça - secretária municipal de saúde, relatório contendo os gastos realizados Com procedimentos ortopédicos e procedimentos eletivos na gestão anterior e na atual gestão.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1930/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1930/20.pdf</t>
   </si>
   <si>
     <t>Requerer da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e da senhora Leda Maria Villaça - secretária municipal de saúde, relatório contendo os gastos realizados na compra de medicamentos para a Farmácia Básica nos últimos três anos.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Eduardo da Verdam, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1948/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1948/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Wilson Pereira Filho, secretário municipal de esportes, lazer e turismo a necessidade e oportunidade de viabilizar recursos e disponibilizar um profissional na área do basquetebol para treinar os atletas dessa modalidade em nosso Munícipio.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1965/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1965/22.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito, e, ao Diretor do DAES relatório com comprovantes dos gastos efetivados nos últimos três anos e extrato da conta contendo saldo atual daquele departamento.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/23.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o Senhor Eduardo Rodrigues da Silva – Presidente da Câmara Municipal, a organização e realização de uma Audiência Pública no dia 12 de dezembro de 2019, quinta-feira às 19 horas no Plenário Henrique Simionatto para tratar do Tema: Aumento dos Valores das Faturas de Energia e reclamações de Consumidores.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1990/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1990/24.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e do Senhor Marcelo Garcia - secretário municipal de finanças e administração relatório  contendo  relação  das empresas contratadas diretamente  sem processo licitatório dos anos 2017,2018 e 2019.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2000/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2000/25.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e do Senhor Marcelo Garcia - Secretário Municipal de Finanças e Administração, cópia de todo o processo licitatório da construção do PSF do Bairro Padre Duílio; da ampliação e reforma do centro cirúrgico do Hospital Municipal (convite n.º 4/2019); e, da obra de construção de muro no Cemitério (Tomada de preços n.º 5/2019), bem como, etapas medidas e pagas (notas fiscais) as empreiteiras responsáveis pelas obras.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1698/01_ncqhzHn.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1698/01_ncqhzHn.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Deputado Federal Juarez Alvez da Costa, com cópia ao Prefeito Municipal Altir Antônio Peruzzo  a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1699/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1699/02.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Presidente da Câmara Municipal de Juína Senhor Presidente Paulo Roberto Tiepo e com cópia aos membros da Mesa Diretora desta Casa a necessidade de oportunidade de providenciar através Kit de Multimídia com objetivo de realizar transmissão ao todas as Seções ordinária, extraordinárias, Audiências Públicas e debates que envolvam interesse da Comunidade de Juína via Facebook e Youtube ou outras mídias sociais existente no mercado  o material  gravado ficará disponível no Sitio da Câmara Municipal de Juína por um período de 06 meses, após será guardando em arquivos de multimídias.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1700/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1700/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Prefeito Altir Peruzzo, com cópia ao secretario de obra Senhor Luiz Brás e ao Diretor de Limpeza Urbana a necessidade e oportunidade de realizar anualmente a coleta de entulhos residenciais em todos os bairros da cidade, organizando por setores, programando conforme a necessidade.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1701/04_aeUPakL.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1701/04_aeUPakL.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao secretario de planejamento a necessidade e oportunidade de realizar projeto de regularização fundiária e instalação de agua e energia elétrica no horto florestal entre os bairros modulo 05 e modulo 06  e no fundo da Toyota várzea grande e no fundo do posto pasqualotto pertencente ao bairro Palmiteira.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1703/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1703/05.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao Secretario de Infraestrutura, Senhor Luiz Braz de Lima, para que seja feito 01 ponte sobre o Rio Azul , Próximo a propriedade do Senhor Marlon na Linha Paraná II  – dista 25 km do Distrito de Filadélfia</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1704/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1704/06.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, Luiz Brás, a necessidade e oportunidade de realização operação “tapa-buraco” na linha “J” e travessão que sai no frigorifico.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1705/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1705/07.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Altir Antônio Peruzzo, com cópia a Secretária Municipal de Educação, a necessidade e oportunidade da reforma da Escola Municipal Euclides da Cunha da linha 4 e construção de mais uma sala de aula.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1706/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1706/08.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Estado de Infraestrutura, senhor  Marcelo de Oliveira, com cópia ao prefeito municipal de Juína, senhor Altir Antônio Peruzzo, a necessidade e oportunidade da construção de uma ponte na MT 183, sobre o Rio Azul,  frente ao Distrito de Filadélfia 13 km em Juína – MT.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1707/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1707/09.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Estado de Infraestrutura, senhor  Marcelo de Oliveira, com cópia ao prefeito municipal de Juína, senhor Altir Antônio Peruzzo, a necessidade e oportunidade da construção de bueiro ou uma ponte seca sobre o Rio do Encontro, localizado na MT 183, próximo a Fazenda Rio do Encontro e Assentamento Caiabi – dista 40 km da sede do município de Juína.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1715/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1715/10.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretario municipal de infraestrutura, senhor Luiz Brás, a necessidade e oportunidade de construir lombada na Avenida Santa Catarina, próximo à distribuidora de bebidas.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, Luiz Braz a necessidade e oportunidade do patrolamento e encascalhamento das estradas da linha rural onde existem resfriadores de leite.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1710/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1710/12.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Diretor do Departamento de Transito de Juína, Sidney Campos de Oliveira, a necessidade e oportunidade de destinar espaço apropriado para caminhões de carga e descarga no horário das 6h às 9h nas Avenidas dos Jambos, Mato Grosso e Nove de Maio.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1711/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1711/13.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de infraestrutura, a necessidade e oportunidade de realizar operação tapa buraco na estrada da Linha 04 e estrada da Gleba Iracema I.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1712/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1712/14.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de infraestrutura, a necessidade e oportunidade de realizar a limpeza das áreas publicas pertencentes ao município no perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1713/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1713/15.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao secretário municipal de agricultura e meio ambiente, a necessidade e oportunidade de divulgar que é proibido animais de médio e grande porte (equinos, bovinos e bubalinos) sejam deixados soltos ou amarrados em árvores, postes, grades e em praças públicas, em conformidade com a Lei n.º 1180 de 13 de agosto de 2010.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>Valdemarzinho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1714/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1714/16.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade de realizar “operação tapa-buraco” na estrada da Gleba Iracema II, principalmente próximo à propriedade do senhor Valter, local de localização de resfriador de leite e do transporte escolar.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1716/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1716/17.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretario de saúde (Senhora Leda Villaça) a necessidade e oportunidade de adquirir um carro para uso na casa de apoio de Cuiabá.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1717/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1717/18.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretaria de saúde (Leda Villaça) a necessidade e oportunidade de realizar a manutenção e limpeza dos equipamentos de ar condicionado do hospital municipal.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1718/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1718/19.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretaria de assistência social (Sra. Irene Peruzzo) a necessidade e oportunidade de instalar câmeras de segurança no lar da criança.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1721/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1721/20.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópias ao Senhor Sidney Campos – Diretor Departamento Municipal de Trânsito, á Senhora Vera Lúcia Pereira Granja – Secretária Municipal de Educação, ao Senhor José Adriano de Souza - Secretário Adjunto de Cultura, ao Senhor Clevison Pinheiro de Miranda – Tenente Coronel PM Comandante do CR VIII, á Senhora Denise Tânia Broco – Presidente do Conselho Municipal das Cidades, ao Senhor Natalino Lopes dos Santos - Presidente do Conselho Comunitário de Segurança Pública, a realização de um trabalho conjunto, em sistema de rede para deflagrar uma Campanha Educativa de Trânsito em 2019 e que esta seja realizado todos os anos.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>Neguinho da 4, Eduardo da Verdam, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1722/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1722/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, Luiz Brás, a necessidade e oportunidade de realização operação “tapa-buraco” na estrada da Comunidade Santa Marta - Linha Flor da Serra e na estrada da Comunidade “São Pedro” partindo do bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>Valdemarzinho, Eduardo da Verdam, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1724/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1724/22.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Prefeito Altir Antônio Peruzzo, com cópia ao Deputado Estadual - Ondanir Bortolini (Nininho) e aos deputados federais e senadores da bancada mato-grossense, a necessidade e oportunidade de destinar recursos de emenda parlamentar para a construção de uma ciclovia do trecho que compreende a saída da cidade - Avenida JK, altura do Hotel Varandas até a localidade do Cruzeiro na MT 170 distante 12 quilômetros no centro de Juína – MT.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1723/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1723/23.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao secretario de planejamento (Sr. Marcelo Garcia) a necessidade e oportunidade de reformar as praças e quadras esportivas (futebol e voleibol) dos Bairros Padre Duílio e Palmiteira.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1728/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1728/24.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Diretor Geral do Departamento de Agua e Esgoto Sanitário – DAES, senhor Aparecido Alves Paulino, a necessidade de instalação de rede de água na Rua Zelinda Perotto Boniatti – Setor Industrial (Antiga Rua Angela Nadal Poletto). (Ver mapa anexo)</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1730/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1730/25.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópia ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura a necessidade de realizar visita técnica e reparos na Linha 10 ao lado da Fazenda Quilombo sentida à MT 170.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1732/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1732/26.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Wilson Pereira – Secretario Municipal de Esporte e Lazer  a necessidade e oportunidade de fixar uma trave de ferro no campo de futebol Society da praça do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1733/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1733/27.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a Senhor Luiz Brás de Lima - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de limpar periodicamente os terrenos baldios da cidade, sejam eles públicos ou privados.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1734/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1734/28.pdf</t>
   </si>
   <si>
     <t>Indica as Suas Excelências o Senhor Silvio Fafaro - deputado estadual (PSL) e ao Senhor Xuxu Dal Molin - deputado estadual (PSC), com cópia ao Senhor Nelson Barbudo - deputado federal (PSL), a necessidade e oportunidade de se implantar uma escola militar no município de Juína - MT.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1735/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1735/29.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Wilson Pereira de Castro Filho - Secretario Municipal Esportes, Lazer e Turismo a necessidade de realizar obra de pintura interna e externa do Ginásio de Esportes “Egnaldo Mendonça” localizado na Rua  Jaime Proni s/n</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1736/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1736/30.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria o Senhor Alexandre Bustamante dos Santos - Secretario de Estado de Segurança Publica de Mato Grosso, com cópia ao Senhor Mauro Carvalho - Secretário Chefe da Casa Civil, ao Senhor Rubens Sadao Okada - Diretor Geral da POLITEC, a necessidade, oportunidade e conveniência de fazer gestão de adequações e reformas no prédio da unidade da Politec de Juína –MT, tais como: renovar pintura, corrigir infiltrações, trocas de portas, construir salas e garagem coberta, implantar o Kit Bio.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/31.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Secretária Municipal de Educação e Cultura, a necessidade e oportunidade de autorizar que o ônibus do transporte escolar da Linha Pesquisa adentrem nos carreadores de acesso as propriedades rurais para embarque de alunos.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1741/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1741/32.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópias ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura e ao Diretor do Departamento de Trânsito a necessidade de construir duas lombadas no perímetro urbano da MT 174 (Avenida JK) sendo uma as proximidades do Café Juína e outra próxima ao pátio do Ministério Público.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1742/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1742/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor João Manoel Peres – Secretário Municipal de Agricultura e Meio Ambiente a necessidade e oportunidade de autorizar por um período de 03 anos, prorrogável, o uso pela comunidade interessada dos espaços públicos não utilizáveis e adequada a receber o plantio de produtos alimentícios sustentáveis (mandioca, horta, milho).</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1743/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1743/34.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor João Manoel Peres – Secretário Municipal de Agricultura e Meio Ambiente a necessidade e oportunidade de cercar com arame liso ou farpado todas as áreas públicas sem uso pelo poder público.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1744/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1744/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Senhora Leda Maria Vilaça – Secretária Municipal de Saúde, a necessidade e oportunidade da aquisição de um micro-ônibus para atender as necessidades de transporte de pacientes de Juína na “Casa de apoio Bom Pastor” de Cuiabá.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1745/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1745/36.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, com cópia ao Senhor Silvano Amaral – Secretario Estadual de Agricultura Familiar e Assuntos Fundiários (SEAF), disponibilizar um mini trator agrícola para o viveiro municipal de Juína-MT.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1748/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1748/37.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Eliane Pinheiro Maciel e Aulália Sandra Zambiaze - Assessoras Pedagógicas de Juína, a necessidade e oportunidade de articulação junto a SEDUC, com propósito de reivindicar que a Senhora Marioneide Angélica Kliemaschewsk - Secretária de Estado de Educação, visite Juína na modalidade –Secretaria Itinerante: “Educação Bem Mais Perto de Você”</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1749/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1749/38.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de infraestrutura, a necessidade e oportunidade de realizar “operação tapa-buracos” e construção de duas pontes na vicinal da linha “G” frente à propriedade do Senhor Teti.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1750/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1750/39.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia a Senhora Marioneide Angelica Kliemaschewsk – Secretária de Estado de Educação, a necessidade e oportunidade de adquirir um veículo tipo caminhonete traçada 4X4, para atender as demandas da Assessoria Pedagógica de Juína.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1751/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1751/40.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima, Secretário Municipal de Infraestrutura a necessidade e oportunidade que seja providenciado substituição das lâmpadas comuns para iluminação das vias publicas por as outras mais econômicas e duráveis de Led como segue:_x000D_
 a)	As lâmpadas de 250 W por 100W de Led;_x000D_
 b)	As 70 lâmpadas de 70 W por 30 W de Led; e, _x000D_
 c)	As lâmpadas de 400 W dos superpostes  por 200 W de  Led.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1752/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1752/41.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Wener Santos – Secretario Adjunto da Secretaria das Cidades ( SECID), com cópia ao Senhor Altir A. Peruzzo – Prefeito, a necessidade e oportunidade de disponibilizar recursos para construção de uma concha acústica na praça da bíblia de juina-MT.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1753/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1753/42.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópias ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura e ao Diretor do Departamento de Trânsito a necessidade de construir lombadas na Rua Ulisses Guimarães e na Avenida Olavo Inácio Henz que dão acesso ao Módulo 6 (Bairro Cidade Alta) ambas recém pavimentadas.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1754/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1754/43.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Gerente da Agência da Rede Energiza de Juína – a necessidade e oportunidade de providenciar expansão de rede de energia entre o Módulo 5 e Módulo 6 (Bairro Cidade Alta) – das Avenidas, Ulisses Guimarães e Olavo Inácio Henz.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1758/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1758/44.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Braz de Lima - Secretário Municipal de Planejamento a necessidade, oportunidade e conveniência fazer gestão na regularização fundiária e na expansão de rede de agua e energia elétrica da Quadra 350 – Bairro Cidade Alta - loteamento de expansão urbana de Juína-MT.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>Sandro, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1759/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1759/45.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor João Manoel - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade e conveniência da recuperação da cerca ao entorno da chácara denominada “Antigo lixão” – linha da Comunidade São Felipe.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1760/46_locatelli.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1760/46_locatelli.docx</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópias ao Senhor Marcelo Garcia - secretário municipal de planejamento e ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade da instalação de superpostes com lâmpadas de led no Trevo Tangará.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1761/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1761/47.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Marcelo Garcia -  Secretário Municipal de Planejamento a necessidade de elaborar projeto para modernização do sistema de iluminação pública de toda cidade, bem como para instalação deste benefício nos locais ainda inexistente.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1762/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1762/48.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópias ao Senhor Marcelo Garcia - secretário municipal de planejamento e ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de realizar a revitalização da Praça Antônio Cardoso no Módulo 5.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1763/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1763/49.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópias ao Senhor Sidney Campos- Diretor do Departamento de Transito de Juína, a necessidade e oportunidade que seja construído duas lombadas na Rua Antônio José de Oliveira, localizada no Bairro Palmiteira, proximidades da Igreja Batista.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>Locatelli, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1764/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1764/50.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, prefeito, com cópia ao Senhor Wener Santos – Secretario Adjunto da Secretaria das Cidades (SECID), a necessidade e oportunidade de Juína ser beneficiada com Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1765/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1765/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Senhor Selma Arruda - Senadora da Republica, a necessidade e oportunidade destinar recursos de emenda parlamentar no montante de R$ 2.000.000,00 (dois milhões de reais) para atendimento de demanda urgente - cobrir demandas da área da saúde da Media e Alta complexidade em Juína.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1766/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1766/52.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor João Manoel de Souza Perez Secretário Municipal de Agricultura e Meio Ambiente a necessidade e oportunidade que seja implantando canteiro experimental de mudas de capiaçu para serem distribuídas mudas e orientações aos produtores dos benefícios e forma de plantio.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1767/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1767/53.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Sidney Campos- Diretor Municipal de Trânsito e Senhora Diva Maria de Oliveira – Presidente do Conselho Municipal dos Direitos da Pessoa Idosa, a necessidade de realizar  a demarcação de vagas especiais para estacionamento da Praça da Bíblia.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1768/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1768/54.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Sidney Campos- Diretor Municipal de Trânsito a necessidade e oportunidade da construção de faixa de pedestre elevada na Rua de frente ao Supermercado Bom Preço.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1770/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1770/55.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao secretário municipal de infraestrutura, senhor Luís Brás, a necessidade, oportunidade e conveniência de fazer gestão para melhorar as ruas do Distrito de Terra Roxa, estradas vicinais (linha F, estrada da Usina, linha 21, Linha 03 e da 01) realizando patrolamento, encascalhamento, reabertura, desvio de aguas pluviais e reconstrução de pontes e bueiros das localidades.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1771/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1771/56.pdf</t>
   </si>
   <si>
     <t>Indicam A Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a Secretária Municipal de Saúde senhora Leda Maria de Souza Villaça, a necessidade, oportunidade e conveniência de fazer gestão no PSF do Distrito de Terra Roxa para implantar o consultório odontológico, contratar 02 agentes de saúde, 01 técnico de enfermagem, 01 recepcionista, adquirir mesa com cadeiras para a sala de reuniões, aquisição de 01 balcão para a sala da farmácia, instalação de aparelho de ar condicionado na sala de enfermagem e aquisição de 01 colchão para a enfermaria e reforma geral das instalações.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1772/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1772/57.pdf</t>
   </si>
   <si>
     <t>Indicam A Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade, oportunidade e conveniência de fazer gestão para construir sala para armazenamento de botijões de oxigênio utilizados na UPA.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1773/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1773/58.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópias ao Senhor Marcelo Garcia secretário Municipal de Planejamento e ao Sidney Campos- Diretor Municipal de Trânsito que façam uma reavaliação dos sentidos das Ruas Perpetua de Oliveira Joaquina e Humberto de Campos considerando as demandas que chegam à Câmara Municipal.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1774/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1774/59.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria a Senhora Mauren Lazzaretti - Secretaria de Estado de Meio Ambiente a necessidade da liberação do número SICAR – Sistema Nacional de Cadastro Ambiental Rural aos agricultores para que consigam a  liberação do PRONAF.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1781/60_ivo_pedro............pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1781/60_ivo_pedro............pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia à Senhora Marilza Gallan Flor - Secretária Adjunta de Educação e ao Senhor José Adriano de Souza - Secretário Adjunta de Cultura, a necessidade e oportunidade que seja tomado todas as providências legais (realização concurso público entre compositores) para que Juína tenha o seu Hino Municipal já com previsão legal - Lei nº 057/1986, que dispõe da apresentação dos símbolos municipais: Brasão, Bandeira e Hino Municipal.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1775/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1775/61.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Senhora Leda Maria Vilaça - Secretária Municipal de Saúde, a necessidade e oportunidade de reconhecer a profissão de “condutor de ambulância” alterando a nomenclatura do cargo de motorista que trabalha na condução de ambulância.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1776/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1776/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Neri Gueller – Deputado Federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no montante de R$ 400.000,00 (quatrocentos mil reais) para atender as demandas da saúde em Juína – MT.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1777/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1777/63.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Dilmar Dal Bosco – Deputado Estadual com cópias ao Senhor Marcelo de Oliveira - Secretário de Estado de Infraestrutura, a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito e ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de destinar 50 (cinquenta) toneladas de lama asfáltica para manutenção e recuperação do trecho da MT 170 do Córrego das Pedras (divida do municio de Juína/Castanheira) ate o entroncamento com a MT 220 em Brasnorte (trevo de Juara).</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1782/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1782/64.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor José Adriano de Souza - Secretário Adjunto Municipal de Cultura e para senhora Ivani Cardoso Dalla Valle – Presidente do Conselho Municipal de Cultura,  a aquisição de tendas em lona – iguais a de circo,  para implantação do “Projeto Tendas dos Saberes Culturais e da Cidadania”. Estes espaços alternativos servirão  para realização de atividades variadas culturais com intuito para promover a convivência comunitária e o sentido de pertencimento ao bairro e à cidade, atuando na construção da cidadania.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Locatelli, Eduardo da Verdam, Professor Carlito, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1783/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1783/65.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo Sr. , Altir Antônio Peruzzo- Prefeito de Juína, com cópia á Senhora  Irene de Souza Peruzzo - Secretária Municipal de Assistência Social  ao Senhor José Adriano de Souza – Secretário Adjunto de Cultura e á Senhora Diva Maria de Oliveira – Presidente do Conselho Municipal dos Direitos da Pessoa Idosa  que seja instituído no mês de  outubro    no Município de Juína, o   evento: a 1ª  FVIP - Festa de Valorização da Pessoa Idosa .</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1784/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1784/66.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Deputada Federal Rosa Neide, com cópia ao Prefeito Municipal Altir Antonio Peruzzo a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juina-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1785/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1785/67.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, Luiz Braz a necessidade e oportunidade do patrolamento e encascalhamento das estradas do assentamento Rio do Ouro que da acesso ao município de castanheira.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1786/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1786/68.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de que se faça a pintura de meio fio da Praça da Bíblia.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1787/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1787/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Luiz Braz - Secretário Municipal de Infraestrutura a necessidade de construir um aterro no trecho que liga saída do Módulo 5 até o Morro do Sabão com saídas de água através de manilhas.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1788/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1788/70.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor  Ondanir Bortolini ( Nininho) – Deputado Estadual, com cópia ao Excelentíssimo Senhor Altir Antônio Peruzzo Prefeito a necessidade de que seja destinado recurso de Emenda impositiva para cobertura da quadra poliesportiva das escolas Osvaldo Cruz no Distrito de Filadelfia e Escola Alvares de Azevedo no Distrito de Terra Roxa ambas no Município de Juina.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1789/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1789/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópia ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura a necessidade da recuperação imediata das estradas rurais nas comunidades: Cristo Rei, São Braz, São Felipe, Santo Antônio e Setor Aeroporto e ainda as ruas dos Bairros São José Operário, Diamante Negro, parte do  Setor Industrial enfim todas as vias publicas do Município.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1790/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1790/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópias ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura e ao Diretor do Departamento de Trânsito Senhor Sidney Campos a necessidade de que se faça estudo e posteriormente construa redutores de velocidade em alguns pontos da Avenida Mato Grosso no Módulo 5.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1795/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1795/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Thiago Silva, Deputado Estadual, a necessidade de disponibilizar emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para pavimentação asfáltica das ruas: Tiradentes e José Bonifácio, ambas no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1796/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1796/74.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio_x000D_
 Peruzzo – Prefeito, com cópia ao Senhor Luiz Brás–_x000D_
 Secretário Municipal de Infraestrutura, a_x000D_
 necessidade e oportunidade de construir calçadas em_x000D_
 torno das rotatórias do Pasqualotto e SISC no_x000D_
 modulo 05.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1797/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1797/75.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Brás– Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a limpeza de diversas “bocas de lobo” nas ruas da cidade, bem como colocar tampas em alguns que estão com as tampas quebradas.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1798/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1798/76.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Nelson Ned Previdente – Deputado Federal, a necessidade e oportunidade de intervir junto a Casa Civil do Governo Federal e ao Ministério da Saúde para que facilite o acesso à saúde aos povos indígenas, melhore a qualidade de suas estradas e consequentemente acabe com a prática da cobrança de pedágio nas rodovias que cortam suas reservas.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1799/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1799/77.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia a Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde a necessidade e oportunidade de se implantar o programa “telessaúde e assessoramento em saúde no município de Juína”.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1800/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1800/78.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Silvio Favaro – Deputado Estadual, a necessidade e oportunidade de intervir junto a Casa Civil do Governo do Estado para que facilite o acesso à saúde aos povos indígenas, melhore a qualidade de suas estradas e consequentemente acabe com a prática da cobrança de pedágio nas rodovias que cortam suas reservas.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1801/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1801/79.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Secretário Municipal de Infraestrutura, Luiz Braz a necessidade e oportunidade do patrolamento e encascalhamento das estradas das comunidades São Luiz e Boa Esperança no setor aeroporto.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1803/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1803/80.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Luís Brás - Secretário Municipal de Infraestrutura a necessidade e oportunidade de construir uma ponte sobre o Rio Areia que dá acesso a comunidade São Felipe, bem como o rebaixamento do morro nas proximidades.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1802/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1802/81.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo  Sr. Ondanir Bortolini ( Nininho) – Deputado Estadual, com cópia ao Excelentíssimo Senhor Altir Antônio Peruzzo Prefeito a necessidade de que seja destinado recurso de Emenda Parlamentar aquisição de lama asfáltica.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Professor Ivo, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1804/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1804/82.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo  Sr. Juarez Costa Deputado Federal  com cópia ao Excelentíssimo Senhor Altir Antônio Peruzzo Prefeito a necessidade de que seja destinado recurso de Emenda Parlamentar para construção de pontes de concreto nas seguintes localidades:_x000D_
 _x000D_
 02 pontes de concreto  no bairro São José Operário_x000D_
 _x000D_
 01 ponte  de concreto no bairro Módulo 4; acesso aos loteamentos  Santo Antônio e Beija Flor via de circulação de chacareiros e sitiantes._x000D_
 _x000D_
 01 ponte de concreto – medindo 35 metros, no Setor Verdan, sentido Frigorifico/empresas próxima as empresas : Damiani Madeiras e Veronese Madeira  _x000D_
 01 ponte de concreto medindo 25 metros  na MT 183 há 500 metros do bairro Módulo 5 _x000D_
 01 ponte de concreto que dá acesso ao Frigorifico São Francisco. Pesque e Pague São João e as chácaras de feirantes</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1809/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1809/83.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de realizar trabalhos de retirada de entulhos, patrolamento e encascalhamento nos Bairros Palmiteira e Padre Duílio.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1810/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1810/84.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia a Senhora Irene Peruzzo - secretaria municipal de Assistência Social a necessidade e oportunidade de construir um muro entorno do lar dos idosos.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1811/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1811/85.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com copias ao senhor Luiz Braz – Secretario Municipal de Infraestrutura e ao senhor Sidney Campos - Diretor do Departamento de Transito a necessidade e oportunidade de pintar “faixa de travessia de pedestre” em frente à feira municipal.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1812/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1812/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - secretário municipal de administração e finanças, a necessidade e oportunidade de fazer gestão junto à empreiteira que pavimentou as ruas ao entorno da ASSUMU visando cobrar a recuperação do pavimento que esta deteriorando.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - secretário municipal de administração e finanças, a necessidade e oportunidade de criar instrumento de regramento e normatização para que as antenas de telefonia móvel, telefonia fixa, de radiofifusão e TV, tenham para-raios e aterramento adequados para amenizar danos causados por raios.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1814/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1814/88.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de realizar trabalhos encascalhamento, patrolamento e “tapa buracos” na estrada da linha 4 até a Iracema I.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1815/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1815/89.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de realizar limpeza no cemitério municipal.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1816/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1816/90.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - secretário municipal de Planejamento, a necessidade e oportunidade de viabilizar a instalação de mais bancos e brinquedos para crianças menores de 6 anos na Praça da Bíblia.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1819/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1819/92.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, Secretário municipal de infraestrutura, a necessidade e oportunidade de adquirir  caminhões de coleta de lixo.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/93.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Senhora Leda Maria de Souza Villaça - secretária municipal de Saúde, a necessidade e oportunidade de adquirir uma ambulância para o Distrito de Fontanilas.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1821/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1821/94.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia a Senhora Leda Maria de Souza Villaça - secretaria municipal de Saúde  e a Senhora Agata Lozano - Coordenadora de Vigilância Sanitária de Juína, a necessidade e oportunidade de construir um Centro de Controle de Zoonoses em Juína-MT.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Sandro, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1823/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1823/95.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Planejamento, sobre a necessidade, oportunidade e conveniência na gestão elaborar projeto para construção da praça publica no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1824/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1824/96.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Administração e finanças a necessidade, oportunidade e conveniência de fazer gestão para rever a cobrança de taxas de coletas de lixo de estabelecimentos comerciais que possuem grande estrutura predial (m²) em que a produção de resíduo domestico é pequena.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1830/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1830/97.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito, com cópia à Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de providenciar a reforma dos PSFs da Linha 7, do Distrito de Filadélfia e da Gleba Iracema II.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Tuna, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1831/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1831/98.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópias ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura e ao Secretário Municipal de Esportes Lazer e Turismo a necessidade e oportunidade de providenciar a construção de um alambrado por detrás das traves do gol no campo de futebol na Praça do Módulo 4.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1832/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1832/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento, a necessidade e oportunidade de construir estrutura com cobertura no ponto de TAXI do terminal rodoviário.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Geraldinho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1833/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1833/100.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Marcelo Garcia - Secretario Municipal de Planejamento, a necessidade e oportunidade de possibilitar o pagamento parcelado dos terrenos no cemitério municipal de Juína.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1834/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1834/101.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Marcelo Garcia - Secretario Municipal de Planejamento, a necessidade e oportunidade de utilizar o servidor Luiz lotado na função de topógrafo para exercer suas atribuições e evitar a contratação de terceiros para realizar serviço de mesma natureza.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1835/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1835/102.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento a necessidade e oportunidade de planejar e organizar loteamento de área pública para a venda de terrenos  com preços acessíveis e por meio de parcelamento a cidadãos de baixa renda.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1836/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1836/103.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade da reabertura, encascalhamento e patrolamento da estrada da Linha 01 Antigo Betão – Comunidade Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade que encaminhe a esta Casa de Leis,  relatório que conste  todas os expedientes  reivindicatórios que a Câmara Municipal encaminhou ao Executivo referente solicitação de reparos, manutenção, patrolamento, cascalhamento, conserto de pontes, conserto de bueiros, etc,  referente os  anos de  2019 e  dos anos anteriores (indicações, ofícios, etc).</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1840/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1840/105.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima - secretário municipal de infraestrutura a necessidade de construir meio-fio na Rua Nilvi Fries Henicka antiga  Av cascavel, modulo 05.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1841/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1841/106.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma ponte seca no Distrito de Terra Roxa, setor Chácaras - Linha F.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1842/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1842/107.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade do rebaixamento do morro na estrada de acesso a propriedade do Senhor Natal Felber  na linha 3.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1843/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1843/108.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de amenizar a “curva da onça” existente na estrada de acesso a linha 3.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1844/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1844/109.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - prefeito, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade de realizar corte de morro na estrada da linha 4</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1845/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1845/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura e ao Secretário Municipal de Esporte Lazer e Turismo a necessidade e oportunidade de providenciar a reforma do campo de futebol da Comunidade Nossa Senhora da Guia, Iracema I.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1846/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1846/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura a necessidade e oportunidade de providenciar a extensão da rede elétrica na Rua Batista Damiani do Setor Industrial.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1852/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1852/112.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao deputado estadual Silvio Favaro, a necessidade e oportunidade de destinar emenda parlamentar para obras de drenagens e pavimentação da Rua Presidente Prudente e em torno da praça do Bairro Cidade Alta (módulo 6).</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Sandro, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1848/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1848/113.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia Senhor  Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar serviço de patrolamento, encascalhamento e desvio de aguas pluviais nas estradas dos Setores Jerusalém e Boa Esperança.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Sandro, Locatelli, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1849/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1849/114.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Paulo Alves Ferreira - Diretor do Departamento de Trânsito Municipal, a necessidade, oportunidade e conveniência de realizar estudo para construção de uma rotatória no cruzamento das Vias próximas ao Colégio São Gonçalo: Av. Missionário Gunnar Vingren, Av. Padre Duílio Liburdi, Av. Gerencio Veronese e Rua dos Canários.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1850/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1850/115.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia Senhor  Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar serviços de retiradas de resíduos acumulados nas ruas e avenidas e recuperar sarjetas danificadas das vias pavimentadas da cidade.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1851/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1851/116.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Paulo Alves Ferreira - Diretor do Departamento de Trânsito Municipal, a necessidade, oportunidade e conveniência da construção de uma lombada com faixa de travessia de pedestres elevada na Avenida Londrina, baixada de acesso ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1853/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1853/117.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz - secretario municipal de infraestrutura a necessidade e oportunidade de construir um quebra-molas em frente ao supermercado Serve-Bem na Avenida Mato Grosso Modulo 05.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1854/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1854/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração, Finanças e Planejamento a necessidade e oportunidade de que se faça um projeto para implantação de rede wi-fi com acesso livre aos frequentadores da Praça da Bíblia, bem como disponibilizar espaço para recargas de aparelhos celulares.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Tonhão do Rancho, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1855/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1855/119.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito com cópia ao Senhor Luiz Braz - Secretario Municipal de Infraestrutura a necessidade do patrolamento e encascalhamento do Travessão que do acesso a fabrica de farinha do Senhor Silas na Gleba Rio do Ouro.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1856/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1856/120.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Municipal Altir Antônio Peruzzo, com cópia ao senhor Paulo Alves Ferreira Diretor de Transito de Juína e ao Secretario de Infraestrutura Senhor Luiz Brás a necessidade e oportunidade de sinalização de uma ponte de madeira na Rua Raul Torres Setor Teto Verde.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1857/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1857/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Municipal Altir Antônio Peruzzo, com cópia ao senhor Paulo Alves Ferreira Diretor de Transito de Juína e ao Secretario de Infraestrutura Senhor Luiz Brás a necessidade e oportunidade de sinalização no cruzamento entre as ruas Raul torres e jacarandá no setor teto verde.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1858/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1858/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Municipal Altir Antônio Peruzzo, com cópia ao Secretario de Infraestrutura Senhor Luiz Brás a necessidade e oportunidade de construção de um bueiro com manilhas de concreto na Rua Jacarandá próximo a Avenida Brasília entre o Setor Teto Verde e o Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1864/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1864/123.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração e Finanças a necessidade e oportunidade de viabilizar instalação de um bebedouro com água potável na Praça da Bíblia para atender aos frequentadores do local.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1865/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1865/124.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Deputado Estadual Lúdio Cabral a necessidade e oportunidade de viabilizar através de emenda parlamentar impositiva uma  patrulha mecanizada (trator e grade) para a Etnia Indígena Enawenê-nawê.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1866/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1866/125.pdf</t>
   </si>
   <si>
     <t>Indica aos Deputados Estaduais, Silvio Favaro (PSL) e Xuxu Dal Molin (PSC), a necessidade e oportunidade de viabilizarem recursos junto ao Governo do Estado para a instalação de uma Unidade de Terapia Intensiva (UTI) com pelo menos 10 (dez) leitos no Hospital Municipal JUÍNA-MT.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1867/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1867/126.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Nelson Barbudo - Deputado Federal (PSL) e a Senhora Selma Arruda - Senadora (PSL), viabilizar recursos junto ao Governo Federal para a construção de um Hospital Regional no Município de Juína-MT, bem como para aquisição de equipamentos necessários para o funcionamento da unidade.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1871/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1871/127.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de viabilizar estudo para realização do “Programa de Recuperação Fiscal (REFIS)” concedendo dispensa de cobrança de juros e multas e dando parcelamento aos contribuintes em debito com o fisco municipal.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1872/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1872/128.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Jaime Campos Senador da Republica, a destinação de emenda parlamentar no valor de R$ 600.000,00 ( seiscentos mil reais) para pavimentação asfáltica para estrada de acesso ao Instituto Federal de Mato Grosso.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1873/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1873/129.pdf</t>
   </si>
   <si>
     <t>Indicam aos Deputados Estaduais de Mato Grosso: Dilmar Dal Bosco, Janina Riva, João Jose de Matos (Dr. João), Ondanir Bortolin (Nininho), para que seja implantados no rool de itens da medicina integrativa, ofertada nos Hospitais Municipais, Hospitais Regionais e nos locais onde há atendimentos do SUS do Estado de Mato Grosso a prescrição da medicina integrativa: Ozonioterapia oxigenioterapia, equoterapia, PRP – Plasma Rico em Plaquetas.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1874/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1874/130.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Tiago Silva - Deputado Estadual, com cópia a Sua Excelência o Senhor Carlos Bezerra - Deputado Federal a necessidade e oportunidade de viabilizar uma patrulha mecanizada com trator, para o assentamento Boa Esperança “Caiabi”.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1878/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1878/131.pdf</t>
   </si>
   <si>
     <t>Indicam para a Comissão Permanente de Saúde, Previdência e Assistência Social da Assembleia Legislativa de Mato Grosso, composta pelos Deputados: Paulo Araújo, Ludio Cabral, Dr. Eugênio, Dr. Gimenez, Dr. João, Delegado Claudinei, Faissal, Silvio Favero, e Xuxu Dal Molin, a necessidade e oportunidade de realizam uma visita ao Hospital Municipal de Juína “Hideo Sakuno” para conhecer a realidade local, saber como anda a saúde pública de forma geral e assim ter a real dimensão das razões que subsidiam a reinvindicação de Juína em ser contemplada com um Hospital Regional.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1879/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1879/132.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao secretário municipal de infraestrutura, Senhor Luiz Brás de Lima, a necessidade e oportunidade da recuperação de pranchões na ponte localizada na estrada da Comunidade Nossa Senhora de Fatima, próximo à propriedade do João do Sicredi.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1880/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1880/133.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao secretário municipal de infraestrutura, Senhor Luiz Brás de Lima, a necessidade e oportunidade do encascalhamento da estrada da linha “J”, (travessão do frigorifico) saindo na MT 170.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1881/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1881/134.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de convocar os candidatos aprovados no Concurso Público n.º 001/PE/JUÍNA/2019 a tomar posse nos respectivos cargos.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1885/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1885/135.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor José Medeiros - Deputado Federal a necessidade e oportunidade de viabilizar recursos de Emenda Parlamentar no valor de R$ 500.000,00 ( quinhentos mil reais) para obra de pavimentação asfáltica no Município de Juína-MT.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1890/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1890/136.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao senhor Marcelo Garcia - Secretário Municipal de Planejamento, a necessidade e oportunidade de elaborar projeto de loteamento residencial para famílias carentes.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1891/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1891/137.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Nelson Barbudo - Deputado Federal (PSL) a necessidade e oportunidade de fazer gestão junto ao Incra para a liberação de recurso de emenda de bancada no valor de 1.000.000,00 (um milhão de reais) para atender os PA Iracema I, II e III e vicinais na recuperação de estradas pontes e bueiros.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1892/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1892/138.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Altir Antônio Peruzzo - prefeito, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade de realizar aplicação de lama asfáltica na Rotatória Dom Franco Dallavalle.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1893/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1893/139.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento a necessidade e oportunidade de afixar em todas as obras publicas em andamento placa em local visível com informações da empresa executora do projeto e o valor orçado e gasto com a obra.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1889/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1889/140.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado Mato Grosso, com cópias ao Senhor Francisco Serafim de Barros - Presidente do INTERMAT, e ao Senhor Ondanir Bortolini – Deputado Estadual Presidente da Comissão de Agropecuária, Desenvolvimento Florestal e Agrário e de Regularização Fundiária da Assembleia Legislativa do Estado de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão visando dar celeridade nos processos de regularização fundiária urbana e rural do Município de Juína-MT.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1896/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1896/141.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado Mato Grosso, com cópias com copia ao Senhor Marcelo de Oliveira e Silva - Secretario de Infraestrutura e logística do Estado de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão na recuperação da Rodovia MT 183, trecho Juína a Filadélfia, estendendo até o município de Aripuanã-MT  realizando serviço como encascalhamento, patrolhamento, desvio de aguas pluviais e restauração de pontes e bueiros.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1898/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1898/142.pdf</t>
   </si>
   <si>
     <t>Indica aos Deputados Estaduais do Estado de Mato Grosso que se manifestem contrário ao Projeto de Lei 668/2019, que dispõe sobre a politica estadual de desenvolvimento sustentável da pesca, regula as atividades pesqueiras e da outras providencias.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1899/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1899/143.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado de Mato Grosso, com cópia a Senhora Marioneide Angélica Kliemaschewske - Secretária de Estado de Educação a necessidade de fazer gestão o mais breve possível junto ao Município de Juína com objetivo de realizar Convênio para construção de uma sala de aula de 48 metros quadrados na Escola Municipal Alvares de Azevedo Distrito de Terra Roxa para atender a demanda das matriculas vinculada ao Ensino Médio.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1900/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1900/144.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado de Mato Grosso, com cópia a Senhora Marioneide Angélica Kliemaschewske - Secretária de Estado de Educação a necessidade de fazer gestão o mais breve possível junto ao Município de Juína com objetivo de realizar Convênio para construção de uma sala de aula de 48 metros quadrados na Escola Municipal Euclides Da Cunha na Linha 4, para atender a demanda das matriculas vinculada ao Ensino Médio.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1901/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1901/145.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário de Infraestrutura, a necessidade de viabilizar que coloque concreto no canteiro na Av. Londrina ligando o Módulo 05 ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1902/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1902/146.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Brás - Secretario Municipal de Infraestrutura a necessidade e oportunidade de construção de calçada ligando ao asfalto na entrada principal no ginásio de esportes.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/147.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Brás- Secretário Municipal de Infraestrutura a necessidade e oportunidade disponibilizar um abastecedor de caminhão pipa no riacho da Palmiteira.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/148.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Diretor do Departamento de Transito do Município, a necessidade e oportunidade que seja feito a repintura da faixa exclusiva destinada a ciclistas e pedestres em toda a extensão da Avenida Brasília, principal via de acesso ao Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/149.pdf</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário Municipal de Infraestrutura, a necessidade e oportunidade do encascalhamento e nivelamento do trecho que liga a Aldeia do 21 a Aldeia Capivara da Etnia Cinta Larga no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1906/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1906/150.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário de Infraestrutura, necessidade e oportunidade da construção de estacionamento de transversal no espaço da calçada que compreende toda a extensão do Centro de Educação Infantil “Menino Jesus” as proximidades da UPA24HORAS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1908/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1908/151.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao secretário municipal de administração e finanças e, a Sua Excelência o Senhor Eduardo Rodrigues da Silva – Presidente da Câmara Municipal de Juína, a necessidade e oportunidade de fazer cumprir o inciso X do artigo 39 da Constituição Federal / 1988, concedendo a Revisão Geral Anual aos vencimentos de todos os servidores públicos municipais no percentual de inflação acumulada em 2018.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1909/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1909/152.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento, a necessidade e oportunidade da construção de uma pista de ciclismo ao entorno da Lagoa da Garça.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1910/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1910/153.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Brás - Secretário Municipal de Infraestrutura a necessidade e oportunidade de disponibilizar maior espaço na junção da Rua das Andorinhas com a Avenida dos Beija-Flores, do modulo 4 as proximidades da UPA, para disponibilizar melhoria no transito, retorno e conforto naquele local.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1913/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1913/154.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao Secretário de Estado de Infraestrutura – Marcelo Silva, a necessidade e oportunidade da construção de uma ponte de concreto, sobre o Rio Perdido com extensão de 20 metros, situada na MT 183.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1914/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1914/155.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao Secretário de Estado de Infraestrutura – Marcelo Silva, a necessidade e oportunidade da realização de obra de pavimentação asfáltica, no trecho que liga a saída do Bairro Módulo 5 até a  Escola Estadual do Campo “Antônio Francisco Lisboa”, perfazendo uma distância de  5 km da MT 183.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1915/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1915/156.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, a necessidade e oportunidade de articular junto AMM (Associação dos Municípios de Mato Grosso) a elaboração do projeto de asfaltamento do trecho da rodovia estadual MT-183 (Linha 5), saída do Bairro Módulo 05, até a Escola Estadual de Campo “Antônio Francisco Lisboa”, perfazendo cinco quilômetros.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Tuna, Locatelli, Professor Ivo, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1916/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1916/157.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Marcelo Garcia - Secretário de Finanças e planejamento, a necessidade de viabilizar a compra de equipamento para o Departamento de Comunicação da prefeitura municipal de Juína.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1917/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1917/158.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Marcelo Garcia - Secretário Municipal de Administração, Finanças e Planejamento e, a empresa Energiza S/A Juína-MT, a necessidade, oportunidade e conveniência de realizar o deslocamento e alinhamento da rede elétrica baixa tensão na MT 183 (linha 5) no trecho da saída de Juína até o Morro do Sabão.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1918/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1918/159.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Senador Welington Fagundes, com cópia ao Prefeito Municipal Altir Antônio Peruzzo a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de água e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1919/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1919/160.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao secretário municipal de planejamento, a necessidade e oportunidade da revitalização da Rotatória Pastor Lourival Junior Cardoso, Localizada na Avenida Londrina do modulo 05, construção de calçamento, pista de caminhada, instalação de bancos e plantio de plantar ornamentais.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1920/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1920/161.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao secretário municipal de planejamento, a necessidade e oportunidade de projeto para reduzir o diâmetro da rotatória no trevo de acesso a MT 183, Rua Foz do Iguaçu no modulo 5.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1921/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1921/162.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a Senhora Vera Lucia Pereira Granja - secretária municipal de educação e cultura, a necessidade de construção de um banheiro no  Centro de Educação Infantil, Bruno Leonardo de Campos.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1922/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1922/163.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade e oportunidade da extensão de rede de baixa tensão e posteamento na Rua Monte Alto e logradouros das intermediações, da Quadra 350 do Bairro Cidade Alta</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1924/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1924/164.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito, com cópia à Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de providenciar a reforma do PSF do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1925/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1925/165.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento a necessidade e oportunidade de projetar e construir extensão de rede de energia elétrica e instalação de rede de distribuição de água tratada no setor entre os Bairros Módulo 5 e Cidade Alta, como também, nos setores do Bairro Palmiteira ainda não contemplados com esses benefícios.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1926/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1926/166.pdf</t>
   </si>
   <si>
     <t>Indica às suas Excelências os Deputados Estaduais Silvio Favaro e Delegado Claudinei, a necessidade e oportunidade de se fazer gestão junto ao governo do estado para implantar e construir um Campus da  UNEMAT em nosso município.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1927/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1927/167.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade e oportunidade da abertura da Rua Dr. Camargo, retorno da Avenida Mato Grosso interligando a Avenida Cuiabá no Bairro Módulo 5, próximo a Paroquia Santo Agostinho.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Neguinho da 4, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1933/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1933/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Welington Fagundes, Senador da Republica, com cópia aos senadores Jaime Verissimo de Campos e Selma Rosane Santos Arruda a necessidade e oportunidade de juntos somar esforços e destinar emenda parlamentar para a obra de duplicação da travessia urbana da BR 174, Avenida JK, no município de Juína, um trajeto de aproximadamente 5 mil metros.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1934/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1934/169.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Welington Fagundes, Senador da Republica, com cópia aos senadores Jaime Verissimo de Campos e Selma Rosane Santos Arruda a necessidade e oportunidade de juntos somar esforços e destinar emenda parlamentar para a obra de pavimentação asfáltica na estrada de acesso ao IFMT em Juína – MT.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1935/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1935/170.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Welington Fagundes, Senador da Republica, a necessidade e oportunidade de destinar verba de emenda parlamentar para a pavimentação asfáltica da Avenida José Nilo Bergamin, localizada no Bairro Cidade Alta, e das ruas dos Setores E e F do Bairro Modulo 05, no município de Juína  - MT.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Geraldinho, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1936/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1936/171.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de tubos de bueiro nas seguintes localidades do Bairro Palmiteira: Rua Dom João VI próximo a Escola 9 de Maio, Rua Tiradentes próximo ao Supermercado Silas e Avenida Palmiteira próximo ao Bar Vaca Gorda.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1937/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1937/172.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade e oportunidade de se fazer a troca das lâmpadas queimadas dos super postes da Avenida dos Jambos e averiguar as condições de outras existentes nas demais ruas da cidade.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1938/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1938/173.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia a Senhora Vera Lúcia, secretária municipal de Educação a necessidade e oportunidade de viabilizar a reforma da Escola Municipal Padre José de Anchieta.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1939/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1939/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Wilson Pereira Filho, secretário municipal de esportes, lazer e turismo a necessidade e oportunidade de viabilizar recursos e disponibilizar um profissional na área do basquetebol para treinar os atletas dessa modalidade em nosso Município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1940/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1940/175.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Wilson Pereira Filho, secretário municipal de esportes, lazer e turismo a necessidade e oportunidade de viabilizar recursos e disponibilizar um profissional na área do basquetebol para treinar os atletas dessa modalidade em nosso Munícipio._x000D_
 Indicação n.º 176/2019 autor: vereador Saulo Evangelista dos Santos</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1941/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1941/176.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Jose Medeiros, Deputado Federal, com cópia ao Senhor Altir Antônio Peruzzo, Prefeito, a necessidade e oportunidade de disponibilizar R$ 1 milhão de reais em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1942/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1942/177.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Neri Gueller -  Deputado Federal com cópia ao Senhor Altir Antônio Peruzzo - Prefeito, a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1943/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1943/178.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Emanuel Pinheiro -  Deputado Federal com cópia ao Senhor Altir Antônio Peruzzo - Prefeito, a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1944/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1944/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Doutor Leonardo -  Deputado Federal com cópia ao Senhor Altir Antônio Peruzzo - Prefeito, a necessidade e oportunidade de disponibilizar 1 milhão em emendas parlamentares para a cidade de Juína-MT no intuito de realizar obras de drenagem de agua e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1945/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1945/180.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Braz de Lima - secretário municipal de infraestrutura, e ao Senhor Paulo Alves Ferreira - Diretor de Trânsito, a necessidade e oportunidade construir um quebra-molas na avenida Brasília próximo da rotatória com avenida Joinville no bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1949/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1949/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor João Manoel de Souza Peres – Secretário Municipal de Agricultura, Mineração e Meio Ambiente que seja realizado junto ao DAES – DEPARTAMENTO DE ÁGUA E ESGOTO SANITÁRIO, estudo do material advindo da contenção do lodo.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1950/182_DX92QEN.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1950/182_DX92QEN.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realização de obra de manutenção da estrada da Comunidade Santa Maria Gorete.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1951/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1951/183.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Brás - Secretário de infraestrutura, de fazer gestão, a necessidade de construir um aterro com manilhas, bem como rebaixamento do morro, sobre o rio Perdido no trecho que liga o empreendimento Pesque e Pague.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1952/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1952/184.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Wilson Pereira - Secretário de Esporte, Laser e Turismo, a necessidade de fazer gestão na melhoria dos espaços do Campo de Futebol Municipal, sendo: reforma do vestuário, pintura das arquibancadas, construção em alvenaria de bancos, com coberturas, sendo dois para os atletas e um para a equipe de arbitragem.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1961/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1961/185.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Luís Brás de Lima - Secretario de Infraestrutura, sobre a necessidade, oportunidade e conveniência da recuperação da Estrada Altina Km 70 – Gleba Rio Preto, tais como: reabertura, encascalhamento e construção de bueiros.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1962/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1962/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, prefeito, com cópia ao senhor Paulo Alves Ferreira Diretor do Departamento de Trânsito a necessidade, oportunidade de realizar estudo técnico de trafegabilidade nas Avenidas Ulisses Guimarães e Olavo Inácio Henz para torna-las vias de mão única no trecho da Rotatória Dom Franco Dalla Valle sentido modulo 06 faixa pavimentada.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1963/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1963/187.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Braz de Lima - secretário municipal de infraestrutura, e ao Senhor Paulo Alves Ferreira - Diretor de Trânsito a necessidade e oportunidade de se fazer uma baixa de pedestre em frente ao portão da feira municipal.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1964/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1964/188.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Luís Brás de Lima - Secretario de Infraestrutura, a necessidade, oportunidade e conveniência da recapagem no asfalto da Rua Palotina – Modulo V e reparos no asfalto da Rua Missionário Gunnar Vingren – Modulo 3 e 4.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1966/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1966/189.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima - secretário municipal de infraestrutura, e ao Senhor Paulo Alves Ferreira - Diretor de Trânsito a necessidade e oportunidade de sinalizar com faixa refletiva na curva do morro vanzela sentido setor industrial localizado na Avenida Joinville.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1967/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1967/190.pdf</t>
   </si>
   <si>
     <t>Indicam aos Deputados Estaduais, Federais e Senadores do Estado de Mato Grosso, a viabilização de recursos para construção do Hospital Regional de Juína.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1968/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1968/191.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo, prefeito, com cópias aos Senadores e Deputados Federais do Estado de Mato Grosso, a necessidade e oportunidade de fazer Gestão junto ao Ministério da Saúde - FUNASA, Ministério do Desenvolvimento Agrário, Ministério das Cidades sobre os convênios que a prefeitura de Juína tem juntado aos ministérios do Governo Federal: 1) Convênio nº 671396/2012; 2) Convênio nº 31076/2018 Nº SIAFI/SICONV Nº 866012; 3) Convênio nº 858312/2017 4) Convênio nº 853524/2017.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1969/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1969/192.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópias aos Senadores e Deputados Estaduais de Mato Grosso, a necessidade e oportunidade de fazer Gestão junto ao FNDE – Fundo Nacional de Desenvolvimento da Educação a necessidade do pagamento das medições realizada pelo Engenheiro Técnico responsável pela Obra vinculada ao FNDE sobre o Convênio nº 7269/2013 de três medições que não foi feito o pagamento a Empresa vencedora do certame com início das atividades em 18 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1970/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1970/193.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – prefeito, com cópia ao Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de alterar o artigo 273 da Lei n.º 1046/2008 (código tributário) possibilitando que estabelecimentos distintos de comércios sejam instalados no mesmo endereço, desde que mantenham recepcionista para indicação da empresa procurada por clientes.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1972/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1972/194.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade e oportunidade que cobre da empresa responsável pela obra de  pavimentação asfáltica das ruas: Apucarana, Açaí, Cascavel, e Guarapuava nas proximidades da ASSEMU a recuperação do pavimento asfáltico que está se deteriorando.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1973/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1973/195.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópias ao Senhor Wilson Pereira - Secretário de Esporte, Laser e Turismo e ao Senhor Marcelo Garcia – Secretario Municipal de Planejamento a necessidade da instalação de lixeiras do Campo de Futebol Municipal e no ginásio de esportes.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Paulão, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1974/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1974/196.pdf</t>
   </si>
   <si>
     <t>Indicam aos Deputados Estaduais a necessidade e oportunidade de manifestar apoio a CPI da Energiza que esta sendo acusada de praticar má prestação de serviços e aumento abusivo nas contas de energia elétrica em todo estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1975/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1975/197.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado, com cópia a Secretária de Estado de Educação, a necessidade e oportunidade de analisar a possibilidade de ceder uma das unidades de escola estadual de nosso município para que seja implantada a Escola Cívico-Militar.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1976/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1976/198.pdf</t>
   </si>
   <si>
     <t>Indica e reitera a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia – Secretário Municipal de Planejamento e ao Senhor  Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de obras de pavimentação asfáltica juntamente com rede de esgoto e galerias de águas pluviais nos seguintes logradouros do Bairro Padre Duílio, como segue: Rua dos Ipês; Rua Angelim; Rua Figueiras; Rua Paineiras;  Conclusão do Asfalto da Avenida Brasília.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da Borracharia, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1977/199.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1977/199.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópias ao Senhor Marcelo Garcia - Secretario Municipal de Planejamento e ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar o alargamento da Travessa Bergamin, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/200.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Neri Guller – Deputado Federal disponibilizar recursos de emenda parlamentar de R$ 1.200.000,00 (Um Milhão e Duzentos Mil Reais), para custeio de parte do trecho que falta para finalizar a pavimentação asfáltica até o Campus do Instituto Federal de Mato Grosso.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/201.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Neri Guller – Deputado Federal, articulação junto ao FNDE – Fundo Nacional de Desenvolvimento da Educação, sensibilizar e cobrar  que o governo federal possa efetuar o  pagamento das medições da obra da construção do Centro de Educação Infantil do Bairro Padre Duílio..  referente o convenio nº 7269/2013</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1986/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1986/202.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio_x000D_
 Peruzzo - Prefeito, com cópias ao Senhor Deputado_x000D_
 Federal - Neri Gueller, a necessidade, oportunidade_x000D_
 e conveniência de fazer gestão destinando recurso de_x000D_
 Emenda Parlamentar para obtenção de 01(uma)_x000D_
 Patrulha mecanizada para atender as famílias da_x000D_
 Associação dos Trabalhadores Rurais do_x000D_
 Assentamento “Boi Bom” no Distrito de Filadélfia_x000D_
 com o proposito de estimular a agricultura familiar_x000D_
 do município de Juína.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1988/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1988/203.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Braz de Lima - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar operação tapa buracos nas ruas pavimentadas de nosso município.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1989/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1989/204.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Mauro Mendes -_x000D_
 Governador do Estado Mato Grosso, com cópias aos Deputados Estaduais - Xuxu Dalmolin e Silvio Fávero a necessidade oportunidade e conveniência de se  fazer gestão junto ao INTERMAT  visando destinar dois funcionários para o município de Juína, visando dar celeridade nos processos de regularização fundiária urbana e rural, haja vista, os muitos títulos que precisam fazer ressalvas.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1994/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1994/205.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Elizeu Nascimento - Deputado Estadual a necessidade e oportunidade de viabilizar a liberação de recursos de Emenda Parlamentar no valor de 400.000,00 (quatrocentos mil reais) para obras de drenagens de águas e pavimentação asfáltica no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1995/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1995/206.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Leonardo Ribeiro Albuquerque - Deputado Federal a necessidade e oportunidade de viabilizar a liberação de recursos de Emenda Parlamentar no valor de 500.000,00 (quinhentos mil reais) para obras de drenagem de água e pavimentação asfáltica no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1996/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1996/207.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópias senhora Vera Lucia Pereira Granja - Secretária Municipal de Educação   e ao Senhor José Adriano de Souza, - Secretário Adjunto de Cultura, que a pasta do  Turismo seja incorporada a pasta da Cultura e concomitante a este ato seja criada a Secretaria Municipal de Cultura e Turismo.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1997/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1997/208.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento, a necessidade e oportunidade da regularização fundiária da área do Horto Florestal, situada entre os Bairros Modulo 5 e Cidade Alta.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1998/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1998/208.pdf</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1999/209.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1999/209.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito com cópia a Senhora Leda Maria Villaça, e para conhecimento do Conselho Municipal de Saúde a oferta de capacitação para profissionais da saúde sobre o tema TRATAMENTO DE OXIGENOTERAPIA HIPERBÁRICA e a implantação deste tratamento na cidade de Juína.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2001/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2001/211.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor João Manoel de Souza Peres - secretário municipal de Agricultura, Mineração e Meio Ambiente a necessidade e oportunidade da reativação do laboratório de fungos.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2002/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2002/212.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor, Orlando Fanaia Machado -  Superintendente Regional do DNIT-MT (Departamento Nacional de Infraestrutura de Transportes), com cópias aos Excelentíssimos Senadores (a) da Republica Senhores (a), Welington Fagundes, Jaime Campos e Selma Arruda, ao Líder da Bancada na Câmara Federal Deputado Neri Gueller, sobre a necessidade, oportunidade e conveniência de fazer gestão na manutenção e recuperação da BR 174 trecho de Juina-MT a Vilhena-RO, tais como: encascalhamento,  patrolamento, reabertura e desvio das águas pluviais, e ainda, articular a continuidade do projeto de pavimentação asfáltica da Rodovia juntamente com a Bancada Federal de Rondônia.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2003/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2003/213.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito Municipal com cópia ao Senhor Luís Braz - Secretário de Infraestrutura e ao Departamento de Trânsito de Juína necessidade de viabilizar a retirada ou a transferência do Semáforo da Avenida Mato Grosso em frente ao Banco do Brasil para Gabriel Muller com a Av. Nove de Maio, próximo ao Ponto de Moto Taxi.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2004/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2004/214.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário de Infraestrutura e ao Departamento de Trânsito de Juína necessidade de viabilizar a retirada ou a transferência do semáforo da Av. Londrina com a Rua Pato Branco no Bairro Módulo 05 para a rotatória do Supermercado Doce Lar.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2005/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2005/215.pdf</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Altir Antônio Peruzzo - Prefeito com cópia ao Senhor Luís Braz - Secretário de Infraestrutura e ao Departamento de Trânsito de Juína necessidade de demarcar  de via única das avenidas mato grosso e avenida Cuiabá da rotatória do mercado Pasqualotto módulo 05 até a Avenida. Jk.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2006/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2006/216.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Marcelo Garcia - secretário municipal de Administração, Finanças e Planejamento a necessidade e oportunidade que seja mantido e reestruturado o ponto de moto taxi da Praça Antônio Cardoso do Bairro Módulo 5 após a daquela Praça.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2009/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2009/217.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópias senhora Vera Lucia Pereira Granja - Secretária Municipal de Educação   e ao Senhor José Adriano de Souza, - Secretário Adjunto de Cultura e ao Conselho Municipal dos Direitos da Juventude, criar o Dia da Juventude de Juína e instituí-la no Calendário de Eventos Oficiais do Município</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2010/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2010/218.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Altir Antônio Peruzzo – Prefeito, com cópias ao Senhor Marcelo Garcia -  Secretário Municipal  de Finanças e Administração e a Senhora Leda Villaça - Secretária Municipal de Saúde a necessidade de disponibilizar mais um médico, uma enfermeira e uma agente de saúde para  as áreas descobertas do PSF do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2011/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2011/219.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao Senhor Luiz Braz de Lima, secretário municipal de infraestrutura, a necessidade de destinar 08 ( oito) cargas de cascalho para o Estacionamento do CDP – CENTRO DE  DETENÇÃO PROVISÓRIA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2014/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2014/220.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao secretário municipal de infraestrutura Senhor Luiz Brás a necessidade e oportunidade de construir calçada no terreno público localizado na av. dos jambos entre a casa da cultura e o escritório regional de saúde.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2015/221.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2015/221.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma lombada (redutor de velocidade) nas imediações da Igreja Evangélica Assembleia de Deus Nova Aliança – ADNA, no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2016/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2016/222.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Deputado Federal, Valmir Moretto, sobre a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de Emenda Parlamentar no valor de R$ 500.000,00, para atender obras de pavimentação asfáltica no bairro Modulo 05 nas proximidades da Escola Municipal Padre José de Anchieta e Escola Estadual Padre Ezequiel Ramim no Município de Juína-MT.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2018/223.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2018/223.pdf</t>
   </si>
   <si>
     <t>Indicam a Senhora Eliane Maciel – Assessoria Pedagógica de Juína, com cópia a Senhora Marioneide Angélica Kliemaschewsk – Secretaria de Estado de Educação, e a Senhora Vera Lucia Pereira Granja – Secretária Municipal de Educação, a necessidade e oportunidade do retorno do ensino médio na Escola Rural Municipal Vinicius de Moraes, situada no Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2020/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2020/224.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura e ao Senhor Paulo Alves Ferreira – Diretor do Departamento de Transito, construção de estacionamento na Avenida do Beija Flores – Modulo 4, nas imediações da UPA, CEI Menino Jesus e Igreja Evangélica Apostólica e Igreja Evangélica Madureira.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2021/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2021/225.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Dilmar Dal Bosco - Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para construção de um poço artesiano com a finalidade de beneficiar famílias da Associação Rural São Benedito do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2022/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2022/226.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Dilmar Dal Bosco - Deputado Estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar para custeio de 02 resfriadores de leite para a Cooperativa de Produtores Rurais de Ajuda Mutua – COOPROPAM.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2023/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2023/227.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Silvio Favero - Deputado Estadual, a necessidade e oportunidade de destinar recursos no valor de R$ 300.000,00 (trezentos mil reais) de emenda parlamentar para melhoria e modernização do espaço da Feira Livre de Juína.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2024/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2024/228.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Silvio Favero - Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para custeio dos serviços de assistência hospitalar ambulatorial do Hospital Municipal de Juína.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Saulo, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2025/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2025/229.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria o Senhor Silvano Amaral - Secretário de Estado de Agricultura Familiar, a necessidade e oportunidade de destinar uma patrulha mecanizada para Associação Rural São Benedito, localizada na Gleba Iracema área III- Distrito de Filadélfia – Juína-MT.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2030/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2030/230.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Cicero Tenório - Diretor de Serviços Urbanos, a necessidade e oportunidade de fazer limpeza e o corte da grama do campo do bairro Palmiteira.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2031/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2031/231.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Brás - secretário municipal de infraestrutura a necessidade e oportunidade de trocar as pontes de madeira por bueiros feitos de concreto nas ruas Don Joao VI e Rua da Vaca Gorda e demais pontes ruas da Palmiteira.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1693/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1693/01.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor Rodrigo Baggio – Presidente da ONG Recode – Rio De Janeiro.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1694/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1694/02.pdf</t>
   </si>
   <si>
     <t>Aplaude a Senhora Marnie Webb - Presidente da Caravam Studios – San Francisco Califórnia – EUA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1695/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1695/03.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor Ricky Abisla – Gerente de Projetos da Caravam Studios – San Francisco Califórnia – EUA.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1696/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1696/04.pdf</t>
   </si>
   <si>
     <t>Aplaude a Senhora Renata Costa - Secretária Executiva do Plano Nacional do Livro e Leitura – Ministério da Educação e Ministério da Cultura.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1697/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1697/05.pdf</t>
   </si>
   <si>
     <t>Aplaude a Senhora Waldineia Ribeiro de Almeida – Coordenadora do Sistema Estadual de Bibliotecas do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1791/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1791/06.pdf</t>
   </si>
   <si>
     <t>Aplaude a Senhora: JANILCE YUNG  ex Diretora da 25ª CIRETRAN DE JUÍNA, pela dedicação, persistência,  esforço frente ao órgão e frente as expectativas dos servidores e população prestou relevante trabalho  durante os 2 anos e 9 meses marcado pela correção, liderança e profissionalismo.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1870/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1870/07.pdf</t>
   </si>
   <si>
     <t>Apoia publicamente o manifesto dos servidores públicos da educação do Estado de Mato Grosso em “estado greve” desde o dia 27 de maio de 2019.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/08.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor Blairo Borges Maggi, Ex Ministro da Agricultura, Pecuária e Abastecimento do Brasil, Ex Senador e Ex Governador do Estado de Mato Grosso, empresário produtor de grãos, pelos relevantes serviços prestados ao Estado e a cidade de Juína.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/09.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor Júlio José de Campos, mais conhecido como Júlio Campos, ex-governador, ex-deputado federal, ex-senador, ex-professor da Universidade Federal de Mato Grosso, conselheiro aposentado do Tribunal de Contas de MT, empresário e pecuarista, pelos relevantes serviços prestados ao Estado e a cidade de Juína.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/10.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor José Aparecido dos Santos, mais conhecido como Cidinho , ex Prefeito, ex senador , ex Presidente da Associação Mato-grossense dos Municípios (AMM) empresário, pecuarista pelos relevantes serviços prestados ao Estado e a cidade de Juína .</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_1-19.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_1-19.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4424,67 +4424,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1729/19-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1719/01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1726/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1738/03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1779/plc_004-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1887/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1923/06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1947/07__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1954/08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1955/09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1978/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2017/11_pg._1-131.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2026/12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1702/01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1720/02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1727/04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1769/05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1778/06.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1792/07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1793/08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1794/09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1822/11.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1825/12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1826/13.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1827/14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1838/15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1847/17_af22Ncg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1861/20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1862/21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1868/22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1869/23_n37R7xD.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1875/24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1876/25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1877/26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1882/27.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1883/28.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1884/29.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1907/30.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1911/31.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1912/32.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1931/33_spvFAom.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1932/34.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1946/35.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1953/36.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1956/37.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1957/38.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1958/39.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1959/40.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1960/41.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1971/42.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1991/44.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1992/45.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1993/46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2007/47.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2008/48.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2012/49.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2013/50.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2019/51.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2027/52.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2028/53.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2029/54.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2032/55.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2033/56_FXSCFS6.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1691/01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1987/03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1780/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1708/01-19_ao_p.res._01-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/01-19_ao_p.lei._01-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1740/01_parecer_contrario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1692/01.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1731/02.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1746/03.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1755/04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1756/05.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1757/06.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1808/07.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1805/08.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1806/09.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1807/10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1817/11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1828/12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1829/13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1863/14.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1894/15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1895/16.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1897/17.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1928/18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1929/19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1930/20.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1948/21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1965/22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1990/24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2000/25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1698/01_ncqhzHn.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1699/02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1700/03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1701/04_aeUPakL.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1703/05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1704/06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1705/07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1706/08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1707/09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1715/10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1710/12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1711/13.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1712/14.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1713/15.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1714/16.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1716/17.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1717/18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1718/19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1721/20.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1722/21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1724/22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1723/23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1728/24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1730/25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1732/26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1733/27.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1734/28.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1735/29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1736/30.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/31.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1741/32.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1742/33.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1743/34.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1744/35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1745/36.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1748/37.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1749/38.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1750/39.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1751/40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1752/41.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1753/42.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1754/43.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1758/44.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1759/45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1760/46_locatelli.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1761/47.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1762/48.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1763/49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1764/50.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1765/51.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1766/52.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1767/53.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1768/54.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1770/55.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1771/56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1772/57.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1773/58.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1774/59.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1781/60_ivo_pedro............pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1775/61.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1776/62.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1777/63.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1782/64.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1783/65.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1784/66.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1785/67.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1786/68.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1787/69.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1788/70.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1789/71.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1790/72.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1795/73.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1796/74.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1797/75.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1798/76.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1799/77.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1800/78.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1801/79.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1803/80.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1802/81.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1804/82.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1809/83.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1810/84.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1811/85.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1812/86.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1814/88.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1815/89.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1816/90.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1819/92.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/93.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1821/94.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1823/95.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1824/96.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1830/97.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1831/98.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1832/99.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1833/100.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1834/101.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1835/102.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1836/103.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1840/105.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1841/106.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1842/107.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1843/108.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1844/109.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1845/110.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1846/111.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1852/112.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1848/113.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1849/114.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1850/115.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1851/116.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1853/117.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1854/118.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1855/119.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1856/120.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1857/121.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1858/122.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1864/123.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1865/124.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1866/125.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1867/126.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1871/127.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1872/128.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1873/129.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1874/130.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1878/131.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1879/132.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1880/133.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1881/134.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1885/135.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1890/136.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1891/137.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1892/138.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1893/139.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1889/140.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1896/141.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1898/142.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1899/143.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1900/144.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1901/145.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1902/146.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/147.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/148.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/149.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1906/150.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1908/151.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1909/152.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1910/153.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1913/154.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1914/155.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1915/156.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1916/157.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1917/158.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1918/159.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1919/160.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1920/161.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1921/162.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1922/163.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1924/164.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1925/165.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1926/166.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1927/167.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1933/168.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1934/169.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1935/170.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1936/171.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1937/172.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1938/173.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1939/174.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1940/175.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1941/176.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1942/177.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1943/178.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1944/179.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1945/180.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1949/181.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1950/182_DX92QEN.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1951/183.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1952/184.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1961/185.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1962/186.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1963/187.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1964/188.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1966/189.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1967/190.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1968/191.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1969/192.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1970/193.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1972/194.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1973/195.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1974/196.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1975/197.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1976/198.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1977/199.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/200.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/201.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1986/202.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1988/203.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1989/204.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1994/205.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1995/206.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1996/207.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1997/208.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1998/208.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1999/209.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2001/211.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2002/212.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2003/213.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2004/214.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2005/215.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2006/216.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2009/217.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2010/218.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2011/219.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2014/220.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2015/221.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2016/222.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2018/223.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2020/224.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2021/225.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2022/226.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2023/227.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2024/228.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2025/229.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2030/230.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2031/231.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1693/01.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1694/02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1695/03.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1696/04.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1697/05.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1791/06.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1870/07.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/08.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/09.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/10.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_1-19.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1729/19-19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1719/01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1726/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1738/03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1779/plc_004-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1887/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1923/06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1947/07__com_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1954/08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1955/09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1978/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2017/11_pg._1-131.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2026/12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1702/01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1720/02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1725/03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1727/04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1769/05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1778/06.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1792/07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1793/08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1794/09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1822/11.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1825/12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1826/13.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1827/14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1838/15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1847/17_af22Ncg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1861/20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1862/21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1868/22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1869/23_n37R7xD.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1875/24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1876/25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1877/26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1882/27.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1883/28.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1884/29.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1907/30.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1911/31.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1912/32.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1931/33_spvFAom.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1932/34.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1946/35.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1953/36.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1956/37.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1957/38.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1958/39.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1959/40.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1960/41.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1971/42.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/43.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1991/44.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1992/45.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1993/46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2007/47.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2008/48.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2012/49.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2013/50.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2019/51.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2027/52.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2028/53.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2029/54.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2032/55.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2033/56_FXSCFS6.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1691/01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1987/03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1780/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1708/01-19_ao_p.res._01-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1737/01-19_ao_p.lei._01-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1740/01_parecer_contrario.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1692/01.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1731/02.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1746/03.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1755/04.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1756/05.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1757/06.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1808/07.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1805/08.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1806/09.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1807/10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1817/11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1828/12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1829/13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1863/14.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1894/15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1895/16.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1897/17.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1928/18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1929/19.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1930/20.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1948/21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1965/22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1990/24.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2000/25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1698/01_ncqhzHn.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1699/02.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1700/03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1701/04_aeUPakL.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1703/05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1704/06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1705/07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1706/08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1707/09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1715/10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1709/11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1710/12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1711/13.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1712/14.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1713/15.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1714/16.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1716/17.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1717/18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1718/19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1721/20.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1722/21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1724/22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1723/23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1728/24.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1730/25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1732/26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1733/27.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1734/28.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1735/29.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1736/30.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1739/31.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1741/32.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1742/33.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1743/34.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1744/35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1745/36.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1748/37.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1749/38.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1750/39.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1751/40.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1752/41.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1753/42.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1754/43.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1758/44.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1759/45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1760/46_locatelli.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1761/47.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1762/48.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1763/49.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1764/50.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1765/51.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1766/52.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1767/53.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1768/54.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1770/55.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1771/56.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1772/57.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1773/58.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1774/59.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1781/60_ivo_pedro............pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1775/61.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1776/62.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1777/63.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1782/64.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1783/65.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1784/66.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1785/67.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1786/68.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1787/69.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1788/70.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1789/71.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1790/72.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1795/73.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1796/74.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1797/75.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1798/76.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1799/77.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1800/78.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1801/79.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1803/80.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1802/81.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1804/82.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1809/83.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1810/84.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1811/85.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1812/86.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1814/88.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1815/89.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1816/90.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1819/92.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1820/93.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1821/94.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1823/95.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1824/96.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1830/97.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1831/98.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1832/99.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1833/100.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1834/101.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1835/102.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1836/103.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1840/105.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1841/106.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1842/107.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1843/108.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1844/109.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1845/110.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1846/111.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1852/112.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1848/113.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1849/114.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1850/115.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1851/116.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1853/117.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1854/118.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1855/119.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1856/120.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1857/121.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1858/122.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1864/123.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1865/124.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1866/125.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1867/126.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1871/127.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1872/128.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1873/129.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1874/130.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1878/131.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1879/132.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1880/133.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1881/134.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1885/135.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1890/136.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1891/137.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1892/138.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1893/139.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1889/140.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1896/141.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1898/142.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1899/143.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1900/144.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1901/145.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1902/146.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/147.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/148.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/149.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1906/150.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1908/151.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1909/152.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1910/153.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1913/154.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1914/155.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1915/156.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1916/157.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1917/158.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1918/159.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1919/160.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1920/161.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1921/162.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1922/163.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1924/164.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1925/165.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1926/166.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1927/167.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1933/168.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1934/169.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1935/170.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1936/171.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1937/172.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1938/173.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1939/174.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1940/175.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1941/176.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1942/177.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1943/178.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1944/179.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1945/180.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1949/181.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1950/182_DX92QEN.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1951/183.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1952/184.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1961/185.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1962/186.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1963/187.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1964/188.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1966/189.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1967/190.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1968/191.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1969/192.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1970/193.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1972/194.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1973/195.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1974/196.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1975/197.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1976/198.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1977/199.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/200.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/201.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1986/202.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1988/203.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1989/204.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1994/205.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1995/206.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1996/207.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1997/208.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1998/208.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1999/209.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2001/211.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2002/212.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2003/213.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2004/214.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2005/215.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2006/216.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2009/217.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2010/218.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2011/219.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2014/220.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2015/221.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2016/222.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2018/223.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2020/224.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2021/225.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2022/226.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2023/227.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2024/228.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2025/229.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2030/230.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/2031/231.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1693/01.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1694/02.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1695/03.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1696/04.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1697/05.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1791/06.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1870/07.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/08.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/09.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/10.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_1-19.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>