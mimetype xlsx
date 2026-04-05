--- v0 (2026-01-28)
+++ v1 (2026-04-05)
@@ -54,2757 +54,2757 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2053/20-20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2053/20-20.pdf</t>
   </si>
   <si>
     <t>Altera o inciso “V” e acrescenta o Inciso “VI” ao artigo 136, e, acrescenta ao artigo 137 o inciso “VIII” e edita sua redação, da Lei Orgânica do município de Juína que trata das políticas pedagógicas de atendimento ao ensino exclusivo da zona rural, das Escolas Municipais e Centro de Educação Infantil do município de Juína.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Neguinho da 4, Sandro, Saulo, Tonhão do Rancho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/21-20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/21-20.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 136, inciso V, que passa a ter outra redação, acrescenta os incisos VIII e IX ao próprio Artigo que trata da jornada de trabalho dos profissionais da Educação da rede pública Municipal de Juína e acrescenta o inciso VIII ao Artigo 137 que trata da oferta da Escola de Tempo Integral.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altir Antônio Peruzzo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2064/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2064/01.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Complementar Municipal n.º 1.843/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2084/02_kbdyV3C.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2084/02_kbdyV3C.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção, transformação e criação de cargos de provimento em comissão, do Plano de Cargos, instituído pela Lei Complementar n.º 1.016/2008, que estabeleceu a Reformulação do Plano de Cargos, Carreiras e Vencimentos, dos servidores da Prefeitura Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2086/03_novo_1Gc9SdR.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2086/03_novo_1Gc9SdR.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicabilidade e adequação da Emenda Constitucional n.º 103 de 12 de novembro de 2019 – Reforma da Previdência, com relação à alíquota da contribuição previdenciária do Poder Executivo e Legislativo Municipal, suas autarquias e fundações, e dos segurados ativos, aposentados e pensionistas do Regime Próprio de Previdência Social do Município de Juína – MT – PREVI – JUINA, instituído pela Lei Municipal nº 830/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2087/04_UuIKvwg.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2087/04_UuIKvwg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais, investidos em cargo de provimento efetivo, da administração publica direta e indireta, do Poder Executivo do município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X da constituição federal, para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2088/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2088/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios dos profissionais da Educação Básica do Município, regidos pela Lei Completar Municipal n.º 1399/2012 a teor do artigo 37, inciso X da Constituição Federal, para o exercício financeiro de 2020, concede complementar de percentual de subsidio para cumprimento da Lei Federal que trata do Piso Salarial Profissional Nacional para os profissionais do magistério publico da educação básica e dá outras providencias.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2090/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2090/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2091/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2091/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2106/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2106/08.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal n.º 830, de 05 de outubro de 2005, que institui o Regime Próprio de Previdência Social do Município de Juína  -MT – PREVI - JUINA e dá outras providências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2116/09_oVVJvul.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2116/09_oVVJvul.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atendimento ao COVID, estabelece as horas e o valor dos plantões dos profissionais da saúde, institui o Adicional de Risco de Contagio, de caráter transitório, durante o período que perdurar as medidas temporárias e emergenciais de enfrentamento e prevenção de contágio pelo Novo Coronavírus – COVID-19, no âmbito da Administração Pública de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2164/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2164/10.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso – PREVI-JUINA, e dá outras providências.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2174/plc_11-2020.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2174/plc_11-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Indenização Excepcional dos profissionais de saude contratados temporariamente ou terceirizados em  regime de plantão quando afastados do serviço em razão de contaminação com o Novo Coronavírus - COVID-19, lotados no Poder Executivo Municipal, enquanto perdurar o estado de calamidade publica, e dá outras providencias.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2184/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2184/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo publico de provimento efetivo que menciona, no Quadro de Cargos ou de Pessoal em extinção, de lei Complementar Municipal n.°1016/2008, que Estabeleceu a Reformulação do plano de cargos, carreiras e vencimentos  dos servidores da prefeitura municipal de juina-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2251/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2251/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 01 (uma) vaga do cargo de Mecânico – 40 horas semanais – no quadro de cargos ou de pessoal em extinção, do Plano de Cargos Carreiras e Vencimentos, instituído pela Lei Complementar Municipal n.º 1016/2008, e dá outras providencias.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2258/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2258/14.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal n.º 1710/2017, que dispõe sobre a Criação, Organização, Estrutura, Funcionamento e Competências da procuradoria Geraldo do Município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2270/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2270/15.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo e Tabela da Lei Complementar Municipal n.º 1905/2019, que institui o Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2035/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2035/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia da Juventude de Juína e altera a Lei Municipal n.º 911/2007.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>Professor Carlito, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2036/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2036/02.pdf</t>
   </si>
   <si>
     <t>Veda a circulação e a permanência de cães de médio, grande e gigante porte sem coleira, guia curta de condução e focinheira em locais públicos e com grande circulação de pessoas.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2051/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2051/03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar e permuta as áreas de terras, do patrimônio municipal que menciona, com áreas de terras de quem de direito, localizada no município de Juína – MT, para fins de realizar a extração de cascalho para a pavimentação asfáltica, beneficiamento das vias municipais e utilização em obras publicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2052/04_4fkH9LH.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2052/04_4fkH9LH.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir um prédio de alvenaria de propriedade da Associação Rural Juinense Organizada para Ajuda Mutua – AJOPAM, para os fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Professor Carlito, Sandro, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a redação do inciso I e revoga o inciso II do art. 1º e altera a redação do art. 3.º, ambos da Lei n.º 1.540 de 15 de dezembro de 2014.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2092/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2092/06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de credito adicional suplementar para a cobertura de dotações orçamentaria no orçamento municipal vigente do exercício financeiro de 2020 por excesso de arrecadação, e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2093/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2093/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal contratar artistas locais, com a finalidade de apresentações, shows e atividades culturais, nos eventos promovidos e financiados com recursos financeiros consignados no orçamento municipal vigente, no percentual que menciona, em conformidade com o Plano Municipal de Cultura, aprovado pela Lei Municipal n.º 1.853/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2094/01-04-2020_-_projeto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2094/01-04-2020_-_projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a proceder a abertura de credito adicional suplementar para a cobertura de dotação orçamentaria  no orçamento municipal vigente do exercício financeiro de 2020, por excesso de arrecadação e da outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2098/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2098/09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis e promover a regularização e a retirada dos fios inutilizados, em vias públicas do Município de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2103/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2103/10.pdf</t>
   </si>
   <si>
     <t>Reconhece, para fins do artigo 65, da Lei Complementar Federal n.º 101, de 04  de maio de 2000 (Lei de Responsabilidade Fiscal – LRF), a ocorrência do Estado de Calamidade Pública, nos termos do Decreto Municipal n.º 425, de 17 de abril de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/11.pdf</t>
   </si>
   <si>
     <t>Dá nome a sala de emergência da Unidade de Pronto Atendimento Dr. Clidionor Oliveira dos Santos (UPA 24 horas) o nome de DR. JOSÉ FRANCISCO PARADA SAUCEDO, e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2111/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2111/12.pdf</t>
   </si>
   <si>
     <t>Dispõe 	sobre 	o 	pagamento 	de indenização por morte e a contratação de seguro de vida em grupo aos servidores municipais integrantes do Quadro da Saúde e de outros quadros por serviços essenciais prestados no combate à pandemia do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2117/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2117/13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de credito adicional especial no orçamento municipal vigente do exercício financeiro de 2020, para a inclusão das dotações e fontes orçamentarias que menciona, por excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2118/14_Q6pTmea.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2118/14_Q6pTmea.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a alienação de lotes e áreas do patrimônio municipal, precisamente, do loteamento denominado Pantanal, localizado neste município de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2122/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2122/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da contratação mínima de 30% (trinta por cento) de artistas locais em eventos, públicos e privados, realizados no município de Juína-MT cujos promotores de eventos em geral e congêneres possuam artistas externos contratados para sua grade de atrações, e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2125/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2125/16.pdf</t>
   </si>
   <si>
     <t>Cria a Biblioteca Publica Municipal Infantil “Chalezinho da Leitura” e dá outras providências.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2126/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2126/17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a alienação dos imóveis do patrimônio municipal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2127/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2127/18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre programa de transporte Escolar Municipal para atender os alunos da rede Municipal de Ensino residentes na zona rural, no âmbito do município de Juina, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2133/19_sYxKs3V.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2133/19_sYxKs3V.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º inciso III, artigo 9º §1º, artigo 22 § 2º e artigo 23 da Lei n.º 1.823 de 08 de agosto de 2018.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2141/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2141/20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de credito adicional suplementar no orçamento municipal vigente do Exercício Financeiro de 2020, até o valor de R$ 2.670.000,00 (dois milhões e seiscentos e setenta mil reais), por excesso de arrecadação conforme menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2146/21_TkXgjRN.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2146/21_TkXgjRN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência nos contratos emergenciais firmados pela Administração Pública, em razão da situação de calamidade pública, decorrente da epidemia do coronavírus (Covid 19) e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2152/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2152/22.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 1.529/2014 que instituiu a quilometragem das estradas não pavimentadas do Município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2163/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2163/23.pdf</t>
   </si>
   <si>
     <t>Institui e cria no âmbito da Secretaria Municipal de Educação e Cultura e do Departamento de Cultura o Sistema Municipal de Bibliotecas de Juína – MT – SMBJ e dá outras providências.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_ordinaria_24-2020.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_ordinaria_24-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à abertura de credito adicional suplementar no orçamento Municipal vigente do Exercício Financeiro de 2020, nas dotações orçamentarias que menciona, por excesso de arrecadação, e dá outras providencias.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2175/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2175/25.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei Municipal n.º 1.767/2017, que dispõe sobre o Plano Plurianual – PPA, do município de Juína, Estado de Mato Grosso, para o quadriênio 2018/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2176/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2176/26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes orçamentárias – LDO, do município de Juína, Estado de Mato Grosso, para a Elaboração e Execução da Lei Orçamentária Anual – LOA, referente ao Exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2177/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2177/27.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua João Vicente Bazzo, a atual Rua Oiti, localizada no Bairro Módulo 03, e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2183/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2183/28.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a locar imóvel para ser utilizado como sede da Defensoria Publica do estado - DPE- Nucleo do município de Juina-MT, promover abertura de Crédito Adicional Especial no Orçamento  Municipal vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2185/plo_29-2020.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2185/plo_29-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art.2.°, da Lei Municipal n.° 1886/2019, que autoriza o poder Executivo Municipal a permutar os Lotes Urbanos pertencentes ao Patrimônio Municipal, que menciona, com o Estado de Mato Grosso- Procuradoria Geral de Justiça, com base no art. 17, inciso I, alinea "c", combinado com o art. 24, inciso X, da Lei Federal n.° 8666/93 e suas alterações posteriores, e dá outras providencias.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2191/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2191/30.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da lei Municipal n.° 1.160/2010, que dispõe sobre a criação do Conselho Municipal de Educação do Município de Juina, Estado de Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2192/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2192/31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do " Beco das Artes de juina", no âmbito do Município de Juina, Estado de Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/32.pdf</t>
   </si>
   <si>
     <t>Confere fé pública á carteira de identificação, expedida pelo Sistema Municipal de Bibliotecas de Juina - SMBJ, no âmbito do Município de Juina, Estado de Mato Grosso, e da outras providencias.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2194/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2194/33.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA A LEGISLAÇÃO MUNICIPAL SOBRE DENOMINAÇÃO E A ALTERAÇÃO DA DENOMINAÇÃO DE VIAS, LOGRADOUROS E PRÓPRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2209/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2209/34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento da Lei Federal n.º 14.017, de 29 de junho de 2020, do Decreto Federal n.º 10.464, de 17 de agosto de 2020 (Lei Aldir Blanc), que regulamentou, no âmbito do município de Juína – MT e autoriza o Poder Executivo Municipal a proceder à abertura de Credito Adicional Especial no Orçamento Municipal vigente do exercício financeiro de 2020, para a inclusão das dotações e fontes orçamentarias que menciona, por excesso de arrecadação e dá outra providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2216/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2216/35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da implantação e instalação de Industria de preparação, processamento  industrialização de subprodutos de origem animal, na distância que menciona, da zona urbana da sede ou dos distritos, do município de Juína, estado de Mato grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2246/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2246/39.pdf</t>
   </si>
   <si>
     <t>Concede parcelamento dos valores da concessão à empresa concessionária do Terminal Rodoviário do Município de Juína – MT referente ao período que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2247/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2247/40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do HINO MUNICIPAL OFICIAL DE JUINA – MT e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2248/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2248/41.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1904/2019 que criou o Fundo Municipal de Aparelhamento, Aperfeiçoamento e Modernização da Procuradoria Geral do Município de Juína, Estado de Mato Grosso – FUMPGM, e da outras providências.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2249/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2249/42.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 1º da Lei Municipal n.º 1540/2014 de 15 de dezembro de 2014 que dispõe sobre a reformulação da Lei que Institui a verba de natura indenizatória no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2250/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2250/43.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 51 da Lei Municipal nº 830/2005, com a seguinte redação, mantidas inalteradas as demais disposições.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2252/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2252/44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas anticorrupção e responsabilização administrativa de Pessoas Jurídicas pela pratica de atos contra a Administração Pública no âmbito do município de Juína, Estado de Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2265/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2265/45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de credito adicional suplementar , no orçamento municipal vigente, do departamento de águas e esgoto sanitário - DAES do exercício  financeiro de 2020 , até o valor que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2260/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2260/46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de parcelamento com a Receita Federal do Brasil, referente a Contribuição para o PASEP, e a proceder a abertura de credito adicional especial no orçamento municipal vigente do exercício financeiro de 2020, até o valor que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2261/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2261/47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de credito adicional especial no orçamento municipal vigente do exercício financeiro de 2020, até o valor que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2262/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2262/48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder a abertura de credito adicional especial suplementar, no orçamento municipal vigente do exercício financeiro de 2020, até o valor que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2263/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2263/49.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação em favor do município de Castanheira, Estado de Mato Grosso, da área urbana que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2264/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2264/50.pdf</t>
   </si>
   <si>
     <t>Institui a Equoterapia como política de educação e como método terapêutico de habilitação e reabilitação de pessoas com deficiência no município de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2269/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2269/51.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1953/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2272/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2272/52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Equoterapia no âmbito do Município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2273/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2273/53.pdf</t>
   </si>
   <si>
     <t>Oficializa a quilometragem das estradas não pavimentadas do Município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Declara integrante do patrimônio cultura e imaterial, do município de Juína, Estado de Mato Grosso, as expressões artísticas e esportivas elencadas, dispõe sobre a proteção ao bem-estar animal e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2054/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2054/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Carta de Serviços ao Usuário da Câmara Municipal de Juína – MT</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2055/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2055/02.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o banco de horas no Poder Legislativo do município de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>Professor Ivo, Professor Carlito</t>
   </si>
   <si>
     <t>Cria o memorial da Câmara municipal de juina e dá outras providencias.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2129/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2129/01.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafos 7º e 8.º ao artigo 2.º do projeto de lei n.º 14/2020 com a seguinte redação.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2254/02_carlito.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2254/02_carlito.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos ao projeto de Lei Complementar n.º 10/2020 que Reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso - PREVI-JUÍNA, e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Neguinho da Borracharia, Tonhão do Rancho, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2073/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2073/01.pdf</t>
   </si>
   <si>
     <t>REQUEREM a Sua Excelência o senhor Eduardo Rodrigues da Silva - Presidente da Câmara Municipal de Juína, a organização e realização de uma Audiência Pública no dia 23 de março de 2020, das 15h às 17h, no Plenário Henrique Simionatto para debater sobre a legislação e politicas públicas: combatendo a violência e promovendo os direitos humanos das mulheres, com participação de representantes da Câmara Setorial Temática da Mulher da Assembleia Legislativa do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2113/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2113/02.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e da senhora Leda Maria Villaça - secretária municipal de saúde, informações quanto aos questionamentos abaixo descritos:_x000D_
 _x000D_
 1)	Se já houve repasse do Governo Federal para o combate ao coronavírus?_x000D_
 2)	Se afirmativo, qual foi valor do repasse?_x000D_
 3)	Quando foi recebido o repasse destes recursos?_x000D_
 4)	Houve despesas custeadas com estes recursos? _x000D_
 5)	Se houve alguma despesa, onde foram gastos estes recursos (bens ou serviços) com respectivas cópias de documentos comprobatórios; e, _x000D_
 6)	Houve contratação de recursos humanos?  Quais e para que setores?</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2114/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2114/03.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e da senhora Leda Maria Villaça - secretária municipal de saúde, relatório contendo os gastos realizados na compra de medicamentos para a Farmácia Básica nos últimos três meses bem como relatório contendo os gastos realizados na obra de ampliação do Hospital Municipal.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2119/04_5w7AKAE.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2119/04_5w7AKAE.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e da senhora Denise Tania Brocco - Diretora do Departamento de Controle Urbano e representante da Arquitetura do Projeto de Urbanização do HORTO FLORESTAL para prestar informações quanto aos questionamentos descritos no dia 13 de abril de 2020 às 8hs no Plenarinho da Câmara Municipal de Juína sobre: _x000D_
 1.	Projeto Arquitetônico do Horto Florestal e seus desmembramentos conforme a Lei nº 1.724 de 2017; _x000D_
 2.	Mapa e topografia dos lotes vinculados aos desmembramentos do Horto Florestal;_x000D_
 3.	Informar aos vereadores como serão realizados os desmembramentos;_x000D_
 4.	Informar quantas moradias e quantos terrenos serão identificados dentro dos projetos;_x000D_
 5.	Mapa e Topografia da área pública vinculada ao Distrito de Fontanillas;_x000D_
 6.	Mapa, Topografia e localização de todos os projetos em andamento dentro do Departamento de Controle Urbano de Juína;</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2124/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2124/05.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e do senhor Luiz Braz de Lima - secretário municipal de infraestrutura um relatório dos gastos com que a SINFRA teve com aquisição de combustível nos últimos  quatro (4) meses.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2138/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2138/06.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e do senhor Marcelo Antônio Garcia - secretário municipal de administração, finanças e planejamento um relatório dos gastos com ações de COMBATE A PANDEMIA/COVID-19, a saber:_x000D_
 _x000D_
 Relacionar as despesas com aquisição de:_x000D_
 1)	Equipamentos_x000D_
 2)	Material de uso e consumo,_x000D_
 3)	Construção civil (obras)</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2139/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2139/07.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e do senhor João Manoel de Souza Peres - secretário municipal de agricultura, mineração e meio ambiente,  explicações de como é realizada a distribuição das doses; quem tem direito a este beneficio; e, relatório contendo nomes dos agricultores, que foram beneficiados  com disponibilização  de doses de  sêmens bovinos para inseminação artificial.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/08.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito e da senhora Leda Maria Villaça - secretária municipal de saúde informações sobre os motivos da morosidade dedar inicio às obras de reforma e ampliação do PSF do Módulo 6.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2178/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2178/09.pdf</t>
   </si>
   <si>
     <t>REQUER do Senhor Eduardo Rodrigues da Silva – Presidente da Mesa Diretora, a deliberação deste Plenário de uma AUDIÊNCIA PÚBLICA NO DIA 11 DE AGOSTO as 18 horas por meio do Aplicativo ZOOM REUNIÕES, coordenada pelo próprio relator sobre o Projeto de Lei Complementar nº 10/2020. _x000D_
 Art. 133. Dependerão de deliberação do Plenário, serão escritos discutidos e votados os Requerimentos que solicitarem: _x000D_
 (...)_x000D_
 II - audiência de Comissão sobre assuntos em pauta;_x000D_
 (...)</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2179/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2179/10.pdf</t>
   </si>
   <si>
     <t>REQUER da Comissão de Obras, Serviços Públicos e Infraestrutura, relatório didático da obra de pavimentação asfáltica realizado pela Empresa Projetos Engenharia no setor G- Módulo 05, mais precisamente no triangulo do PSF II do Módulo 05 e, entregar a responsável pela elaboração de Convênio solicitando que a mesma notifique a Empresa para realizar os reparos na Construção do Asfalto naquela localidade.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2202/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2202/12.pdf</t>
   </si>
   <si>
     <t>Requerimento Simples n.° 12/2020 do vereador Carlito Pereira da Rocha . Assunto: Requer  EM REGIME DE URGENCIA ESPECIAL que o Executivo Municipal, através do Departamento de Controle Urbano encaminhem para esta Casa o Anexo Único com suas modificações e a Planta Baixa do LOTEAMENTO PANTANAL com suas adaptações que consta na Lei nº 1.928 de 2020.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/13.pdf</t>
   </si>
   <si>
     <t>Requerimento Simples n.° 13/2020 do vereadores Antônio Jose da Silva –Pres. Comissão de Direitos Humanos, Ivo Pedro da Silva e Sandro Cândido da Silva . Assunto: Requer  de V. Exª,  Eduardo Rodrigues da Silva – Presidente da Câmara Municipal de Juína, a organização e  realização de uma reunião, no Plenário Henrique Simionatto,  para discutir a pauta: INDIVIDUOS EM SITUAÇÃO DE RUA/VULNERABILIDADE SOCIAL E SEGURANÇA PÚBLICA,  onde sejam convidadas os seguintes setores afins: Secretaria  de Assistência Social, Secretaria  de Saúde/ CREAS , Comando da Policia Militar , Policia Judiciária Civil, Conselho Comunitário de Segurança Pública, CAPS, Ministério Público, Associação Comercial e Empresarial de Juína, Associação Resgate de Juína, EBENEZER, Diocese de Juína e OMEJ – Ordem dos Ministros Evangélicos de Juína.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2204/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2204/14.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência o senhor Altir Antônio Peruzzo que designem a Diretora do Departamento de Controle Urbano Denise Tania Brocco - Representante da Arquitetura do Projeto de Urbanização do HORTO FLORESTA para prestar informações quanto aos questionamentos abaixo descritos no dia 11 de agosto de 2020 as 8 horas no Plenarinho da Câmara Municipal de Juína sobre: Projeto Arquitetônico do Horto Florestal e seus desmembramentos conforme a Lei nº 1.724 de 2017 e Lei 1.823 de 08/08/18; Informar aos Vereadores como serão os encaminhamentos sobre o Edital de Concorrência Livre com base na Lei 1.823 de 08 de Agosto de 2018; Justificativa da Aprovação da Lei 1.928 com 908 lote e o Edital 11/2020 com 709 Lotes; Quantas pessoas serão atendidas pelo Reurb-E e Reurb-S Conforme Lei n. 1823/18.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2205/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2205/15.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada AUDIÊNCIA PÚBLICA no dia 22 setembro de 2020 às 18 horas por meio do Aplicativo Zoom Reuniões, e transmitido via YOUTUBE coordenada pelo próprio relator sobre o Projeto de Lei Complementar nº 10/2020</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2214/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2214/16.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito, e, ao Diretor do DAES relatório com comprovantes dos gastos efetivados nos últimos três meses e extrato da conta contendo saldo atual daquele departamento.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2224/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2224/17.pdf</t>
   </si>
   <si>
     <t>REQUER do Diretor do DAES, um relatório demonstrativo dos valores arrecadados na prestação de serviços de fornecimento de água no período de 2017 a 2020.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2225/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2225/18.pdf</t>
   </si>
   <si>
     <t>REQUER do Senhor Marcelo Antônio Garcia - Secretário Municipal de Administração, Finança e Planejamento, relatório demonstrativo contendo as seguintes informações: Número de contribuintes inseridos na divida ativa por falta de pagamento de contribuição de melhoria, referente pavimentação asfáltica; Custo do metro quadrado de pavimentação asfáltica em Juína; Ainda referente pavimentação asfáltica, quanto o contribuinte tem que pagar? Como é calculado este valor? Qual foi o orçamento da Cultura em 2019? e, Qual foi o orçamento da Agricultura em 2019?</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2037/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2037/01.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito e ao Senhor Marcelo Garcia - Secretário de Administração, Finanças e Planejamento, a realização de obra de pavimentação asfáltica e drenagem de águas pluviais de várias Ruas e Avenidas do Bairro Palmiteira , nas seguintes localidades: Rua José Bonifácio, Rua Tiradentes, Rua Princesa Isabel; Rua Dom João VI, Avenida Palmiteira, Rua Duarte da Costa, e, Rua Martins Afonso de Souza.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2038/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2038/02.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito e ao Senhor Marcelo Garcia - Secretário de Administração, Finanças e Planejamento, a realização de obra de pavimentação asfáltica e drenagem de águas pluviais de várias Ruas e Avenidas do Bairro Padre Duílio, nas seguintes localidades: Rua Angelim, Rua das Figueiras, E, Rua das Palmeiras, Avenida Itiqueira.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito e ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a realização de reforma e humanização das praças públicas: Bairro Palmiteira, Bairro Padre Duílio e Bairro São José Operário.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2040/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2040/04.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade de realizar obra de alinhamento da Rodovia MT 183, proximidades da Escola Estadual do Campo “Antônio Francisco Lisboa”, bem como colocar tubos no córrego próximo da comunidade escolar.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2041/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2041/05.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de fazer corte de curva na estrada de acesso ao distrito de Terra Roxa na “curva da onça” e rebaixamento de morro na estrada frente a propriedade do Senhor Natal Felber.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2042/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2042/06.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar operação “tapa buracos” das ruas do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>Saulo, Eduardo da Verdam, Geraldinho, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2043/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2043/07.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Juarez Costa – Deputado Federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 5.000,000, 00 (cinco milhões de reais) para construção do Hospital Regional de Juína.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2045/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2045/08.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Aparecido Alves Paulino - Diretor do Departamento de Agua e Esgoto Sanitário de Juína - DAES, sobre a necessidade, oportunidade e conveniência de realizar estudo técnico para reestruturação da casa de maquinas do centro capitação de d’água no Rio Perdido.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Carlito, Professor Ivo, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2046/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2046/09.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes -_x000D_
 Governador do Estado Mato Grosso, com cópias ao_x000D_
 Senhor Francisco Serafim de Barros - Presidente do_x000D_
 INTERMAT, e, ao Senhor Ondanir Bortolini_x000D_
 (Nininho) – Deputado Estadual, Presidente da_x000D_
 Comissão de Agropecuária, Desenvolvimento_x000D_
 Florestal e Agrário e de Regularização Fundiária da_x000D_
 Assembleia Legislativa do Estado de Mato Grosso,_x000D_
 sobre a necessidade, oportunidade e conveniência de_x000D_
 fazer gestão visando dar celeridade nos processos de_x000D_
 regularização fundiária urbana e rural do município_x000D_
 de Juína.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2044/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2044/10.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar operação de limpeza das áreas publicas do município.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2047/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2047/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Ludio Frank Mendes Cabral - Deputado Estadual, a necessidade e oportunidade de viabilizar a liberação de recursos através de Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de drenagem de água e pavimentação asfáltica nas Ruas: Realeza, Jaguadita, Pontal do Sul, Perobal, Colorado, Campo Largo, Santa Fé e Telemaco Borba – Setor E – Módulo 05.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2048/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2048/12.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Waldir Mendes Barranco - Deputado Estadual a necessidade e oportunidade de viabilizar a liberação de recursos através de Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de drenagem de água e pavimentação asfáltica nas Ruas: Realeza, Jaguadita, Pontal do Sul,  Perobal, Colorado, Campo Largo, Santa Fé e, Telemaco Borba, localizadas no Setor “E” Bairro Módulo 5.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2049/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2049/13.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Thiago Alexandre Rodrigues da Silva - Deputado Estadual  necessidade e oportunidade de viabilizar a liberação de recursos através de Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de drenagem de água e pavimentação asfáltica nas Ruas: Cerejeiras, Joinville, Aroeira e, Itaúbas, localizadas no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2050/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2050/14.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Marcelo de_x000D_
 Oliveira Silva – Secretário de Estado de_x000D_
 Infraestrutura e Logística de Mato Grosso_x000D_
 necessidade e oportunidade a destinação de 50_x000D_
 (cinquenta) toneladas de lama asfáltica para_x000D_
 manutenção e operação “ Tapa Buracos” do Trecho_x000D_
 da MT 170, da Ponte do Rio Juruena, divisa dos_x000D_
 municípios de Juína e Brasnorte até o município de_x000D_
 Castanheira – MT.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2056/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2056/15.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade, oportunidade e conveniência de fazer gestão no PSF Distrito de Terra Roxa para reformas do prédio: assentar cerâmica, reforma da cozinha, implantar consultório odontológico, contratar agentes de saúde, adquirir mesa com cadeiras para a sala de reuniões, aquisição de 01 balcão para a sala da farmácia e dedetização do prédio.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2057/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2057/16.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Luís Brás de Lima - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência fazer gestão para o melhor trafegabilidade nas Ruas do Distrito de Terra Roxa, estradas vicinais (linha F, estrada da Usina, linha 21, Linha 03 e da 01) realizando patrolamento, encascalhamento, reabertura, desvio de aguas pluviais nas localidades.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2058/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2058/17.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao senhor Wilson Pereira Castro Filho - Secretário Municipal de Esporte, Lazer e Turismo, a necessidade, oportunidade e conveniência de fazer gestão no campo de Futebol do Distrito de Terra Roxa na recuperação do Gramado, reforma do alambrado e do vestiário.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2059/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2059/18.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia a Senhora Vera Lucia Pereira Granja - Secretária Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de fazer gestão na Escola Municipal Alvares de Azevedo no Distrito de Terra Roxa para reformar o prédio anexo a escola (antigo posto de saúde) que servira para implantação da Biblioteca e da sala de vídeo escolar.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2060/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2060/19.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de a manutenção e reabertura de estrada que dá acesso ao Assentamento de Pequenos Produtores Rurais Vale do Goiabeiras, situada na MT 170, sentido Vilhena – lado esquerdo, no km 55.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2061/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2061/20.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência deflagrar uma operação “Tapa Buraco” em caráter emergencial nos pontos críticos do Trecho da Linha “10”, Sentido ( Vilhena) no KM 40.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2065/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2065/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Silvio Favero - Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de climatizadores, câmara fria e despolpadora de frutas para a Feira livre do Município de Juína.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2066/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2066/22.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito, com cópia à Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de providenciar a reforma do prédio da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>Tuna, Professor Carlito, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2067/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2067/23.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das estradas da linha 7, 8 e 9 e das estradas das comunidades Bom Jesus e Travessão Casarim.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2068/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2068/24.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Deputado Federal Nelson Ned Barbudo, destinação de emenda parlamentar no valor de R$ 2.000,000,00 (dois milhões de reais), para ajudar as famílias atingidas pela enchente ocorrida no dia 02 de janeiro de 2020 na Cidade de Juína.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2069/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2069/25.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito de Juína, com cópia ao Senhor Marcelo Antônio Garcia – Secretário Municipal de Administração, Finanças e Planejamento, a necessidade e oportunidade de conceder RGA -  Revisão Geral Anual a todos os servidores públicos da administração direta e indireta.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2070/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2070/26.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo – prefeito, com cópia ao Senhor Paulo Alves Ferreira - Diretor do Departamento de Trânsito de Juína, a necessidade e oportunidade de fiscalização dos caminhões de madeiras que circulam pelos bairros sem a devida proteção do que está sendo transportado, solicito que seja realizado trabalho de conscientização e exigência do uso de lonas de proteção de cargas.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2071/27_aP2DM8Q.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2071/27_aP2DM8Q.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Deputado Estadual Silvio Favero, a necessidade e oportunidade de viabilizar a destinação de 01 viatura policial para o Comando Regional VIII da Policia Militar de Juína.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2072/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2072/28.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Silvano Amaral – Secretario Estadual de Agricultura Familiar e Assuntos Fundiários (SEAF), a necessidade e oportunidade de disponibilizar um caminhão caçamba com capacidade de 16 metros cúbicos, um secador de café e uma patrulha mecanizada para a Associação Sagrada Família do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2075/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2075/29.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Sebastião Rezende - Deputado Estadual, a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de emenda parlamentar, para aquisição de 02 resfriadores de leite, destinado a COOPROPAM (Cooperativa dos Produtores Para Ajuda Mutua) para atender a demanda de pequenos produtores da Gleba Iracema III e Linha Paraná II e fomentar a cadeia produtiva do leite da agricultura familiar no município.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2074/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2074/30.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário de Infraestrutura e a Senhora Vera Granja - Secretária de Educação, a necessidade de viabilizar a reabertura da linha, encascalhamento e mais Transporte de 20 alunos que vivem no Assentamento GOIBAL com a seguinte localização: Fundos da fazenda Juína, mais precisamente o assentamento fica vizinho do retiro Recanto do Sinuelo, fica a aproximadamente 70 km de Juína, onde segue aproximadamente 55 km, pela rodovia 174, Juína/MT a Vilhena/RO, onde vira-se a esquerda, pelo caminho vicinal sem denominação (conhecido por linha 21 esquerda), estrada com lateral a Fazenda Juína, onde percorre por mais 15 km, onde chega-se ao P.A. Goiabal, ao lado direito do caminho vicinal.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2078/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2078/31.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Luiz Braz de Lima - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de fazer recapeamento de asfalto na rotatória Pr. Lourival nas proximidades do Supermercado Pasqualotto e Posto ABL.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>Sandro, Professor Carlito, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2079/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2079/32.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia a Senhora Vera Lucia Pereira Granja - Secretária Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de fazer gestão na Escola Paulo Freire – Modulo 05 dando continuidade na construção da Quadra de esportes que está paralisada, e ainda, ampliar o refeitório e instalar forro em todo o refeitório.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2080/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2080/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Wilson Pereira de castro filho - Secretário Municipal de Esporte, lazer e turismo, a necessidade e oportunidade de disponibilizar a quadra 235 do bairro modulo 06 para futura construção de pista de atletismo.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2081/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2081/34.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luiz Braz de Lima, a necessidade e oportunidade de realizar operação “tapa buracos” na estrada da linha “Flor da Serra” – Comunidade Santa Marta e Travessão do Paulo Frizanco.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2082/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2082/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Senhora Leda Maria Villaça– Secretária Municipal de Saúde, a necessidade e oportunidade que nas campanhas de vacinação seja instado um posto volante no Assentamento Vale do Rio Preto.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2083/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2083/36.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao Senhor Marcelo de Oliveira e Silva - Secretário de Infraestrutura e Logística, a necessidade e oportunidade da substituição das pontes de madeira, por pontes de concreto na MT 183, como segue: 01 ponte de concreto sobre o Rio Perdido; 02 pontes de concreto sobre o Rio Areia; 01 ponte sobre o Rio Vermelh0; 01 ponte sobre o Rio Do Encontro; 02 pontes sobre o Rio Verde; 01 ponte sobre o Rio Azul; 01 ponte sobre o Rio Furquim; Igualmente, também construção de 100 bueiros no trecho de Juína até Aripuanã.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Professor Carlito, Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Paulão, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2085/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2085/37.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Mauro Mendes - Governado do Estado de Mato Grosso, com cópia a Senhora a Marioneide Angélica Kliemaschewske - Secretaria de Estado de Educação, a necessidade e oportunidade de fazer gestão o mais breve possível junto ao município de Juína com objetivo de realizar parceria junto ao Polo da UAB – Universidade Aberta do Brasil com a cedência de mais 02 salas de aulas para atender a demanda dos estudantes do Polo.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sandro, Professor Ivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2089/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2089/38.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópias ao Senhor Marcelo Garcia - Secretário Municipal de Administração, Finanças e Planejamento, sobre a necessidade, oportunidade e conveniência de fazer gestão para construir calçadas nas Ruas Terra Rica e Ivaiporã interligando os bairros modulo 5 e Modulo 3 fechando o cerco em torno do Horto Florestal daquela localidade.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2095/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2095/39.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Allan Kardec Pinto Acosta Benitez - Secretário de Estado de Cultura, Esporte e Lazer, a necessidade e oportunidade da cooperação financeira e força de articulação politica, com objetivo da aquisição de uma patrulha mecanizada agrícola para  atender as necessidades  de estruturação da agricultura familiar da Associação dos Pequenos Produtores Rurais do Rio Preto, fundada em 27/02/2015, inscrita no CNPJ da instituição é 23.114.258/001-14.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2096/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2096/40.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Altir Antônio Peruzzo - Prefeito, com cópia a Senhora Leda Villaça - Secretária Municipal de Saúde, aquisição de dispersores de ozônio para descontaminação de espaços de saúde com utilização do ozônio e aquisição de aparelhos de ozônio medicinal para implantar em  cada  uma  das   unidades   de saúde. (Postos de Saúde da Família, UPA, Hospital Municipal, laboratórios).</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2097/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2097/41.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretario de saúde (Sra. Leda Villaça) a necessidade e oportunidade de disponibilizar um médico clinico geral no posto de saúde do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2099/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2099/42.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, a necessidade e oportunidade de analisar a possibilidade de conceder a abertura dos Templos religiosos de Juína, permitindo realizar cultos e missas, respeitando as orientações dos órgãos de saúde.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2100/43_N1KVrsd.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2100/43_N1KVrsd.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração, Finanças e Planejamento a necessidade, oportunidade e conveniência de projetar e construir extensão de rede elétrica na Avenida Amazonas, área Central da cidade, para instalação de luminárias públicas.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>Sandro, Professor Ivo, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2101/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2101/44.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Dilmar Dall Bosco - Deputado Estadual, sobre a necessidade, oportunidade e conveniência de fazer gestão destinando recurso de Emenda Parlamentar no valor de R$ 50.000,00 para aquisição de cadeiras de rodas em atendimento as demandas levantadas pelo ROTARY CLUB DE JUINA-MT.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2102/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2102/45.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Janaina Riva - Deputada Estadual, sobre a necessidade, oportunidade e conveniência de fazer gestão destinando recurso de Emenda Parlamentar no valor de R$ 50.000,00 para aquisição de cadeiras de rodas em atendimento as demandas levantadas pelo ROTARY CLUB DE JUINA-MT.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2104/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2104/46.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Senhora Leda Maria Villaça – Secretária Municipal de Saúde, que seja realizado homenagem póstumas ao médico JOSÉ PARADA SAUCEDO, denominando a sala de emergência da UPA 24 horas de Juína com o nome do mesmo, que foi vitima de acidente automobilístico no ultimo dia 26 de março de 2020.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2107/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2107/47.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia a secretaria de saúde (Sra. Leda Villaça) a necessidade, oportunidade e urgência  de realizar campanha em nosso município para o combate a dengue e se utilize do carro fumacê para fazer torrifação e eliminar o mosquito transmissor (Aedes aegypti).</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2108/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2108/48.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da Linha 1, Comunidade Nossa Senhora de Fatima e da Linha “J”.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2109/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2109/49.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Planejamento, a necessidade e oportunidade da regularização fundiária da área do Horto Florestal, situada entre os Bairros Modulo 5 e Cidade Alta.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2110/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2110/50.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Wilson Pereira de castro filho - Secretário Municipal de Esporte, lazer e turismo e a Senhora Irene Peruzzo – Secretária de Assistência Social a necessidade e oportunidade de que a  área pública que foi doada para a Associação Unidos na Luta do Bairro Palmiteira  seja utilizada  para atividades a com intuito de promover serviços fortalecimento de vínculos por meio de praticas educativas, esportivas, culturais para a cidadania.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2112/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2112/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor  Luiz Braz de Lima -  Secretário Municipal de Infraestrutura a necessidade de realizar serviços de manutenção das estradas de acesso a área indígenas (patrolar, nivelar e  encascalhar)</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2115/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2115/52.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Administração e Finanças a necessidade, oportunidade e conveniência de proceder estudos de viabilidade para retirar da incidência do ITBI as transmissões de propriedade, com exceção da última realizada, que gerarem mais de um lançamento deste imposto.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2120/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2120/53.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Luís Brás de Lima - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para melhorar a trafegabilidade da Estrada Pesquisa realizando patrolamento, encascalhamento, reabertura, desvio de águas pluviais, reconstrução de Pontes e bueiros, e ainda, construir ponte seca próximo ao Rio Preto.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2121/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2121/54.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Marcelo Antônio Garcia, secretário municipal de administração, finanças e planejamento, a necessidade, oportunidade e conveniência que o Poder Executivo a criação e implantação do projeto de lei IPTU verde.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2123/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2123/55.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Luís Braz - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para correção de desnível de asfalto e sarjetas das ruas pavimentadas a exemplo citamos as Ruas: Chopinzinho, Palotina, Cafeara, Alto Piquiri, Tenente Portela e tantas outras.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2128/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2128/56.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor João Manoel Souza Peres - Secretário Municipal de Agricultura, Mineração e Meio Ambiente a necessidade e oportunidade de disponibilizar  tratores  agrícolas para realizar trabalhos no Assentamento Juinão e Assentamento Rio Preto.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2131/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2131/57.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Silvio Fávero - Deputado Estadual, a necessidade e oportunidade de viabilizar uma patrulha mecanizada para a Associação Nova Uniao, inscrita no CNPJ 10.441.578/0001-37 localizada na Gleba União Distrito de Filadélfia – Juina MT.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Sandro, Eduardo da Verdam, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2130/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2130/58.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo, Prefeito, com cópia ao senhor Luís Brás de Lima - Secretário Municipal de Infra Estrutura, a necessidade, oportunidade e conveniência de realizar serviço de patrolamento e encascalhamento na estrada Rio Preto sentido fazenda Amália, Areia Branca, Pesqueiro entre outras vicinais daquele setor.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2134/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2134/59.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia À Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de fazer gestão para reforma geral no prédio do PSF III do Modulo 5.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2135/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2135/60.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia   senhora Leda Maria Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade  de capacitação de profissionais da área médica sobre técnicas de  utilização da   terapia com ozonio para pacientes com Covid-19 e adoção deste tratamento complementar com ozonioterapia.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2136/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2136/61.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Senhor Marcelo Garcia - Secretario Municipal de planejamento a necessidade e oportunidade de reformar a praça do Bairro  Padre Duílio, bem como as quadras de areia e o parquinho.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2137/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2137/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao  secretario municipal de infraestrutura a necessidade e oportunidade de realizar, patrolamento e encascalhamento das ruas do Bairro  Padre Duílio.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2142/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2142/63.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito, Altir Antônio Peruzzo, com cópias a concessionária ENERGISA Cuiabá e Tangará da Serra, a necessidade e oportunidade de realizar extensão de rede de energia elétrica nas do Bairro Nova Esperança – Setor Industrial, a saber: _x000D_
 Localidade	    Distância metros	 n.º Famílias pessoas Beneficiadas_x000D_
 Rua Luís Batisti Damiani	       300 m	15	50_x000D_
 Rua São José do Rio Preto     200 m	23	55_x000D_
 Rua Nove de Julho	               180 m	12	30</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2143/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2143/64.pdf</t>
   </si>
   <si>
     <t>Indica a Diretoria da Rede de Energiza de Juína a necessidade de realizar limpeza da vegetação abaixo das Linhas de Transmissão de Energia nas linhas Rurais do Município de Juína, principalmente na Linha 01 e Linhas de Terra Roxa.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2144/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2144/65.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário de Administração, a necessidade de fazer gestão viabilizando o repasse Constitucional da Educação e da Saúde referente ao recebimento da Receita sobre a Emenda Constitucional nº 106/2020 as Secretarias de Educação e Saúde com Objetivo de atender a demanda da finalização das Obras: Centro de Educação Infantil Nosso Lar e Quadra de Esporte da Escola Paulo Freire.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2145/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2145/66.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz - Secretário de Infraestrutura e a Senhora Vera Granja - Secretária de Educação a necessidade de viabilizar a reabertura da linha, encascalhamento e mais transporte de 20 alunos que vivem no Assentamento localizado aos  fundos da fazenda Juína, proximidade do retiro Recanto do Sinuelo, aproximadamente 70 km de Juína, onde segue aproximadamente 55 km, pela rodovia 174, Juína/MT a Vilhena/RO, onde vira-se a esquerda, pelo caminho vicinal sem denominação (conhecido por linha 21 esquerda), estrada com lateral a Fazenda Juína, onde percorre por mais 15 km, onde chega-se ao P.A. Goiabal, ao lado direito do caminho vicinal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2147/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2147/67.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz de Lima - Secretário de Infraestrutura a necessidade de efetuar manutenção das estradas da Linha Paraná I e II localizadas no Distrito de Filadélfia (reabertura de alguns trechos, patrolamento, etc), que beneficiará moradores da Gleba Rio do Ouro, Gleba Rio Azul e Gleba União.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2148/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2148/68.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Luís Braz de Lima - Secretário de Infraestrutura a necessidade de efetuar manutenção das caçadas e das vagas de estacionamento ao longo da Avenida 9 de Maio.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2150/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2150/96.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia À Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de fazer gestão para a criação do kit de tratamento da COVID-19 contendo a cloroquina.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2151/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2151/70.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor prefeito Altir Antônio Peruzzo, com cópia ao Diretor do Departamento de Agua e Esgoto Sanitário ( DAES) a necessidade e oportunidade de se fazer gestão para a  aquisição de um caminhão limpa fossa.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2149/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2149/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Paulo Alves - secretário municipal de infraestrutura, necessidade, oportunidade e conveniência de fazer estudo e viabilizar construção de quebra-molas nas entradas da Rotatória do Bairro Padre Duílio cruzamento da Avenida Joinville e Avenida Brasília.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2154/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2154/72.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Silvano Amaral – Secretário de Estado de Agricultura Familiar, a necessidade oportunidade de destinar para a Coopropam – Cooperativa dos Produtores Rurais de Ajuda Mutua - pessoa jurídica de direito privado inscrita no CNPJ nº 02.289.457/0001-93, os seguintes equipamentos: um (01) pasteurizador de leite com capacidade para 3000 litros e dois (02) resfriadores de leite com capacidade para 2000 litros cada.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2155/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2155/73.pdf</t>
   </si>
   <si>
     <t>Indica   a   Sua  Excelência o Senhor Altir   Antônio Peruzzo - prefeito, com copia ao secretário  municipal de infraestrutura, Senhor Luiz Braz de Lima, a necessidade e oporunidade de realizar obnras obras de drenagem , pavimentação  asfáltica  e contrução  de  meio fio  na Rua Dom João VI, trecho que liga Avenida Joinville e o trecho que fica  próximo ao campo de  futebol do bairro Palmiteira.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2156/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2156/74.pdf</t>
   </si>
   <si>
     <t>Indicam aos Senhores Waldir Mendes Barranco, Ludio Frank Mendes Cabral -  Deputados Estaduais e a comissão de terras e desenvolvimento agrário da Assembleia Legislativa de Mato Grosso, a necessidade e oportunidade de realizar articulação política para interpor junto ao ITERMAT – Instituto de Terras de Mato Grosso uma Comissão Parlamentar de Inquérito – CPI com o objetivo de averiguar toda as anuências, descaso e falta de informações que por muitos anos a Instituição não procura resolver os graves problemas existentes desde o período da colonização naquele órgão.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2158/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2158/75.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade do rebaixamento de morros retirada de cursos da estrada da linha 4.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Neguinho da 4, Eduardo da Verdam, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2159/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2159/76.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar parceria com produtores de arroz do Rio Preto, com objetivo do rebaixamento de morros, encascalhamento e patrolamento da estrada do Rio Preto até a Fazenda Queiroz, estendendo até a divisa da Fazenda Amália.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2160/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2160/77.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de construção de quebra-molas na Av. Cuiabá, Bairro Módulo 5 nas intermediações  do  Posto de Saúde da Família</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Professor Ivo, Eduardo da Verdam, Locatelli, Neguinho da 4, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2161/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2161/78.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Marcelo Antônio Garcia - Secretário Municipal Administração, Finanças e Planejamento, a necessidade e oportunidade da aquisição de 01 caminhão pipa exclusivo para atender as estradas e suas vicinais do município.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2162/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2162/79.pdf</t>
   </si>
   <si>
     <t>Indica a Diretoria da Rede de Energiza de Juína a necessidade de dar continuidade com mais 03 postes de Energia na Rua Jane Regina Olivenik (LEI Nº 1.556/16) na quadra 33 Próximo a Comunidade São Cristóvão – Setor Industrial.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2165/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2165/80.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração Finanças e Planejamento, a necessidade de realizar obra de pavimentação asfáltica na Rua Euclides da Cunha, com intuito interligar a  Rua Antônio José de Oliveira</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2166/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2166/81.pdf</t>
   </si>
   <si>
     <t>Indicam  a Sua Excelência o Senhor MAURO MENDES – Governador do Estado de Mato Grosso, com cópia ao Secretário de Infraestrutura e Logística, Senhor MARCELO DE OLIVEIRA E SILVA e ao Exmo. Sr. Altir Peruzzo – Prefeito de Juína, que o Governo de Mato Grosso, por intermédio da SINFRA_MT, destine uma patrulha mecanizada completa, para ficar exclusivamente para manutenção da MT 183. A saber é necessário os seguintes equipamentos:  Necessidade de ter a disposição as máquinas, 02  caminhões basculante, cavalo mecânico, prancha, caminhão comboio , motoniveladora e escavadeira hidráulica.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2167/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2167/82.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração Finanças e Planejamento, a necessidade de realizar obra de pavimentação asfáltica na Rua Tiradentes e Rua José Bonifácio que interliga a linha circular á Avenida Joinville do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2168/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2168/83.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração Finanças e Planejamento, a necessidade de instalação de quebra molas na Rua Antônio José de Oliveira em frente a Igreja Batista e outro em frente ao Bar da Marizete.- Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2169/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2169/84.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo – Prefeito, com cópia ao Senhor Marcelo Garcia - Secretário Municipal de Administração Finanças e Planejamento, a necessidade de instalação de quebra molas na Avenida Brasília em frente do Espetinho do Oseias - Bairro Palmiteira</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2170/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2170/85.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes, Governador, com copias ao Senhor Marcelo de Oliveira e Silva - Secretario de Infraestrutura e logística do Estado de Mato Grosso, sobre a necessidade, oportunidade e conveniência de construir contenção de concreto nas cabeceiras da Ponte sobre Rio Perdido e também Galerias para aumentar a vasão de agua próximo a ponte na MT 170, saída de Juína para Castanheira.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2171/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2171/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao senhor João Manoel - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade, oportunidade e conveniência fazer levantamento do leito e margens do Rio Perdido no percurso da Ponte do IFMT até a Ponte do Micael para identificar obstruções ocorridas por construções e colocação entulhos que interferem no curso regular das aguas.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2180/87.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2180/87.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo - prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de drenagem e pavimentação asfáltica na rua das perolas mod 04.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Professor Carlito, Locatelli, Professor Ivo, Sandro, Tuna</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2181/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2181/88.pdf</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Prefeito Municipal Altir Antonio Peruzzo com cópia ao  Secretário de Infraestrutura Senhor Paulo necessidade de Viabilizar a abertura do CAMINHO VICINAL 04, constante no Mapa de Localização da área em anexo.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2182/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2182/89.pdf</t>
   </si>
   <si>
     <t>Indica   a   Sua  Excelência o Senhor Altir   Antônio Peruzzo - prefeito  e ao Departamento de Transito a   necessidade  e oportunidade de construir um quebra-molas na rua Olavo Inacio henz entre o modulo 5 e 6 proximo à borracharia do pastor.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2187/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2187/90.pdf</t>
   </si>
   <si>
     <t>Indica  a sua excelência o Senhor Prefeito Altir Peruzzo com cópia ao Secretário de Agricultura, Mineração e Meio Ambiente ao Secretário Municipal de Esportes, Lazer e Turismo, Vera Lúcia Pereira Granja e Secretário Adjunto de Cultura, a inserção no calendário de eventos comemorativos da cidade de Juína, a data de 15 de agosto como Dia do Rio Juruena</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2188/91_sandro.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2188/91_sandro.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Altir Antônio Peruzzo, prefeito, com cópia ao secretário municipal de infraestrutura, senhor Paulo Alves da necessidade, oportunidade e conveniência realizar melhorias da Estrada Vicinal 010 provendo reabertura, encascalhamento, patrolamento e desaguador.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2195/ind_92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2195/ind_92.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor Altir Antonio Peruzzo, prefeito, com copia ao secretaria municipal de saude , Leda Maria Villaça necessidade, oportunidade e conveniência de contratação de um medico ortomolecular para a cidade de juina.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_93.pdf</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo senhor Altir Antonio Peruzzo, prefeito, com copia a  Secretaria de Saude, Leda Villaça a necessidade, que seja revisto os salários dos profissionais de enfermagem, técnicos de enfermagem e atendentes que trabalham nas unidades de saude - PSFs e  UPA</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2198/94_ivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2198/94_ivo.pdf</t>
   </si>
   <si>
     <t>Indica  a sua excelência o Senhor Prefeito Altir Peruzzo com cópia ao Secretário Municipal de Esportes, Lazer e Turismo e ao Secretário Adjunto de Cultura  a realização ELABORAÇÃO  PROJETO URBANÍSTICO  para implantação de CICLOVIAS / CICLOFAIXAS   e paralelamente criação  do  Parque:  Espaço 2  Rodas ( INOVAR PARA   PRESERVAR)  na cidade de Juína.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2199/95_carlito.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2199/95_carlito.pdf</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Prefeito Municipal Altir Antonio Peruzzo com cópia ao Departamento de Controle Urbano a necessidade de realizar a enumeração das quadras e dos lotes do LOTEAMENTO PANTANAL para possíveis identificações aos interessados pelo Edital do Certame</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Prefeito Municipal Altir Antonio Peruzzo com cópia ao chefe Departamento Municipal de Trânsito  a necessidade de instalar uma placa de sinalização na Avenida JK nas imediações da sede da Empresa Café Juína, fixar em ponto estratégico a    indicativa de aceso ao Módulo 6,</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Indica a sua excelência o Senhor Prefeito Municipal Altir Antonio Peruzzo com cópia ao Departamento  de Vigilância Sanitária de Juina de Juína, o retorno da feira livre aos domingos, com o devido atendimento das normas de prevenção do coronavírus.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2206/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2206/98.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Silvano Amaral – Secretário de Estado de Agricultura Familiar do Estado de Mato Grosso, destinação de uma patrulha mecanizada para a Associação dos Pequenos Produtores Rurais da Gleba Caiabi - CNPJ 06.079.937/0001-80- assentados da Linha Caiabi Gleba Caiabi, Comunidade Boa Esperança, km 37, Juína-MT.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2207/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2207/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Altir Antônio Peruzzo – Prefeito, com cópia ao secretário municipal e infraestrutura à necessidade de realizar limpeza as margens dos rios e córregos do município antes do período de chuva.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Professor Ivo, Locatelli, Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2208/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2208/100.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Max Russi – Deputado Estadual cópia ao Exmo. Sr. Altir Peruzzo  - Prefeito de Juína e Sra Leda Maria Villaça -  Secretária Municipal de Saúde  que seja disponibilizado recursos de emenda parlamentar no valor de R$ 150.000,00 ( Cento e Cinquenta Mil Reais) para aquisição de um aparelho de raio X.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2210/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2210/101.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Silvano Amaral - Secretário de Estado de Agricultura Familiar, com cópia ao Senhor Eugenio Roque Bones – Presidente da Associação de Produtores Feirantes de Juína MT, a necessidade da destinação de casas de vegetação (estufas)  para  que a Associação de Produtores Feirantes de Juína, CNPJ nº  37.501.079/0001-44,  possam atender as demandas dos consumidores no período de chuvas.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2211/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2211/102.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Edilho Pereira de Souza - Gerente da Agência dos Correios de Juína o retorno da entrega de correspondências e encomendas  no Setor Industrial – Residencial Boa Vista.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/103.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes  - Governador do Estado, com copias ao Senhor Marcelo de Oliveira e Silva - Secretario de Infraestrutura e logística do Estado de Mato Grosso, sobre a necessidade, oportunidade e conveniência de fazer gestão para incluir no Programa Pontes de Concreto as pontes da Rodovia MT 183, que liga os municípios de Juína a Aripuanã.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2213/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2213/104.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar manutenção e tapa buracos na Rua Ponta Grossa no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2215/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2215/105.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade do rebaixamento do morro na  estrada da Linha 1, ao lado da Comunidade Nossa Senhora de Fatima, bem como encascalhamento e patrolamento.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2217/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2217/106.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Janaina Riva – Deputada Estadual, a necessidade e oportunidade de destinar recurso de R$ 300.000,00 (trezentos mil reais) para obras de pavimentação asfáltica da Rua Pedro Celestino, Setor Industrial em Juína.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2218/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2218/107.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Altir Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura a necessidade da construção de vagas de estacionamento na Avenida Hilda Lurdes P. Pedrotti.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Valdemarzinho, Neguinho da 4, Paulão</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2222/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2222/108.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade de serviços de manutenção (patrolamento e encascalhamento) da MT 183.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2223/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2223/109.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia a Diretoria da Rede de Energiza de Juína a necessidade de dar continuidade com mais 03 postes de Energia na Rua Jane Regina Olivenik (LEI Nº 1.556/16) na quadra 33, próximo a Comunidade São Cristóvão – Setor Industrial.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2226/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2226/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Altir Antônio Peruzzo - Prefeito, com copias ao Secretário Municipal de Infraestrutura e ao Departamento Municipal de Trânsito a instalação de placas de sinalização nas proximidades  da Escola Estadual do Campo Francisco Antônio Lisboa – Linha ( MT 183).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2227/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2227/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com copia ao Secretário Municipal de Infraestrutura e ao Departamento Municipal de Trânsito a instalação de redutores de velocidade na Rua Francisco Carlos Pacheco de Oliveira no Parque dos Ipês.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2228/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2228/112.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Departamento de Águas e Esgoto Sanitário – DAES, sobre a necessidade e oportunidade de realizar a instalação de rede de água nas residências da Rua Jane Regina Olivenik (LEI Nº 1.556/16), quadra 33, próximo a Comunidade São Cristóvão – Setor Industrial.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2229/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2229/113.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo – Prefeito, com cópia ao Diretor do Departamento Municipal de Transito, a necessidade e oportunidade que seja construído um redutor de velocidade e faixa de travessia para pedestres na Avenida Beija Flor, frente ao Hospital São Lucas.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2231/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2231/114.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelencia o Senhor Altir Antônio Peruzzo – Prefeito de Juina ,com cópia ao Secretário Municipal  de Infraestrutura, a necessidade de colocação de manilhas, sobre  o Rio Perdido – saída do Módulo 6 , estrada que  liga a Linha Flor da Serra e Parque das Laranjeiras cuja extensão é de 200 metros.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2230/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2230/115.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia à Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de providenciar a reforma do PSF da Gleba Iracema I - Comunidade Nossa Senhora da Guia, bem como disponibilizar medicamentos básicos para distribuição aos pacientes conforme receita médica.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2232/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2232/116.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes – Governador do Estado, com copias ao Senhor Cezar Alberto Miranda dos Santos Costa - Secretário de Estado de Desenvolvimento Econômico, e ao Senhor Jefferson Preza Moreno - Secretário Adjunto de Turismo do Estado de Mato Grosso, sobre a necessidade, oportunidade e conveniência de fazer gestão para projetar e construir banheiros sanitários e planejar ações de segurança nas Ilhas do Rio Juruena, abaixo e acima da Ponte da MT 170, para atender milhares de pessoas que frequentam as localidades em dias de lazer.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2233/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2233/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Senhor Paulo Alves - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para correção de desnível de asfalto e sarjetas das ruas pavimentadas a exemplo cito as Ruas: Chopinzinho, Palotina, Cafeara, Alto Piquiri, Tenente Portela, Saturno e tantas outras.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2234/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2234/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Administração, Finanças e Planejamento - Senhor Marcelo Garcia, sobre a necessidade, oportunidade fazer gestão, de projetar e construir extensão de redes elétrica nas Ruas ANDIRA e CAFEARA no Bairro Modulo 5, com a finalidade atender a demanda de iluminação pública.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2235/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2235/119.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelencia o Senhor Alan Kardec ,- Deputado Estadual  a necessidade destinar recursos no valor de R$ 100.000,00 ( Cem Mil Reais) advindos de emenda parlamentar para custear parte da construção de um barracão para a  ASSOCIAÇÃO NOVA CONQUISTA DE JUÍNA – ANJU inscrita no CNPJ sob nº 19.439.804/0001-10, localizada na Chácara da Pastoral da Saúde – Setor Rural.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2236/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2236/120.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Paulo Alves - Secretario de Infraestrutura, sobre a necessidade, oportunidade e conveniência  de fazer gestão para realizar recuperação da Estrada no Assentamento Boi Bom – Distrito de Filadélfia: reabertura, encascalhamento e construção de bueiros.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2237/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2237/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Paulo Alves - Secretario de Infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para realizar recuperação da Estrada do Setor Parque Laranjeiras: rebaixamento de Morro, encascalhamento e reconstrução de Bueiros.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2238/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2238/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao senhor Paulo Alves - Secretario de Infraestrutura, a necessidade, oportunidade e conveniência fazer gestão para realizar encascalhamento das estradas da Comunidade Boa Esperança – Setor Aeroporto.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2239/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2239/123.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - Prefeito, com cópia ao Secretário Municipal de Administração, Finanças e Planejamento a necessidade e oportunidade de fazer gestão no Cemitério Municipal: projetar e construir extensão de rede elétrica com luminárias, continuar a pavimentação asfáltica e construir reservatório de agua capaz de atender a demanda em dias especiais.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2240/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2240/124.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade de providenciar limpeza  das bocas de lobo no bairro São José Operário, principalmente as existentes nas intermediações da Escola Estadual Ana Neri</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2241/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2241/125.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Altir Antônio Peruzzo - prefeito, com cópia à Senhora Leda Maria de Souza Villaça - Secretária Municipal de Saúde, a necessidade e oportunidade de suprir a falta de vários medicamentos na farmácia básica do município.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2243/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2243/126.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Carlos Favaro Senador da Republica, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 300,000 ( trezentos mil reais) para a Secretaria de Esportes no Município de Juina-MT</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/127.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Carlos Favaro Senador da Republica, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 700,000 ( setecentos mil reais) para obras de drenagem de águas e pavimentação asfáltica no Município de Juina-MT</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2242/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2242/128.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência. Sr.  Carlos Alberto Barros de Campos –  Juiz de Direito da 2ª  Vara Cível - Especializada em Direito Agrário de Cuiabá, autorizar  que na área  de terra já aberta no Assentamento Bom Futuro, os moradores  possam criar  gado leiteiro,  suínos, caprinos  e  aves, itens estes  fundamentais para alimentação e subsistência  das famílias assentadas.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2245/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2245/129.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Sebastião Rezende - Deputado Estadual, a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de emenda parlamentar, no valor de R$ 300 000 (trezentos mil reais) para a compra de instrumentos musicais para o Departamento de Cultura no Município de Juína-MT.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2253/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2253/130.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Valdir Barranco – Deputado Estadual, sobre a necessidade, oportunidade e conveniência de fazer gestão junto ao Governo do Estado na dispensa da cobrança de juros e multas das dívidas das pequenas cooperativas e associações de pequenos produtores através do REFIS, e ainda, projeto de lei que insira as pequenas agroindústrias direto no PRODEIC (Programa de Desenvolvimento Industrial e Comercial de Mato Grosso).</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Geraldinho, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2255/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2255/131.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Jaime Campos Senador da Republica, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (hum milhão de reais) para obras de drenagem de águas e pavimentação asfáltica no Município de Juina-MT</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2256/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2256/132.pdf</t>
   </si>
   <si>
     <t>Indicam ao Dr. Leonardo - Deputado Federal a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de drenagem de águas e pavimentação asfáltica no Município de Juína-MT.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2257/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2257/133.pdf</t>
   </si>
   <si>
     <t>Indicam ao senhor José Medeiros - Deputado Federal a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de drenagem de águas e pavimentação asfáltica no Município de Juína-MT</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Indica ao Senhor Marcos Vieira da Cunha - Superintende do INCRA - MT, que seja dado agilidade do georreferenciamento para o processo de regularização dos assentamos Gleba Iracema Áreas, I, II e III e PA (Projeto de Assentamento) Boa Esperança (Gleba Caiabi). a sugestão é firmar parcerias com Governo Municipal, Governo Estadual e Associações.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Eduardo da Verdam, Saulo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2268/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2268/135.pdf</t>
   </si>
   <si>
     <t>Indicam   ao Senhor Dilmar Dal Bosco - Deputado Estadual  a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 1.000.000,00 ( um milhão de reais), para  investimentos na área da saúde no município de Juína.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2271/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2271/136.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Silvano Amaral – Secretário de Estado de Agricultura Familiar - SEAF, a necessidade e oportunidade de destinar recursos para aquisição de 01 trator com maquina enfardadeira de feno, para Associação Juinense de Equoterapia Rancho 3 Irmãos, CNPJ nº 08.943.100/0001-63 localizada na Rua Governador Frederico de Campos, Rancho 3 Irmaos, quadra 5 lote 01. _x000D_
 		 _x000D_
 Titulo de Utilidade Publica Municipal – Lei 961/2007_x000D_
 Titulo de Utilidade Pública Estadual – Lei nº 9000/2008.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Eduardo da Verdam, Geraldinho, Locatelli, Neguinho da 4, Neguinho da Borracharia, Professor Carlito, Professor Ivo, Sandro, Saulo, Tonhão do Rancho, Tuna, Valdemarzinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2062/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2062/01.pdf</t>
   </si>
   <si>
     <t>Aplaude o INSTITUTO FEDERAL DE MATO GROSSO, CAMPUS JUINA, pelos 10 anos de Implantação do Campus e efetiva contribuição  que gerou inúmeros ganhos para a comunidade juinense.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2140/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2140/02.pdf</t>
   </si>
   <si>
     <t>Repudiam veementemente o texto publicado no dia 07 de junho na página do Facebook do Senhor  Adriano Souza (servidor público José Adriano de Souza), e o texto começa com a seguinte frase: “ Quem pariu Mateus que balance”, diz o ditado popular que a mim representa o dia.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2153/veto_01_projeto_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2153/veto_01_projeto_19.pdf</t>
   </si>
   <si>
     <t>VETA totalmente, por invasão de competência legislativa privativa da União Federal ou ainda, inconstitucionalidade formal o projeto de lei n.º 19/2020 de autoria do vereador Carlito Pereira da Rocha</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>MENSAGEM N°26-2020 - Dispõe sobre regime de URGÊNCIA ESPECIAL Para tramitação do Projeto de Lei Ordinária n° 24-2020.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>Dispõe sobre regime de URGÊNCIA ESPECIAL Para tramitação do Projeto de Lei Ordinária n° 28-2020</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>Dispõe sobre regime de URGÊNCIA ESPECIAL Para tramitação do Projeto de Lei Complementar n° 12-2020</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>MENSAGEM N.° 36/2020 - do Senhor Altir Antonio Peruzzo - Prefeito. Datado de 26 de agosto de  2020. Assunto: Solicitação de  REGIME DE URGÊNCIA ESPECIAL  para o projeto de Lei Ordinária n.° 29/2020</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2267/projeto_de_lei_complementar_10-2020.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2267/projeto_de_lei_complementar_10-2020.doc</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL_x000D_
 PROJETO DE LEI COMPLEMENTAR N.º 10/2020_x000D_
 COM EMENDA ADITIVA E MODIFICATIVA N.º 02/2020_x000D_
 _x000D_
 Reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso - PREVI-JUÍNA, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -3115,67 +3115,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2053/20-20.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/21-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2064/01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2084/02_kbdyV3C.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2086/03_novo_1Gc9SdR.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2087/04_UuIKvwg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2088/05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2090/06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2091/07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2106/08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2116/09_oVVJvul.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2164/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2174/plc_11-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2184/12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2251/13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2258/14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2270/15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2035/01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2036/02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2051/03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2052/04_4fkH9LH.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2092/06.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2093/07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2094/01-04-2020_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2098/09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2103/10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2111/12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2117/13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2118/14_Q6pTmea.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2122/15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2125/16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2126/17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2127/18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2133/19_sYxKs3V.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2141/20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2146/21_TkXgjRN.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2152/22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2163/23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_ordinaria_24-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2175/25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2176/26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2177/27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2183/28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2185/plo_29-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2191/30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2192/31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2194/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2209/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2216/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2246/39.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2247/40.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2248/41.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2249/42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2250/43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2252/44.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2265/45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2260/46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2261/47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2262/48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2263/49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2264/50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2269/51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2272/52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2273/53.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2054/01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2055/02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2129/01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2254/02_carlito.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2073/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2113/02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2114/03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2119/04_5w7AKAE.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2124/05.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2138/06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2139/07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2178/09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2179/10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2202/12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2204/14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2205/15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2214/16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2224/17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2225/18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2037/01.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2038/02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2040/04.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2041/05.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2042/06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2043/07.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2045/08.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2046/09.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2044/10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2047/11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2048/12.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2049/13.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2050/14.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2056/15.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2057/16.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2058/17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2059/18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2060/19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2061/20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2065/21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2066/22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2067/23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2068/24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2069/25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2070/26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2071/27_aP2DM8Q.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2072/28.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2075/29.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2074/30.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2078/31.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2079/32.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2080/33.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2081/34.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2082/35.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2083/36.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2085/37.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2089/38.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2095/39.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2096/40.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2097/41.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2099/42.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2100/43_N1KVrsd.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2101/44.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2102/45.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2104/46.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2107/47.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2108/48.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2109/49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2110/50.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2112/51.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2115/52.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2120/53.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2121/54.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2123/55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2128/56.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2131/57.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2130/58.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2134/59.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2135/60.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2136/61.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2137/62.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2142/63.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2143/64.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2144/65.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2145/66.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2147/67.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2148/68.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2150/96.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2151/70.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2149/71.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2154/72.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2155/73.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2156/74.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2158/75.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2159/76.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2160/77.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2161/78.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2162/79.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2165/80.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2166/81.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2167/82.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2168/83.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2169/84.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2170/85.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2171/86.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2180/87.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2181/88.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2182/89.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2187/90.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2188/91_sandro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2195/ind_92.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_93.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2198/94_ivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2199/95_carlito.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2206/98.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2207/99.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2208/100.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2210/101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2211/102.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/103.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2213/104.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2215/105.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2217/106.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2218/107.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2222/108.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2223/109.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2226/110.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2227/111.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2228/112.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2229/113.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2231/114.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2230/115.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2232/116.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2233/117.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2234/118.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2235/119.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2236/120.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2237/121.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2238/122.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2239/123.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2240/124.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2241/125.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2243/126.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/127.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2242/128.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2245/129.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2253/130.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2255/131.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2256/132.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2257/133.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2268/135.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2271/136.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2062/01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2140/02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2153/veto_01_projeto_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2267/projeto_de_lei_complementar_10-2020.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2053/20-20.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2077/21-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2064/01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2084/02_kbdyV3C.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2086/03_novo_1Gc9SdR.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2087/04_UuIKvwg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2088/05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2090/06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2091/07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2106/08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2116/09_oVVJvul.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2164/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2174/plc_11-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2184/12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2251/13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2258/14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2270/15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2035/01.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2036/02.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2051/03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2052/04_4fkH9LH.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2092/06.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2093/07.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2094/01-04-2020_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2098/09.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2103/10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2105/11.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2111/12.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2117/13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2118/14_Q6pTmea.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2122/15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2125/16.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2126/17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2127/18.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2133/19_sYxKs3V.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2141/20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2146/21_TkXgjRN.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2152/22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2163/23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_ordinaria_24-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2175/25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2176/26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2177/27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2183/28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2185/plo_29-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2191/30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2192/31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2193/32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2194/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2209/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2216/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2246/39.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2247/40.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2248/41.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2249/42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2250/43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2252/44.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2265/45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2260/46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2261/47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2262/48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2263/49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2264/50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2269/51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2272/52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2273/53.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2054/01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2055/02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2129/01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2254/02_carlito.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2073/01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2113/02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2114/03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2119/04_5w7AKAE.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2124/05.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2138/06.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2139/07.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2157/08.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2178/09.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2179/10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2202/12.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2203/13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2204/14.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2205/15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2214/16.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2224/17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2225/18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2037/01.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2038/02.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2039/03.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2040/04.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2041/05.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2042/06.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2043/07.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2045/08.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2046/09.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2044/10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2047/11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2048/12.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2049/13.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2050/14.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2056/15.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2057/16.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2058/17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2059/18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2060/19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2061/20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2065/21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2066/22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2067/23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2068/24.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2069/25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2070/26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2071/27_aP2DM8Q.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2072/28.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2075/29.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2074/30.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2078/31.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2079/32.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2080/33.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2081/34.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2082/35.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2083/36.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2085/37.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2089/38.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2095/39.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2096/40.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2097/41.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2099/42.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2100/43_N1KVrsd.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2101/44.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2102/45.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2104/46.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2107/47.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2108/48.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2109/49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2110/50.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2112/51.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2115/52.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2120/53.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2121/54.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2123/55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2128/56.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2131/57.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2130/58.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2134/59.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2135/60.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2136/61.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2137/62.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2142/63.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2143/64.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2144/65.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2145/66.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2147/67.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2148/68.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2150/96.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2151/70.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2149/71.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2154/72.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2155/73.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2156/74.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2158/75.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2159/76.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2160/77.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2161/78.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2162/79.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2165/80.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2166/81.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2167/82.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2168/83.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2169/84.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2170/85.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2171/86.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2180/87.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2181/88.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2182/89.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2187/90.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2188/91_sandro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2195/ind_92.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_93.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2198/94_ivo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2199/95_carlito.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2206/98.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2207/99.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2208/100.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2210/101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2211/102.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2212/103.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2213/104.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2215/105.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2217/106.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2218/107.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2222/108.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2223/109.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2226/110.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2227/111.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2228/112.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2229/113.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2231/114.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2230/115.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2232/116.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2233/117.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2234/118.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2235/119.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2236/120.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2237/121.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2238/122.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2239/123.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2240/124.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2241/125.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2243/126.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2244/127.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2242/128.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2245/129.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2253/130.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2255/131.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2256/132.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2257/133.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2268/135.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2271/136.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2062/01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2140/02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2153/veto_01_projeto_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2020/2267/projeto_de_lei_complementar_10-2020.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H235"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>