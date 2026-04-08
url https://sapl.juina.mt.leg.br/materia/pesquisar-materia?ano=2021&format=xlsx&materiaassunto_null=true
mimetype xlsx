--- v0 (2026-01-28)
+++ v1 (2026-04-08)
@@ -54,6982 +54,6982 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora, Carequinha, Gleynei Nei, Luiza Boer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/22-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/22-21.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 51 e altera o inciso III, § 6º do artigo 107 da Lei Orgânica Municipal de Juína - MT.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Augusto Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização excepcional e exclusiva para exercício de 2022, de alteração do índice oficial de atualização da unidade fiscal municipal - UFM do município de Juina, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e Anexo da Lei Complementar Municipal n.º 1399/2012 que dispõe sobre o Plano de Cargos, Carreiras e Subsídios dos Profissionais da Educação Básica do município de Juina - MT, coloca cargo em quadro de extinção e cria o Programa Municipal de Apoio das atividades pedagógicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/parecer_06_plo_05-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/parecer_06_plo_05-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da composição e organização do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB, do município de Juína – Estado de Mato Grosso, de acordo com as disposições dos art. 33 e ss da Lei Federal n.º 14.113/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Almir da Casa do Criador, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/06.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos religiosos de qualquer culto como atividade essencial para efeito de políticas públicas no âmbito do município de Juína.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/09_substituto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/09_substituto.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, no âmbito Municipal, a Câmara de Dirigentes Lojistas de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comunicação dos Termos de Ajuste de Conduta e Termos de Compromisso, firmados pelo município de Juína.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/14.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao art. 1.º e seu paragrafo único da lei n.º 1980 de 9 de junho de 2021, para obter autorização legislativa para firmar Termo de Comodato de bens de propriedade do Serviço Nacional De Aprendizagem Industrial – Departamento de Regional de Mato Grosso – SENAI/DR/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/projeto_de_lei_n_15_2021.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/projeto_de_lei_n_15_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original e afetação da área de  terra pertencente ao patrimônio municipal que menciona, para fins de criação de via publica, dispõe sobre sua denominação, e dá outras providencias.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentarias - LDO, do Município de Juina, Estado do Mato Grosso, para a Elaboração e Execução da Lei Orçamentaria Anual - LOA, referente ao Exercício Financeiro de 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/18.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar para os servidores públicos do município de Juína – MT fixa o limite máximo para a concessão de aposentadorias e pensões de que trata o art. 40, da Constituição Federal, autoriza a celebração de convênio com entidade fechada de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/21.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública, no âmbito municipal, o Instituto histórico e Geográfico de Juína – Instituto Raízes, e dá outras providências.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/22_somente_projeto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/22_somente_projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentaria Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2022, em conformidade com as disposições da Lei de Diretrizes Orçamentarias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para atualização anual dos valores das tarifas de fornecimento de água do Departamento De Agua E Esgoto Sanitário – DAES/Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/24.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções com a finalidade de integrar o município de Juína – MT ao Consorcio Publico Intermunicipal de Saneamento Básico – ARIS/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Carequinha, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Jacob Arlindo Freisleben.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/26.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao curso de águas localizado entre os Bairros Módulo 05 e Cidade Alta 06, com extensão de 3.960 metros, de “Córrego Nativo” e altera a lei municipal nº 1.634/2016.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/27.pdf</t>
   </si>
   <si>
     <t>Dá denominação aos córregos afluentes do Rio Perdido e dá outras providências.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Mesa Diretora, Carequinha, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão das diárias a vereadores e servidores da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Mesa Diretora, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Ilson Sassa, Locatelli, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/29.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do art. 1º da Lei Municipal nº 1540/2014 de 15 de dezembro de 2014 que dispõe sobre a reformulação da Lei que institui a verba de natureza indenizatória no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/02_altera_regimento_interno.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/02_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos parágrafos 3º e 4º e acrescenta o parágrafo 5º, todos do artigo 105 da Resolução 4/2016 (Regimento Interno).</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/03_altera_regimento_interno.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/03_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera o inciso XIV, do art. 18; altera o art. 45 e o § único e acrescenta o inciso VI e o § 2.º; altera o art. 47 e acrescenta o § 5.º;  acrescenta o inciso VI ao art. 51; altera o inciso I, II e III do artigo  158 e, altera o art. 170 do Regimento Interno da Câmara Municipal, Resolução nº. 4 de 8 de Novembro de 2016.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, Almir da Casa do Criador, Luiza Boer, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas anuais de governo referente ao Exercício de 2018, prestadas por sua Excelência o senhor Altir Antônio Peruzzo, então Prefeito Municipal de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>APROVA as contas anuais de governo prestadas por sua Excelência o senhor Altir Antônio Peruzzo então prefeito municipal de Juína, Estado de Mato Grosso referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
     <t>Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/01_almir_plo_12-21.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/01_almir_plo_12-21.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos ao projeto de Lei n.º 12/2021 que dispõe sobre a obrigatoriedade de comunicação dos Termos de Ajuste de Conduta e Termos de Compromisso, firmados pelo município de Juína.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Sandro, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/02_sandro__plc_04-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/02_sandro__plc_04-21.pdf</t>
   </si>
   <si>
     <t>Suprimi os artigos 4º, §§ e 5º e seus parágrafos do Projeto de Lei Complementar nº 04/2021.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da CLJRF.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3403/parecer_01_plc_01-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3403/parecer_01_plc_01-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 01/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 1/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobrea autorização excepcional e exclusiva para exercício de 2021, de parcelamento, com desconto do Imposto sobre propriedade predial e territorial Urbana e Taxa de Limpeza Publica do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3404/parecer_02_plo_01-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3404/parecer_02_plo_01-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei  n.º 1/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobre a racionalização da cobrança judicial de créditos inscritos em divida ativa do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3405/parecer_03_plo_02-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3405/parecer_03_plo_02-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei  n.º 2/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobre a autorização para firmar termo de convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>PARECER N.º 04/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei  n.º 3/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobre a autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3407/parecer_05_plo_04-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3407/parecer_05_plo_04-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei  n.º 4/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobre a autorização para promover abertura de credito suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3408/parecer_06_plo_05-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3408/parecer_06_plo_05-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CLJRF/2021_x000D_
 Projeto de Lei  n.º 5/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Dispõe sobre a alteração da composição e organização do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB, do município de Juína – Estado de Mato Grosso, de acordo com as disposições dos art. 33 e ss da Lei Federal n.º 14.113/2020 e dá outras providências</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3409/parecer_07_pres_01-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3409/parecer_07_pres_01-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 07/CLJRF/2021_x000D_
 Projeto de Resolução n.º 1/2021 _x000D_
 Autor: Zulmar Curzel – Presidente _x000D_
 Cria a Comissão Temporária Especial, com a finalidade de acompanhar as medidas e ações no enfrentamento a Pandemia da COVID 19 no município de Juína.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3410/parecer_08_plo_06-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3410/parecer_08_plo_06-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 08/CLJRF/2021_x000D_
 Projeto de Lei  n.º 6/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Estabelece as igrejas e os templos religiosos de qualquer culto como atividade essencial para efeito de políticas públicas no âmbito do município de Juína.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3411/parecer_09_plo_07-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3411/parecer_09_plo_07-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 09/CLJRF/2021_x000D_
 Projeto de Lei  n.º 7/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Estado de Mato Grosso, para fins de instalação e edificação do Hospital Regional no Município de Juína – MT, e da outras providências._x000D_
 Relatório</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3412/parecer_10_plo_02-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3412/parecer_10_plo_02-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 2/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Traz nova redação ao art. 3º e seu parágrafo único da Lei Complementar Municipal nº 1.926/2020 que cria o Centro de Atendimento ao COVID, estabelece as horas e o valor dos Plantões dos Profissionais da Saúde, institui o Adicional de Risco de Contágio, de caráter transitório, durante o período que perdurar as medidas temporárias e emergenciais de enfretamento e prevenção de contagio pelo Novo Corona vírus – COVID-19, no âmbito da Administração Pública Municipal de Juína, Estado de Mato Grosso, e  dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3413/parecer_11_pres_02-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3413/parecer_11_pres_02-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CLJRF/2021_x000D_
 _x000D_
 Projeto de Resolução n.º 2/2021 _x000D_
 Autor: Gleynei Griz_x000D_
 Altera a redação dos parágrafos 3º e 4º e acrescenta o parágrafo 5º, todos do artigo 105 da Resolução 4/2016 (Regimento Interno).</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3414/parecer_12_pdec_01-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3414/parecer_12_pdec_01-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CLJRF/2021_x000D_
 _x000D_
 Projeto de Decreto Legislativo n.º 1/2021 _x000D_
 Autor: Comissão de Finanças e Orçamento_x000D_
 Dispõe sobre a APROVAÇÃO das contas anuais de governo referente ao Exercício de 2018, prestadas por sua Excelência o senhor Altir Antônio Peruzzo, então Prefeito Municipal de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3415/parecer_13_plo_10-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3415/parecer_13_plo_10-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 10/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>PARECER N.º 14/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 11/2021 _x000D_
 Autor: vereadora Luiza MOnteiro Boer_x000D_
 Dispõe sobre o recolhimento de medicamentos de uso humano vencido ou em desuso, pelos usuários das unidades básicas de saúde no município de Juína.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3417/parecer_15_plo_12-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3417/parecer_15_plo_12-21.pdf</t>
   </si>
   <si>
     <t>Parecer nº 15/CLJRF/2023 ao projeto de lei nº 12/2021 de autoria do vereador  Gleynei Ferreira Griz_x000D_
 Dispõe sobre a obrigatoriedade de comunicação dos Termos de Ajuste de Conduta e Termos de Compromisso, firmados pelo município de Juína.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3418/parecer_16_pdl_02-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3418/parecer_16_pdl_02-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CLJRF/2021_x000D_
 _x000D_
 Projeto de Decreto Legislativo n.º 02/2021 _x000D_
 Autor: Comissão de Finanças e Orçamento_x000D_
 APROVA as contas anuais de governo prestadas por sua Excelência o senhor Altir Antônio Peruzzo então prefeito municipal de Juína, Estado de Mato Grosso referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3419/parecer_17_plo_13-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3419/parecer_17_plo_13-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 24/CLJRF/2021_x000D_
 Projeto de Lei n.º 13/2021 autor: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3420/parecer_18_plo_14-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3420/parecer_18_plo_14-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CLJRF/2021 _x000D_
 Projeto de Lei n.º 14/2021 Autor: Paulo Augusto Veronese – prefeito._x000D_
 Acrescenta dispositivo ao art. 1.º e seu paragrafo único da lei n.º 1980 de 9 de junho de 2021, para obter autorização legislativa para firmar Termo de Comodato de bens de propriedade do Serviço Nacional De Aprendizagem Industrial – Departamento de Regional de Mato Grosso – SENAI/DR/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3421/parecer_19_emenda_01_do_plo_12-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3421/parecer_19_emenda_01_do_plo_12-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 19/CLJRF/2021 CONTRARIO A PROPOSTA DE EMENDA_x000D_
 _x000D_
 Emenda n.º 01/2021 ao projeto de lei n.º 12/2021 de autoria do vereador Almir_x000D_
 Altera e acrescenta dispositivos ao projeto de Lei n.º 12/2021 que dispõe sobre a obrigatoriedade de comunicação dos Termos de Ajuste de Conduta e Termos de Compromisso, firmados pelo município de Juína.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3422/parecer_20_plo_18-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3422/parecer_20_plo_18-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 20/CLJRF/2021_x000D_
 _x000D_
 Projeto de lei n.º 18/2021 _x000D_
 autor: Poder Executivo_x000D_
 Institui o Regime de Previdência Complementar para os servidores públicos do município de Juína – MT fixa o limite máximo para a concessão de aposentadorias e pensões de que trata o art. 40, da Constituição Federal, autoriza a celebração de convênio com entidade fechada de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3423/parecer_21_plo_19-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3423/parecer_21_plo_19-21.pdf</t>
   </si>
   <si>
     <t>Parecer nº 21/CLJRF/2021 ao projeto de lei nº 19/2023 de autoria do poder executivo. Ementa: Dispõe sobre autorização do Poder Executivo para firmar Termo de Convênio ou de colaboração e promover a abertura de credito adicional especial no orçamento vigente para o auxilio do custeio de locação da sede da Defensoria Pública do Estado – DPE – núcleo do município de Juína- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3424/parecer_22_plo_20-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3424/parecer_22_plo_20-21.pdf</t>
   </si>
   <si>
     <t>Parecer nº 22/CLJRF/2021 ao Projeto de Lei n.º 20/2021 autor: Paulo Augusto Veronese – prefeito_x000D_
 Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3425/parecer_23_plo_9-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3425/parecer_23_plo_9-21.pdf</t>
   </si>
   <si>
     <t>Parecer nº 23/CLJRF/2021 ao Projeto de Lei n.º 09/2021 de autoria do Poder Executivo Municipal. _x000D_
 Declara de Utilidade Pública, no âmbito Municipal, a Câmara de Dirigentes Lojistas de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3426/parecer_24_plo_21-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3426/parecer_24_plo_21-21.pdf</t>
   </si>
   <si>
     <t>Parecer nº 24/CLJRF/2023 ao Projeto de lei n.º 21/2021 autor: Poder Executivo Municipal_x000D_
 Declara de Utilidade Pública, no âmbito municipal, o Instituto histórico e Geográfico de Juína – Instituto Raízes, e dá outras providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3427/parecer_25_plc_3-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3427/parecer_25_plc_3-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 25/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 3/2021 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a autorização excepcional e exclusiva para exercício de 2022, de alteração do índice oficial de atualização da unidade fiscal municipal - UFM do município de Juína, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3428/parecer_26_plo_23-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3428/parecer_26_plo_23-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 26/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 23/2021 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a autorização para atualização anual dos valores das tarifas de fornecimento de água do Departamento De Agua E Esgoto Sanitário – DAES/Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3429/parecer_27_plo_24-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3429/parecer_27_plo_24-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 27/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 24/2021 _x000D_
 Autor: Poder Executivo_x000D_
 Ratifica o Protocolo de Intenções com a finalidade de integrar o município de Juína – MT ao Consorcio Publico Intermunicipal de Saneamento Básico – ARIS/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3430/parecer_28_plo_22-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3430/parecer_28_plo_22-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 28/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 22/2021 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a Lei Orçamentaria Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2022, em conformidade com as disposições da Lei de Diretrizes Orçamentarias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3431/parecer_29_plo_25-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3431/parecer_29_plo_25-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 29/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 25/2021 _x000D_
 Autor: Zulmar Curzel e Fabiano Aurélio. _x000D_
 Ementa: Dispõe sobre a denominação da Rua Jacob Arlindo Freisleben.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3432/parecer_30_plo_27-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3432/parecer_30_plo_27-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 30/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 27/2021 _x000D_
 Autores: vereadora: Luiza Böer e vereador Teixeirinha da Agricultura. _x000D_
 Dá denominação aos córregos afluentes do Rio Perdido e dá outras providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3433/parecer_31_plo_26-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3433/parecer_31_plo_26-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 31/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 26/2021 _x000D_
 Autores: vereadora: Luiza Böer e vereador Teixeirinha da Agricultura. _x000D_
 Dá denominação ao curso de águas localizado entre os Bairros Módulo 05 e Cidade Alta, com extensão de 3.960 metros, de “Córrego Nativo” e altera a Lei Municipal nº 1.634/2016.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3434/parecer_32_plom_22-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3434/parecer_32_plom_22-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 32/CLJRF/2021_x000D_
 _x000D_
 Proposta de Emenda a Lei Orgânica Municipal n.º 22/2021 _x000D_
 Autores: Mesa Diretora e outros_x000D_
 Altera a redação do artigo 51 e altera o inciso III, § 6º do artigo 107 da Lei Orgânica Municipal de Juína - MT.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3435/parecer_33_plo_28-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3435/parecer_33_plo_28-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 33/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 28/2021 _x000D_
 Autores: Mesa Diretora_x000D_
 Dispõe sobre concessão das diárias a vereadores e servidores da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3436/parecer_34_pres_03-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3436/parecer_34_pres_03-21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 34/CLJRF/2021_x000D_
 _x000D_
 Projeto de Resolução n.º 03/2021 _x000D_
 Autores: Mesa Diretora e outros_x000D_
 Altera o inciso XIV, do art. 18; altera o art. 45 e o § único e acrescenta o inciso VI e o § 2.º; altera o art. 47 e acrescenta o § 5.º; acrescenta o inciso VI ao art. 51; altera o inciso I, II e III do artigo 158 e, altera o art. 170 do Regimento Interno da Câmara Municipal, Resolução nº. 4 de 8 de Novembro de 2016.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3437/parecer_35_plc_04_gleynei_e_ailton.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3437/parecer_35_plc_04_gleynei_e_ailton.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 35/CLJRF/2021 – RELATOR_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 4/2021 _x000D_
 Autores: Poder Executivo Municipal_x000D_
 Altera dispositivos e Anexo da Lei Complementar Municipal n.º 1399/2012 que dispõe sobre o Plano de Cargos, Carreiras e Subsídios dos Profissionais da Educação Básica do município de Juína - MT, coloca cargo em quadro de extinção e cria o Programa Municipal de Apoio das atividades pedagógicas, e dá outras providências.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3562/parecer_211_plo_16-21................pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3562/parecer_211_plo_16-21................pdf</t>
   </si>
   <si>
     <t>Parecer nº 21/2021/CLJRF ao projeto de lei 16/2021 do poder executivo. Dispõe sobre o Plano plurianual do Município de Juina-MT, para o quadriênio 2022-2025</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3561/parecer_22_plo_17-21_ldo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3561/parecer_22_plo_17-21_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer nº 22/2023/DLJRF ao projeto de lei n.º 17/2021 de autoria do Poder Executivo que tratada da LDO para o ano de 2022.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3540/01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3540/01_plc_01.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n.º 1/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobrea autorização excepcional e exclusiva para exercício de 2021, de parcelamento, com desconto do Imposto sobre propriedade predial e territorial Urbana e Taxa de Limpeza Publica do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3541/02_plo_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3541/02_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 1/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a racionalização da cobrança judicial de créditos inscritos em divida ativa do município de Juína, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3542/03_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3542/03_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 2/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização para firmar termo de convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3543/04_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3543/04_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 04/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 3/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3544/05_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3544/05_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 4/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização para promover abertura de credito suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3545/06_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3545/06_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 7/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Estado de Mato Grosso, para fins de instalação e edificação do Hospital Regional no Município de Juína – MT, e da outras providências.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3546/07_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3546/07_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 07/CFO/2021_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 2/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Traz nova redação ao art. 3º e seu parágrafo único da Lei Complementar Municipal nº 1.926/2020 que cria o Centro de Atendimento ao COVID, estabelece as horas e o valor dos Plantões dos Profissionais da Saúde, institui o Adicional de Risco de Contágio, de caráter transitório, durante o período que perdurar as medidas temporárias e emergenciais de enfretamento e prevenção de contagio pelo Novo Corona vírus – COVID-19, no âmbito da Administração Pública Municipal de Juína, Estado de Mato Grosso, e  dá outras providências.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3547/08_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3547/08_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 08/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 9/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Declara de Utilidade Pública, no âmbito Municipal, a Câmara de Dirigentes Lojistas de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/09_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/09_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 09/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 10/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/10_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/10_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 13/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre os Procedimentos para Concessão de Parcelamento Especial de Débitos Fiscais, Dispensa de Juros e Multas, nas condições que estabelece, e dá outras providencias.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/11_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/11_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 14/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Acrescenta dispositivo ao art. 1.º e seu paragrafo único da lei n.º 1980 de 9 de junho de 2021, para obter autorização legislativa para firmar Termo de Comodato de bens de propriedade do Serviço Nacional De Aprendizagem Industrial – Departamento de Regional de Mato Grosso – SENAI/DR/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/12_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/12_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 16/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre O Plano Plurianual do Município de Juína, Estado de Mato Grosso, para o Quadriênio 2022/2025.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3552/13_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3552/13_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 17/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre Lei de Diretrizes Orçamentaria – LDO, do Município de Juína-MT, para elaboração e execução da Lei Orçamentária Anual – LOA, referente ao exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3553/14_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3553/14_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 14/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 19/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização do Poder Executivo para firmar Termo de Convênio ou de colaboração e promover a abertura de credito adicional especial no orçamento vigente para o auxilio do custeio de locação da sede da Defensoria Pública do Estado – DPE – núcleo do município de Juína- MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3554/15_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3554/15_plo_20.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 15/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 20/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3555/16_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3555/16_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 18/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Institui o Regime de Previdência Complementar para os servidores públicos do município de Juína – MT fixa o limite máximo para a concessão de aposentadorias e pensões de que trata o art. 40, da Constituição Federal, autoriza a celebração de convênio com entidade fechada de previdência complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3556/17_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3556/17_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 17/CFO/2021_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 3/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização excepcional e exclusiva para exercício de 2022, de alteração do índice oficial de atualização da unidade fiscal municipal - UFM do município de Juína, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3557/18_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3557/18_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 23/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização para atualização anual dos valores das tarifas de fornecimento de água do Departamento De Agua E Esgoto Sanitário – DAES/Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3558/19_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3558/19_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 19/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 24/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ratifica o Protocolo de Intenções com a finalidade de integrar o município de Juína – MT ao Consorcio Publico Intermunicipal de Saneamento Básico – ARIS/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3559/19_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3559/19_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 20/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 22/2021 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a Lei Orçamentaria Anual – LOA, do Município de Juína-MT, que Estima a Receita e Fixa as despesas para o Exercício Financeiro de 2022, em conformidade com as disposições da Lei de Diretrizes Orçamentarias– LDO, e da outras providencias.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3560/21_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3560/21_plo_28.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 21/CFO/2021_x000D_
 _x000D_
 Projeto de Lei n.º 28/2021 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Dispõe sobre concessão das diárias a vereadores e servidores da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde</t>
   </si>
   <si>
     <t>PARECER N.º 1/CDH/2020_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 02/2021 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 _x000D_
 Traz nova redação ao art. 3.º e seu paragrafo único da Lei Complementar Municipal n.º 1926/2020 que cria o Centro de Atendimento ao COVID, estabelece as horas e o valor dos plantões dos profissionais da saúde, institui o adicional de risco de contagio, de caráter transitório, durante o período de perdurar as medidas temporárias e emergenciais de enfrentamento e prevenção de contagio pelo Novo Coronavirus – COVID – 19 no âmbito da Administração Pública Municipal de Juína, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3391/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3391/02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CDH/2021_x000D_
 _x000D_
 Projeto de Lei Ordinária n.º 11/2021 _x000D_
 Autora: vereadora Luiza Monteiro Böer_x000D_
 _x000D_
 Dispõe sobre o recolhimento de medicamentos de uso humano vencidos ou em desuso, pelos usuários das unidades básicas de saúde no município de Juína.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/parecer_19_emenda_01_do_plo_12-21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/parecer_19_emenda_01_do_plo_12-21.pdf</t>
   </si>
   <si>
     <t>Parecer Contrario n.º 19/CLJRF/2021 a proposta de Emenda n.º 01/2021 ao projeto de lei n.º 12/2021 de autoria do vereador Almir_x000D_
 Altera e acrescenta dispositivos ao projeto de Lei n.º 12/2021 que dispõe sobre a obrigatoriedade de comunicação dos Termos de Ajuste de Conduta e Termos de Compromisso, firmados pelo município de Juína.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>Parecer CEEC.</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3396/01_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3396/01_plo_21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CLJRF/2021_x000D_
 _x000D_
 Projeto de Lei nº 21/2021 _x000D_
 Autor: Poder Executivo _x000D_
 Declara de Utilidade Pública, no âmbito municipal, o Instituto histórico e Geográfico de Juína – Instituto Raízes, e dá outras providências.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>Parecer COSP.</t>
   </si>
   <si>
     <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3397/01_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3397/01_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/COSPINF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 24/2021 _x000D_
 Autor: Poder Executivo_x000D_
 Ratifica o Protocolo de Intenções com a finalidade de integrar o município de Juína – MT ao Consorcio Publico Intermunicipal de Saneamento Básico – ARIS/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3398/02_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3398/02_plo_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 2/COSPINF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 25/2021 _x000D_
 Autores: vereadores Zulmar Curzel e Fabiano Aurélio. _x000D_
 Dispõe sobre a denominação da Rua Jacob Arlindo Freisleben.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3399/03_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3399/03_plo_26.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 3/COSPINF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 26/2021 _x000D_
 Autores: vereadores Luiza Böer e Teixeirinha da Agricultura. _x000D_
 Dá denominação ao curso de águas localizado entre os Bairros Módulo 05 e Cidade Alta, com extensão de 3.960 metros, de “Córrego Nativo” e altera a Lei Municipal nº 1.634/2016.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3400/04_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3400/04_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 4/COSPINF/2021_x000D_
 _x000D_
 Projeto de Lei n.º 27/2021 _x000D_
 Autores: vereadores Luiza Böer e Teixeirinha da Agricultura. _x000D_
 Dá denominação aos córregos afluentes do Rio Perdido e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/02.pdf</t>
   </si>
   <si>
     <t>REQUER que o Legislativo Municipal estabeleça parcerias com Poder Executivo, por intermédio das secretarias: de Assistência Social, de Educação e Cultura, de Saúde, com assessoria de imprensa e com conselho municipal dos Direitos da Mulher, a fim de que o dia 08 de março “Dia Internacional da Mulher”, seja lembrado e durante os 31 dias do mês  os diversos seguimentos deflagrem ações de garantias de direitos, de orientações sobre qualidade de vida , iniciativas com arcabouço motivacional mesmo em tempos de pandemia e distanciamento social.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/03.pdf</t>
   </si>
   <si>
     <t>REQUEREM a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito e ao Senhor Jocemir Correia - Secretário Municipal de Administração e Finanças, a necessidade da revogação dos Decretos do Poder Executivo Municipal nº 011 de 12 de Janeiro de 2021 que trata da atualização do valor da Unidade Fiscal Municipal – UPM, e o de nº 017 de Janeiro de 2021 que dispõe sobre a correção do IPTU e ITBI para o exercício de 2021.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/04.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senhor Prefeito e ao Secretário Municipal de Administração e Finanças, a formulação de estudo de impacto orçamentário que leve em consideração a alteração do índice aplicado nos Decretos Municipais 11 e 17 de janeiro de 2.021, o primeiro referente o reajuste da Unidade Fiscal Municipal e o segundo pertinente ao IPTU e ITBI, para o IPCA (Índice de Preço ao Consumidor Amplo), a fim de substanciar estudo da viabilidade de adequação legislativa para alteração do índice em legislação tributária, tudo no prazo excepcional de 5 (cinco) dias úteis em virtude a urgência e proximidade do lançamento tributários de 2.021._x000D_
 Requerendo ainda que sejam apresentadas as seguintes informações: _x000D_
 1 – estudo de impacto financeiro de futura e eventual aplicação do IPCA no lugar do IGP-DI, informando em planilha contábil, própria, qual seria a arrecadação com a aplicação de um e outro índice; e,_x000D_
  2 - caso haja uma eventual e futura alteração do indexador IGP-DI pelo IPCA, qual seria o impacto financeiro nas metas fiscais para o exercício de 2.021, por meio de planilhas contábeis.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/05.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125, § 3º, VIII, do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da Sua Excelência o senhor Paulo Augusto Veronese – Prefeito e do senhor Jales José Perassolo - Secretário Municipal Agricultura, Mineração e Meio Ambiente, relatório de liberação e licença para podas e erradicação de árvores da Praça da Bíblia.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/06.pdf</t>
   </si>
   <si>
     <t>REQUER, a Sua Excelência o Senhor Zulmar Curzel - Presidente da Câmara Municipal que seja instalada uma Comissão Temporária Especial de Saúde, com objetivo, coletar dados e informações junto a Secretaria Municipal de Saúde de Juína-MT, relacionados as ações de governo no enfretamento a COVID 19.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/07.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Prefeito e ao Senhor Secretário Municipal de Saúde a realização de plano de ação a fim de implementar o Laboratório de Águas no Município de Juína/MT, paracumprir as exigências contidas na Portaria de Consolidação nº 05/2017, Anexo XX, Art. 12, do Ministério da Saúde, na qual disciplina as ações das Secretarias Municipais de Saúde quanto ao controle da qualidade da água produzida e distribuída.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/08.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Jocemir Correia - secretário municipal de administração e finanças, o envio a esta Casa de Leis de relatório contendo informações de todos os profissionais contratados pela prefeitura municipal de Juína, referente ao exercício de 2021 através da OSCIP e COOPERVALE, detalhamento da remuneração por cada função e setor de atuação.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/09.pdf</t>
   </si>
   <si>
     <t>Reitera a sua Excelência o senhor Paulo Augusto Veronese – prefeito e a senhora Marcela Américo - secretária municipal de saúde a realização de plano de ação a fim de implementar o laboratório de águas no município de Juína para cumprir as exigências contidas na portaria de consolidação nº 05/2017, anexo XX, art. 12, do Ministério da Saúde, na qual disciplina as ações das secretarias municipais de saúde quanto ao controle da qualidade da água produzida e distribuída.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/10.pdf</t>
   </si>
   <si>
     <t>Requer a sua Excelência o senhor Zulmar Curzel – presidente da Mesa Diretora, a realização de uma audiência pública virtual no dia 10 de junho de 2021 às 19h pela plataforma “Google Meet” – transmitida pelo “Facebook” e “Youtube” desta Casa de Leis com a seguinte pauta: “descarte correto de medicamentos”.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/12.pdf</t>
   </si>
   <si>
     <t>REQUER da sua Excelência o senhor Zulmar Curzel – presidente desta Casa de Leis a realização de uma audiência publica presencial e com transmissão pelas redes sociais a no dia 02 (dois) de setembro, com inicio às 18h e encerramento previsto para as 20h, no Plenário Henrique Simionatto, com objetivo de debater sobre o projeto de lei de recuperação de APP – Área de Preservação Permanente “adote uma nascente”.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/13.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a secretária municipal de saúde e ao secretário municipal de administração e finanças que informe a esta Casa de Leis, relatório detalhado referente a realização de exames de ultrassonografia morfológica ARP 146/2021 contendo no mínimo os exames empenhados e realizados e em quais Unidades Básicas de Saúde (UBS) foram emitidas as guias, se foram atendidos todos os pedidos médicos para tal exame, bem como plano de distribuição com a quantidade reservada mensal para cada UBS.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/14.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, ao senhor André Felippe Arruda Salles – secretário municipal de planejamento e ao diretor do DAES, informações das ações do Plano Municipal de Saneamento Básico, elaborado em 2018, que já foram executadas no município e quais ações planejadas para os próximos anos.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Luiza Boer, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/15.pdf</t>
   </si>
   <si>
     <t>REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jocemir Côrrea - secretário municipal de administração e finanças, que informe a esta Casa de Leis o valor gasto mensalmente, pelo município, com pagamento do piso salarial além dos repasses do FNS Fundo Nacional de Saúde (FNS) no valor de R$ 79.050,00 (setenta e nove mil e cinquenta reais) aos agentes comunitários de saúde (ACS) e aos agentes de combate a endemias (ACE) conforme previsto na Lei Federal 13.708/2018.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/16.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Roberto Veronese – prefeito, com cópia ao senhor Jocemir Corrêa – secretário municipal de administração e finanças informações dos motivos da não identificação dos veículos que próprios ou alugados que prestam serviços ao município de Juína, previsto na lei municipal n.º 1.152/2010, lei municipal n.º 1.445/2013 e na lei federal n.º 8.429/1992.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/17.pdf</t>
   </si>
   <si>
     <t>Requer a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jocemir Côrrea - secretário municipal de administração e finanças, que informe a esta Casa de Leis o valor e qual a forma de pagamento do auxílio para transporte pago a cada agente comunitário de saúde – ACS lotado no UBS Rural I e II, devido à necessidade de se deslocar para fora da sede do município.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>Sandro, Luiza Boer, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/18.pdf</t>
   </si>
   <si>
     <t>Requerem a sua Excelência o senhor Paulo Augusto Veronese - prefeito e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a revogação da adesão a municipalização do ensino fundamental da rede estadual, imposto pelo Decreto n.º423 de 24/11/2020 do Governo do Estado de Mato Grosso conforme descrito em seu artigo 3º.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/19.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Zulmar Curzel - Presidente desta Casa de Leis, a realização de uma Audiência Pública, no Plenário Henrique Simionatto, no dia 12 de novembro de 2021, com início às 18 horas e encerramento previsto para as 20 horas para debater a seguinte Pauta: Municipalização do ensino Fundamental da Rede Estadual, estabelecido pelo Decreto Estadual n.º 723/2020.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/01.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças e ao Senhor Jonatas Plínio – Secretário Municipal de Infraestrutura a necessidade e oportunidade de obras de infraestrutura de pavimentação asfáltica juntamente com rede de esgoto e galerias de águas pluviais (drenagem) no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/02.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esporte, Lazer e Turismo a necessidade e oportunidade da criação de escolinhas de futebol e pistas de atletismo nos bairro da cidade.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor José Márcio - Secretário Municipal de Saúde a necessidade e oportunidade da reforma e ampliação da Unidade Básica de Saúde do Bairro Padre Duílio, bem como aumento da oferta de medicamentos de uso contínuo da Farmácia Básica diretamente na Unidade Básica em questão.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/04.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Ericson Leandro - Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de concluir a obra do Centro de Educação Infantil Nosso Lar, localizada no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>Locatelli, Carequinha, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/05.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar obras de drenagem de águas pluviais e pavimentação asfáltica nas Ruas e Avenidas: Rua Palmeira, Rua Angelim, Rua  Figueira, Rua José Diniz e Avenida dos Ipês, todas  localizadas no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/08.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de pintura dos quebra-molas e inserção de placas de sinalização e recuperação/reforma das mesmas que já existem na Avenida JK, no bairro setor de serviços, e na Avenida Mato Grosso, no bairro módulo 5.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/09.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Veronese – Prefeito, com cópia a Senhora Rosa Neide - Deputada Federal, a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de Emenda Parlamentar no Valor de R$ 400.000,00, para construção do Centro de Fisioterapia e Hidroterapia no município de Juína-MT.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Ilson Sassa, Locatelli, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/10.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado Mato Grosso, com cópias a Sua Excelência o Senhor Paulo Veronese – Prefeito, Senhor Francisco Serafim de Barros - Presidente do INTERMAT, e ao Senhor Eduardo Botelho – Deputado Estadual, Presidente da Assembleia Legislativa de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão visando dar celeridade nos processos de regularização fundiária urbana e rural do Município de Juína - MT.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2286/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2286/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - Secretario Municipal de Infraestrutura, sobre a necessidade, oportunidade e conveniência de reforma da Ponte sobre o rio enfrente a Chácara Antigo Lixão, colocar tubo enfrente à chácara Cosme Damião, travessão Cristo Rei com EMPAER.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Ilson Sassa, Luiza Boer, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/12.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor José Márcio - Secretário Municipal de Saúde, a necessidade e oportunidade da elaborar Plano Municipal de Operacionalização da Vacinação contra a COVID-19, ordenado com base nas diretrizes dos Planos Nacional e Estadual e que seja inteiramente divulgado para a população em geral, contemplando os dados por ordem de execução.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>Ilson Sassa, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/13.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor  José Márcio De Arruda e Sá - Secretário Municipal de Saúde a necessidade e oportunidade de melhorias estruturais  na Unidade Básica De Saúde – PSF  do Distrito de Terra Roxa, como segue: Troca do piso; Instalação de ar condicionado de 12.000 BTUS; e, Reativação  do consultório odontológico e a oferta de atendimento para  Saúde Bucal.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/14.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Juliano Cruz – Assessor Jurídico, a necessidade e oportunidade de Declarar de Utilidade Publica a CDL - Câmara de  Dirigentes Lojista de Juína.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/15.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade  de cercar a área pública (campo de futebol) localizada  próximo ao mosteiro e a Chácara do Maninho, no Módulo 4.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/16.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor José Marcio de Arruda de Sá - Secretário Municipal de Saúde e a Senhora Eliane Paixão - Coordenadora da Atenção Básica de Saúde, a necessidade de ações de melhorias estruturais na UBS – PSF Módulo 4 com instalação de um toldo na entrada da recepção, arborização e instalação de quiosques no terreno amplo existente, sem construção.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/17.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Secretário Municipal de Planejamento, a necessidade e oportunidade de Titularização das casas populares do Programa Habitacional “Minha Casa Minha Vida”, das quadras 35, 43 e 48 localizadas no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/18.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar operação “tapa buracos” na estrada da Linha 4 até o Assentamento da Gleba Iracema Área  I.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/19.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade e oportunidade da recuperação do travessão da linha “G” até a ponte sobre o Rio Vermelho na Linha 5, e, da Linha ‘G’ até o Eduardo na Linha 4, passando no Travessão Ribeiro – Fazenda Sansão na Gleba Iracema Área II.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/20.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar operação “tapa buracos” na linha “Éfinha sem saída”, no cruzando do Léo até a Fazenda do Chico Mineiro.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>Roni da Padre Duílio, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/21.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felipe de Arrudas Sales - Secretário Municipal de Planejamento e a Diretoria do Sindicato das Indústrias Madeireiras e Moveleiras do Noroeste, a necessidade e oportunidade de realizar parceria para efetivação da duplicação de todo o trajeto da Avenida Brasília (setor industrial e Bairro Padre Duílio) e a construção de ciclovia no canteiro central, trecho de aproximadamente dois quilômetros.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/22.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Prefeito Paulo Augusto Veronese – Prefeito, com cópia ao senhor José Marcio de Arruda e Sá - Secretário Municipal de Saúde, a necessidade e oportunidade da estruturação física e de recursos humanos para a Unidade Básica de Saúde do Distrito de Fontanillas, as necessidades são: destinar uma (01) ambulância, instalação de um (01) equipamento de ar condicionado de 12.000 BTUS, 01 (uma) enfermeira, além de disponibilidade medicação no local.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Delei Locutor, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/23.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Prefeito Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de adotar estratégia para desconto de 100% nos juros e multas e parcelamento em até 12 vezes das dividas dos contribuintes, por intermédio do Programa Municipal de Recuperação Fiscal (REFIS).</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/24.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Prefeito Paulo Augusto Veronese – Prefeito, com copias ao Senhor André Felipe de Arruda Sales – Secretário de Planejamento e Senhora Monaliza da Rocha Nunes - Diretora do Departamento de Trânsito, a necessidade de implantar vagas de estacionamentos  transversal, estacionamento com ângulo de 45º nas seguintes localidades: Na Avenida dos Jambos, da altura do Doce Lar Supermercado até esquina da Ives Ortolan, próximo a esquina da Loja Atacadão 4 Marcos; e, Na Avenida JK, da rotatória que dá a Avenida Hilda Lurdes Persici Pedrotti até a rotatória da Canopus Motos.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/25.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Prefeito Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura, ao Senhor José Lino Geraldo Martins Rodrigues – Presidente do Sindicato Rural de Juína, e ao Senhor Francisco Olavo Pugliesi de Castro - Superintendente do SENAR/MT – Serviço Nacional De Aprendizagem Rural, a necessidade e oportunidade de firmar parcerias para oferta de curso de inseminação artificial de bovinos para homens e mulheres com a finalidade de atender os assentamentos da Gleba Iracema áreas I, II e III, localizadas no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/26.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor José Márcio - Secretário Municipal de Saúde, a necessidade e oportunidade de aquisição de teste rápido de antígeno (Ag) para diagnóstico da COVID-19 pelo método de imunocromatografia.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/27.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jales Perassolo - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de adotarem medidas para a discussão no âmbito municipal sobre o Zoneamento Socioeconômico e Ecológico do Estado de Mato Grosso - ZSEE/MT.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/28.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao Senhor Basílio Bezerra Guimarães dos Santos - Secretário Estadual de Planejamento e Gestão, a necessidade e oportunidade de adotarem medidas para a ampliação das discussões sobre o Zoneamento Socioeconômico e Ecológico do Estado de Mato Grosso - ZSEE/MT.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/29.pdf</t>
   </si>
   <si>
     <t>Indica a Vossas Excelências os Senhores Deputados Estaduais do Partido Social Liberal (PSL) Delegado Claudinei, Silvio Fávero e Ulysses Moraes a necessidade e oportunidade de adotarem medidas para a ampliação das discussões sobre o Zoneamento Socioeconômico e Ecológico do Estado de Mato Grosso - ZSEE/MT.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/30.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor André Felipe de Arruada Sales - Secretário Municipal de Planejamento a necessidade e oportunidade que seja alterado a denominação do trecho da via publica entre o DAES até a esquina da Avenida JK para “Avenida Pastor Sebastião Rodrigues de Souza”.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/31.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Secretário Municipal de Infraestrutura e Secretário de Planejamento, a necessidade e oportunidade de notificar os proprietários de terrenos baldios para à limpeza, ou, a Prefeitura realizar o trabalho com ônus ao proprietário pelo serviço executados.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/32.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor José Márcio - Secretário Municipal de Saúde, a necessidade e oportunidade da construção de novo prédio para o Posto de Saúde Familiar – PSF do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esportes, Lazer e Turismo, a necessidade e oportunidade da implantação de projeto esportivo nas praças dos bairros, com a disponibilização de instrutores para orientação e promoção de atividades esportivas.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/34.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao Senhor Marcelo de Oliveira e Silva - Secretário de Estado de Infraestrutura e Logística, a necessidade e oportunidade de destinar ao município de Juína, para gestão da Prefeitura, uma patrulha mecanizada completa (02 caminhões basculante, 01 cavalo mecânico, prancha, 01 caminhão comboio, 01 motoniveladora, e 01 escavadeira hidráulica), para exclusivamente realizar trabalhos de manutenção da MT 183.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Allan Kardec – Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para obras de cobertura da quadra de esporte da Escola Rural Alvares de Azevedo, localizada no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/36.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias a Senhor André Felipe de Arruda Sales - Secretário Municipal de Planejamento e ao Senhor Jonatas Plínio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de “quebra molas” nas seguintes vias públicas: Avenida Brasília, Avenida Joinville e Rua José Diniz no Bairro Padre Duílio; Rua Sinop e Avenida Ulisses Guimaraes no Modulo 5.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/37.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura e Diretora de Transito de Juína - Moraliza Rocha, que seja retirada a grama que divide as pistas de ida e vinda do trecho da Avenida Londrina, da altura do Posto ABL (Módulo 5)  até onde esta a sede da empresa  Material de Construções Oliveira já  no Modulo 6, Importante  que a grama   seja   substituída por camada de cimento e pintura automobilística amarela.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Locatelli, Carequinha, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/38.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento que seja  dando prosseguimento ao processo de regularização fundiária urbana das seguintes áreas: Modulo 4, aos fundos do Hospital São Lucas, área do setor industrial próximo a Carrocerias Francisqueti, ambas áreas pertencentes ao Senhor  Ernesto Penteado.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/39.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento e ao Senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade que promovam estudos de medidas legais para criar mecanismos de controle e limitação da ação de comerciantes ambulantes advindos de outras cidades de Mato Grosso e também de outras regiões do país, que ao se instalarem em áreas comerciais geram prejuízos para os empreendedores locais.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ilson Sassa, Bil do Modulo 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/40.pdf</t>
   </si>
   <si>
     <t>Indicam a Senhora Janaina Riva – Deputada Estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais), para que seja aplicado na saúde pública do município de Juína.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/41.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Sebastião Resende - Deputado Estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de um veículo para Secretaria Municipal de Esportes e  para construção de quadra coberta: em Filadélfia, Escola Osvaldo Cruz e Terra Roxa – Escola Alvares de Azevedo.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/42.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Paulo Araújo - Deputado Estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de uma ambulância para destinar para Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Sandro, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/43.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Fellipe Arruda Salles - Secretários Municipal de Planejamento e Senhor Jocemir Correa – Secretário Municipal de Administração e Finanças a necessidade, oportunidade e conveniência de revisar e reduzir a Taxa de cobrança para Concessão e Uso de lotes do Cemitério Municipal, e ainda, conceder parcelamento para pagamento.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/44.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes, Governador, com copias ao Senhor Marcelo de Oliveira e Silva - Secretario Estadual de Infraestrutura e Logística do Estado de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão na recuperação da Rodovia MT 183, trecho Juína a Filadélfia, estendendo até o município de Aripuanã – MT, realizar reabertura, levantamento, encascalhamento, patrolhamento, drenagens de águas, bem como, substituir pontes de madeira por de concreto pelo Programa Pontes de Concreto.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/45.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e  Senhor André Felipe de Arruda Sales – Secretário de Planejamento, a necessidade e oportunidade de realizar de iniciar a construção da Praça do Bairro Módulo 6.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/46.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia a Senhora Rosa Neide - Deputada Federal – PT, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de um Caminhão Caçamba para a Secretaria de Agricultura, Pecuária e Meio Ambiente de Juína - MT.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/47.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor J. Márcio – Secretário Municipal de Saúde, a necessidade e oportunidade da construção de dois banheiros no PSF da Gleba Iracema Área II.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/48.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor André Felipe de Arruda Salles - Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar levantamento para destinar através de concessão de direito real de uso uma área de terras urbana de no mínimo mil metros quadrados (1000 m2) para a Associação “Abrace um PET” com a finalidade da construção de um canil (abrigo) de animais.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/49.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Silvio Fávero - Deputado Estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para aquisição de uma maquina escavadeira (PC).</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/50.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Emanuel Pinheiro Primo - Deputado Federal a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de uma Patrulha mecanizada para a Associação de pequenos produtores rurais do Vale do Rio Preto.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de providenciar a substituição das lâmpadas comuns da iluminação publica por lâmpadas mais econômicas e duráveis de Led como segue: a) As lâmpadas de 250 W por 100W de Led; b) As 70 lâmpadas de 70 W por 30 W de Led; e, c) As lâmpadas de 400 W dos superpostes por 200 W de Led.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/52.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor André Felipe de Arruada Sales - Secretário Municipal de Planejamento a necessidade e oportunidade, de realizar através do REUBER a regularização fundiária das áreas no entorno do Pesqueiro Caçula no Módulo 4 e da área do André Padovan no Modulo 5.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Almir da Casa do Criador, Carequinha, Delei Locutor, Gleynei Nei, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/53.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor José Marcio de Arruda e Sá - Secretário Municipal de Saúde, a necessidade e oportunidade da contratação ou remanejamento de mais um médico para o SAMU (Serviço de Atendimento Móvel de Urgência).</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/54.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor José Márcio - Secretário Municipal de Saúde, a necessidade e oportunidade da renovação do contrato ou nova contratação de médico infectologista para o CTA (centro de testagem e aconselhamento) em caráter emergencial.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/55.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Felippe Arruda - Secretário Municipal de Planejamento e ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de instalação de postes de iluminação pública nas seguintes vias: Rua Reserva do Cabaçal (Bairro Módulo 3), Rua Jary e Rua Garuva (Bairro Setor Industrial) e Avenida Amazonas (Bairro Módulo 3).</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/56.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Renan Bento - Diretor do Departamento de Agua e Esgoto Sanitário de Juína, a necessidade e oportunidade da implantação de rede de extensão de água potável na Avenida Perimental no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/57.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura e a Senhora Monaliza Rocha - Diretora Municipal de Transito, a necessidade e oportunidade da instalação de placas de identificação e sinalização nas seguintes  Ruas do Bairro Padre Duílio: Rua Cerejeiras, Rua Itauba, Rua dos Ipês, Rua Mogno, Jatobá e Cabriúva.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/58.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio Costa - Secretário Municipal de Infraestrutura a necessidade e oportunidade da construção de “meio fio” nas ruas do Bairro Padre Duílio, a saber: Ipê, Itauba e Cerejeiras.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/59.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Alan Resende Porto - Secretario Estadual de Educação, a necessidade e oportunidade de construção de calçada (passeio público) no entorno da Escola Estadual 21 de Abril – Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/60.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e ao Senhor Jocemir Corrêa – Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de fazer gestão para a construção de rede de baixa tensão e instalação de luminárias públicas na Rua Jaracatiá, Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/61.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes -  Governador, com copias ao Senhor Marcelo de Oliveira e Silva - Secretario de Infraestrutura e logística do Estado de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão para realizar serviços de tapa buracos, recapagem da malha asfáltica, correção de curvas perigosas ao longo da MT-170 que compreende os municípios de Castanheira, Juína, Brasnorte a Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Silvano Amaral – Secretário de Estado de Agricultura Familiar e ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade de adquirir 500 toneladas de Calcário para Agricultura Familiar de Juína.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4, Delei Locutor, Gleynei Nei, Ilson Sassa, Neguinho da Borracharia, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/63.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Alberto Machado – Secretário de Estado de Cultura, Esporte, Lazer e Turismo e ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de realizar a construção de uma Pista de Atletismo bem como articulação para recuperação de uma demanda na Secretaria de Estado de Esporte.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/64.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jhonatas Plínio - Secretário Municipal de Infraestrutura e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, providenciar seja remodelado do trevo de confluência da MT-170 e a BR-174, com melhoria da iluminação, adequação e arborização canteiros.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/65.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jhonatas Plínio - Secretário Municipal de Infraestrutura e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade do asfaltamento da estrada de acesso ao Aeroporto Municipal de Juína.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/66.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Valdir Barranco – Deputado Estadual, a necessidade e oportunidade de destinar recursos no valor de R$ 150.000,00 (cento e cinquenta mil reais) a Secretária Municipal de Saúde de Juína com objetivo da compra de equipamentos de EPI (Equipamento de Proteção Individual) a serem disponibilizados aos servidores que trabalham diretamente no enfrentamento da COVID-19.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/67.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da abertura da Rua Dr. Camargo, retorno da Avenida Mato Grosso interligando a Avenida Cuiabá no Bairro Módulo 5, próximo a Paroquia Santo Agostinho.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/68.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura e a Senhora Dione Marciolli - Diretora da Unidade Desconcentrada de Juína, a necessidade, oportunidade e conveniência de realizar limpeza periódica das margens do Rio e das Ilhas do Rio Juruena em parceria com a SEMA e a Associação “Somos Todos Nós”.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a instalação de luminárias no trecho da Rua Barra do Garças entre a Rua Dom Aquino a Rua Agua Boa, frente ao Lar dos Idosos e pista de caminhada.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/70.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade e oportunidade da realizar operação “tapa-buracos” na estrada da linha 01 – Distrito de Terra Roxa e toda região.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jhonatas Plínio – Secretário Municipal de Infraestrutura, que as equipes de manutenção das estradas e da limpeza urbana, intensifiquem a abertura das estradas: limpar o mato lateral das estradas ( abrir ruas) e retirada dos entulhos de todos os bairros da cidade.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria o Senhor Silvano Amaral - Secretário de Estado de Agricultura Familiar, a necessidade e oportunidade de destinar uma patrulha mecanizada agrícola para Associação de Ajuda Mútua dos Trabalhadores Rurais da Comunidade Nossa Senhora de Fátima CNPJ Nº 02.312.339/0001-59 – Juína-MT.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor. Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de retirada de enxurradas e tapa buraco nas estradas vicinais do Setor aeroporto.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/74.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jota Márcio - Secretário Municipal de Saúde, a necessidade e oportunidade de realizar aquisição de móveis e mudança do Posto de Saúde do Bairro Módulo 6 para sua nova sede e contratação de mais 01 (um) técnico (a) de enfermagem.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/75.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com copia ao Senhor Jales José Perassolo – Secretário Municipal de Agricultura, Pecuária e Meio Ambiente – SAMMA, a necessidade e oportunidade de adquirir três  Botijões de Sêmen para ser beneficiados os produtores de leite da Associação Rio do Ouro e Associação Vale do Juinão e Associação Shekinah.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/76.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Wellinton Antônio Fagundes - Senador da Republica, a necessidade, oportunidade e conveniência fazer gestão na destinação de Emenda Parlamentar no montante de R$1.000.000,00 para atender demandas do município de Juína na área da Saúde e de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/77.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Jaime Campos Senador da Republica, a destinação de emenda parlamentar no valor de R$ 500.000,00 ( quinhentos mil reais) para pavimentação asfáltica para estrada de acesso ao Instituto Federal de Mato Grosso.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/78.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor José Eugênio de Paiva (Doutor Eugênio) – Deputado Estadual, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para compra de insumos hospitalares.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/79.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Leonardo Ribeiro Albuquerque - Deputado Federal, com cópia a bancada de Deputados Federais de Mato Grosso, a necessidade de destinarem recursos de emenda parlamentar para aquisição de uma maquina pá carregadeira para auxiliar na manutenção das estradas vicinais e um caminhão prensa para coleta de lixo na cidade.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/80.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Senhora Janaina Riva – Deputada Estadual, com cópia ao Senhor J. Marcio – Secretário Municipal de Saúde, a necessidade e oportunidade de destinar recursos no valor de R$ 300.000,00 (trezentos mil reais) para aquisição de 100 (cem) cilindros de 20 litros com carga de oxigênio, para atender demandas do Centro de COVID de Juina.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/81.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor André de Arruda Salles - Secretário de Planejamento, a necessidade de realizar cadastro de proposta voluntária de convênio junto ao MAPA.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/82.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Secretário Municipal de Planejamento, a necessidade e oportunidade da instalação de câmeras de monitoramento de segurança no aterro  sanitário de Juina.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/83.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar obra de drenagem de águas pluviais e pavimentação asfaltica da Avenida Diamante Negro no Módulo 4.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Almir da Casa do Criador, Delei Locutor, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/84.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Secretário Municipal de Infraestrutura, Senhor Jhonatas Plinio  a necessidade e oportunidade de realizar manutenção e reparos urgentes, patrolamento e encascalhamento do Trevo, Linha F, Linha 3 até o Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/85.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura Mineração e Meio Ambiente a necessidade, oportunidade e conveniência de estender o horário de atendimento ao publico da SAMMA.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jhonatas Plino - Secretário Municipal de Infraestrutura, e a Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade que seja fixado placas de sinalização de trânsito na Rua Governador Fernando Correia da Costa, e Avenida Joinville.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/87.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/87.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Saúde a necessidade e oportunidade da contratação de três (03) agentes de saúde para áreas descobertas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/88.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de retirada de enxurradas e tapa buraco nas estradas do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/89.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Juarez Costa - Deputado Federal com cópias para a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de um trator para atuar nas demandas de limpeza urbana da cidade de Juína.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/90.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jhonatas Plínio - Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência do patrolamento e encascalhamento da estrada do Rio Preto sentido fazenda Amália.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/91.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/91.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Saúde e a Senhora Geaine Rodrigues Gonçalves - Coordenadora de Vigilância em Saúde, a necessidade e oportunidade de divulgar periodicamente – semanal ou quinzenal, a lista das pessoas vacinadas contra a COVID-19 em nossa cidade.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/92.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jocemir Corrêa – Secretário Municipal de Administração e Finanças  a necessidade e oportunidade de prorrogar o vencimento e parcelamento do Imposto Sobre Serviços de Qualquer Natureza, listados no Anexo I, da Lei Complementar 1.905/2019 que institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Ilson Sassa, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/93.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Andre Felippe Arruda Sales - Secretário Municipal de Planejamento a necessidade e oportunidade da construção de um banheiro com sanitário no ponto de Moto Taxi da Avenida Nove de Maio.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/94.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito com cópia ao Senhor Geremias - Secretário Municipal de Saúde, a necessidade e oportunidade de viabilizar recursos para a compra direta da vacina contra a COVID-19.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/95.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de providenciar manutenção e recuperação da iluminação pública do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/96.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jeremias – Secretário Municipal de Saúde, a necessidade e oportunidade da construção de novas instalações ou reparos urgentes da Farmácia Básica Central.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2380/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2380/97.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito com cópia ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de retirada de enxurradas e tapa buraco em toda a estrada da Iracema II.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/98.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade que seja construído um redutor de velocidade e faixa de travessia para pedestres nas proximidades do PSF do Bairro Cidade Alta (Modulo 6).</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente – SAMMA, a necessidade e oportunidade de Implantar o Programa “Desenvolve MT” na Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/100.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geremias da Silva Lima – Vice-Prefeito / Secretário Municipal de Saúde, a necessidade e oportunidade de ofertar melhorias estruturais na Unidade Básica de Saúde – PSF do Bairro São José Operário, como segue: troca do piso; reparos no telhado; pintura interna e externa com reforma de paredes com infiltrações, trincas e rachaduras; e, manutenção dos equipamentos de ar condicionado.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/101.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Geremias da Silva Lima – Vice-Prefeito / Secretário Municipal de Saúde a necessidade e oportunidade da instalação de quatro equipamentos de ar-condicionado de 12.000 BTU’S na Unidade Básica de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/102.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Geremias da Silva Lima – Secretário Municipal de Saúde; ao Senhor André Felipe de Arruda Sales - Secretário Municipal de Planejamento;  e, para a Assessoria Jurídica da Prefeitura, a necessidade e oportunidade de elaborar normativas reconhecendo que os  cultos religiosos e as celebrações são atividades essências, principalmente em tempos de pandemia, quando as pessoas estão mais fragilizadas emocionalmente e precisam do reforço espiritual como elemento revigorador.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/103.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Alessandro Lopes Fajard Oliveira - Capitão dos Portos de Mato Grosso, a necessidade e oportunidade de promoção de treinamento e aplicação das provas de Arrais Amador, Motonauta e Aquarius, e regularização de embarcações/veículos náuticos na região de Juína.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/104.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jhonatas Plínio - Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência de fazer gestão no sentido de cobrar da Energisa que faça a retirada/mudança de local do poste que encontra-se no meio da via na Avenida Olavo Inácio Henz no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/105.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Fellipe Arruda Salles - Secretários Municipal de Planejamento a necessidade, oportunidade e conveniência de fazer gestão para Revisar o Plano Diretor Municipal instituído pela lei 877/2006.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/106.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para realizar reforma da ponte sobre o Rio localizado no travessão da Linha 6 com a linha 05 (estrada frente à Igreja Assembleia), e reabrir estrada do 1º travessão da linha 4 com a 01.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/107.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jocemir Corrêa – Secretário Municipal de Administração e Finanças, a necessidade e oportunidade que seja homenageado “em memoria” o ex-servidor José Laercio de Farias denominado a Vigilância em Saúde com seu nome.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/108.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esportes, Lazer e Turismo e, ao Senhor Jhonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a troca das traves e construção de alambrados nos campos de futebol Society dos bairros: São José Operário, Padre Duílio, Palmiteira e Cidade Alta.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/109.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esportes, Lazer e Turismo, a necessidade e oportunidade que seja homenageado “em memoria” o Professor Rivair Morais Dos Santos, conhecido carinhosamente como “Riva da escolinha ou do lanche” denominando o campinho de futebol do Bairro Cidade Alta com o nome do mesmo que foi vítima da COVID19.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Luiza Boer, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Ilson Sassa, Locatelli, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Administração e Finanças a necessidade de ampliar a divulgação da campanha que versa sobre a destinação de parte dos recursos do imposto de renda ao Fundo Municipal dos Direitos da Criança e Adolescente para ajuda aos projetos desenvolvidos pelas entidades cadastradas no CMDCA.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito Municipal, com cópia ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura a necessidade e oportunidade de fazer gestão para instituir no âmbito municipal um laboratório de análise de solo.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Delei Locutor, Almir da Casa do Criador, Bil do Modulo 4, Gleynei Nei, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/112.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade que seja construído redutores de velocidade nas seguintes vias públicas: Avenida Guerino da Luz, Avenida Joenville, Avenida Brasília e Avenida Mato Grosso Módulo 5.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/113.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jocemir Correa - Secretário Municipal de Administração e Finanças a necessidade e oportunidade de destinar um zelador e um vigia para a Praça do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/114.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geremias da Silva Lima - Secretário Municipal de Saúde, a necessidade e oportunidade da perfuração de um poço artesiano no Hospital Municipal  Dr. Hideo Sakuno.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/115.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geremias da Silva Lima - Secretário Municipal de Saúde, a necessidade e oportunidade da instalação de 04 (quatro) equipamentos de Ar-condicionado de 12.000 btu’s na Unidade Básica de Saúde do Modulo 4.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/116.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes - Governador do Estado de Mato Grosso, com cópias para Gilberto Figueiredo - Secretário de Estado de Saúde, e aos Deputados Estaduais: DR. João e Paulo Araujo - integrantes da Comissão de Saúde da Assembleia Legislativa de Mato Grosso, a necessidade de somar esforços e força de articulação politica para resolver os problemas referente  morosidade na liberação e realização de Exames de Ressonância de pacientes da cidade de Juína.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jales José Perassolo - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente – SAMMA, a necessidade e oportunidade de realizar Convênio com o SEBRAE para continuidade das Ações do Programa Nosso Leite em Juína - MT.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Assistência Social, a necessidade e oportunidade de enviar Projeto de Lei a fim de solucionar conflito legislativo existente entre a Lei Municipal nº 1.154/2010 e a Lei Municipal nº 1.570/2015 que trata da Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/119.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade da manutenção das estradas de acesso às terras indígenas Parque do Aripuanã e Serra Morena.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Neguinho da 4, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/120.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar manutenção completa das estradas da Linha 4 e MT 183, abertura dos trechos, limpeza das laterais para o escoamento da água, patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria o Senhor Marcelo de Oliveira e Silva - Secretário de Estado de Infraestrutura e Logísticas de Mato Grosso a necessidade e oportunidade da manutenção urgente da MT 170 e colocação de placas de sinalização para maior segurança.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese,  Prefeito, com cópia ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento a necessidade e oportunidade de fazer gestão para que seja implantado um posto de atendimento do SINE - Sistema Nacional de Emprego em nossa cidade.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/123.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geremias da Silva Lima - Secretário Municipal de Saúde, a necessidade e oportunidade da adoção de protocolo para tratamento medicamentoso precoce para o COVID-19 e aliado a este a intensificação das campanhas educativas para conscientização da importância do distanciamento social, uso de mascara e higienização das mãos.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/124.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Geremias da Silva Lima, Secretário Municipal de Saúde, a necessidade e oportunidade de criar de protocolo mais rígido para conter as imprudências cometidas por cidadãos que não cumprem as recomendações sanitárias, medidas estas para evitar a propagação do COVID-19.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/125.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura e a Senhora Monalisa Rocha – Diretora do Departamento de Trânsito a necessidade e oportunidade de tornar a Rua Humberto de Campos, localizada frente à Escola Dr. Guilherme, em via de mão única.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/126.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento e ao Senhor Jonatas Plinio -  Secretário Municipal de Infraestrutura, sobre a necessidade e oportunidade de fazer gestão para realizar levantamento de pontos pendentes de iluminação pública e instalar luminárias no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/127.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento e ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e  oportunidade de fazer gestão para projetar e construir extensão de redes de energia elétrica nas Ruas Andira e Cafeara no Bairro Modulo 5, com a finalidade de atender a demanda de iluminação pública.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Carequinha, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/128.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia a Senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da construção de um Centro de Nefrológico (Hemodiálise) no Hospital Municipal.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/129.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Paulo Augusto Veronese -  Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura  e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade de dar continuidade as obras de drenagem de águas pluviais  e pavimentação asfáltica da Rua Antônio José de Oliveira, Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/130.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura  e ao Senhor André  Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade da construção de estacionamento na Avenida do Beija- Flores no Módulo 4  das intermediações da UPA 24 horas até Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/131.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor André Felipe de Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade da articulação junto a Associação Matogrossense dos Municípios – AMM, para elaboração de projeto para Pavimentação Asfáltica de um trecho de 05 km da saída do Módulo 5 até a  Escola Estadual do Campo Antônio Francisco Lisboa  e ato continuo pleitear junto ao Governo do Estado de Mato e SINFRA-MT a execução da obra.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/132.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias a Senhor Marcela Américo - Secretária Municipal de Saúde e ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura e para a presidência do Conselho Municipal de Saúde, a necessidade de incluir no grupo prioritário para vacinação imunização covid-19, os profissionais da limpeza urbana (garis) e os catadores de recicláveis.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/133.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jônatas Plínio - Secretário Municipal Infraestrutura a necessidade e oportunidade de realizar drenagem para retirada de enxurradas e tapa buraco nas estradas vicinais da Linha 9, Linha 7 e Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/134.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência de fazer gestão com a finalidade de levantar o perímetro e reabrir a Rua 15 de Outubro, entre as quadras 07 do Bairro Palmiteira com quadra 47 do Setor Industrial.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/135.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência de abrir a Rua Guara entre as quadras 275 e 276 e que interliga as Avenidas: Ulisses Guimarães e Olavo Inácio Henz no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/136.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento a necessidade, oportunidade e conveniência de revisar e atualizar a lei municipal n.º 325/1.993, que trata sobre o dimensionamento das estradas e caminhos vicinais do município.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/137.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia a Senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da aquisição de medicamentos para reforço de estoque, principalmente aqueles fornecido gratuitamente para a população.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/138.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao secretário municipal de saúde, a necessidade e oportunidade que seja disponibilizar um profissional médico e um técnico de enfermagem para atender a Unidade Básica de Saúde Equipe I do Bairro Modulo 5.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/139.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade do recapeamento asfáltico de toda extensão da Avenida Brasília, iniciando na Avenida JK até o cruzamento com a Avenida Joinville no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/140.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade de medidas necessárias para conclusão da pavimentação asfáltica da Avenida Brasília no trecho após rotatória até entrada do Loteamento Bandeirantes e Flamboyant, incluindo obra de iluminação pública com super postes com lâmpadas de LED’s.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/141.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade de medidas necessárias para reparos e melhorias na iluminação pública da Avenida Brasília no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/142.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar operação “tapa-buracos”, nivelamento e patrolamento das estradas do Parque Laranjeiras.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/143.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a reabertura, patrolamento, nivelamento, encascalhamento e serviços de drenagem de água pluvial  na  Linha J e no travessão nas imediações da Pousada Flor de Alice.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/144.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade de projeto para pavimentação asfáltica, drenagem e meio fio, nas seguintes vias publica: Rua Milton Farias da Costa – (antiga Rua Poconé), Rua Alto Araguaia, Rua Barra do Garças, Rua Torixoreo e Rua Vicente Versolotti (antiga rua diamantino), ambas localizadas no Setor H, Bairro Modulo 5.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Luiza Boer, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/145.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Saúde, a necessidade e oportunidade de implantar serviços de Plantão nos fins de Semana/feriados e extensão do Horário de atendimento nos dias de semana no Centro Covid - 19.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/146.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, e ao Senhor André Salles - Secretário de Planejamento, a necessidade de vistoria e análise topográfica e ambiental para averiguar irregularidades em obra pública que causou alteração no curso de água pluvial e de algumas nascentes constatadas nas intermediações da AABB - Associação Atlética Banco do Brasil e do Mosteiro São Francisco e Santa Clara.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/147.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Geremias da Silva Lima - Secretário Municipal de Saúde, a necessidade e oportunidade de destinar recursos na modalidade contrapartida no valor aproximado de R$ 100.000,00 (cento mil reais) específico para somar-se ao recurso disponibilizado pela emenda do deputado Paulo Araújo, no valor R$ 98.000,00 (noventa e oito mil reais) a fim de adquirir uma ambulância adequada para viagens.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/148.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao  Senhor André Felipe de Arruda Sales - Secretário Municipal de Planejamento e ao Senhor Geraldo Antônio Ferreira - Secretário Municipal de Esporte Lazer e Turismo, a necessidade e oportunidade da concessão de direito real de uso da área de terras publica, localizada aos fundos da empresa Só Consertos, para uso da Associação Moto Clube de Juína.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/149.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Geremias da Silva Lima, Secretário Municipal de Saúde a necessidade e oportunidade que o prédio sede do CTA e Banco de Sangue Juína, receba o nome de ANTÔNIO DAMIÃO DA CRUZ, enfermeiro que há 29 anos vinha prestando trabalhos relevantes para a saúde dos cidadãos de Juína e Região. Este servidor faleceu precocemente no dia 07 de abril de 2021, aos 52 de idade, devido câncer de tiroide.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/150.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade, oportunidade e conveniência de realizar recuperação das estradas do Distrito de Terra Roxa: linha 03, Linha F, Usina, Coronel, Serra Negra, 21, setor chácara, linha 01, Ruas do Distrito, e ainda, fazer manutenção nas luminárias públicas.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/151.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Geraldo Antônio Ferreira - Secretário Municipal de Esporte, Lazer e Turismo, a necessidade, oportunidade e conveniência de fazer gestão para recuperação do gramado, reforma de alambrado e construção de vestuário no campo de Futebol do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/152.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da reabertura, encascalhamento e patrolamento da estrada da Linha 01 Antigo Betão – Comunidade Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/153.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da reabertura, encascalhamento e patrolamento do travessão da linha “G” entrando pelo Rio Vermelho na Linha 5 passando no Travessão Ribeiro – Fazenda Sansão até Gleba Iracema Área II.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/154.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da limpeza da área verde localizada aos fundos e na lateral da Escola Padre José de Anchieta, no modulo 05.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Delei Locutor, Almir da Casa do Criador, Bil do Modulo 4, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/155.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da reforma dos “quebra-molas” e pintura das faixas de travessia de pedestres e placas de sinalização da área central da cidade.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/156.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor André Felipe Arruda Sales - Secretário Municipal de Planejamento, a necessidade e oportunidade da fixação de placas de sinalização e localização das ruas do Loteamento Pantanal, Bairro Módulo 5.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/157.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade do recapeamento asfáltico nas Ruas: João de Barro, Estrela Dalva e Rua das Flores, localizadas no Módulo 4 e da Rua Vinicius de Moraes no Bairro, localizada no  Módulo 2</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/158.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de recuperação das estradas vicinais do Assentamento Vale do Juinão.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/159.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia Senhora Marcela Américo – Secretária Municipal de Saúde, a necessidade e oportunidade da contratação de recursos humanos como segue: 01 médico para Unidade Básica de Saúde do Bairro Cidade Alta; 01 médico (Dermatologista) para CTA/SAE; 01 médico (Infectologista) para CTA/SAE; e, 01 médico (Angiologista/cirurgião vascular) para Hospital Municipal.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/160.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar operação tapa buraco nas ruas pavimentadas do nosso município.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/161.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e ao Senhor Geraldo Antônio Fereira – Secretário Municipal de Esporte, Lazer e Turismo a necessidade e oportunidade que seja roçada a grama dos campos de futebol das comunidades da zona rural e da zona urbana de nosso município.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/162.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Veronese – Prefeito, com cópia a Senhora Rosa Neide - deputada federal, fazer gestão na obtenção de recursos de Emenda Parlamentar no Valor de R$ 300.000,00 para aquisição de 01 (um) caminhão para o transporte de leite, com capacidade para 12 toneladas, destinado a COOPROPAM (Cooperativa dos Produtores Para Ajuda Mutua), para fomentar a cadeia produtiva do leite da Agricultura Familiar do Município de Juína.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/163.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia a Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade que seja pintada uma faixa de travessia para pedestres na Avenida Londrina, frente à Casa Lotérica do modulo 5.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Carequinha, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/164.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da abertura de uma estrada (travessão) na Linha Rio Preta, para atender necessidade de 08 produtores rurais.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/165.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura a necessidade e oportunidade da expansão da rede de transmissão de energia elétrica e iluminação pública na Rua Paranatinga, localizada no modulo 05 e na Avenida Olavo Inácio Henz na baixada de acesso ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/166.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade da recuperação, encascalhamento, patrolamento e reabertura da estrada do caminho vicinal 08, da MT 183 até o Aras Krefta e do caminho vicinal 10.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/167.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a Senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da contratação de mais um(a) profissional farmacêutico(a), de no mínimo 8 horas diárias, para o Hospital Municipal e aquisição de uma impressa para identificação e fracionamento de medicamentos.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a Senhora Marcela Américo - Secretário Municipal de Saúde a necessidade e oportunidade da contratação de um(a) profissional farmacêutico(a) para a Unidade Básica de Saúde do Bairro Modulo 5, equipe II; realizar coleta de citopatológico para exames preventivos; e a reposição dos medicamentos que estão em falta.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/169.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade da troca de pranchas na ponte da linha 4, logo após o Rio Vermelho, frente ao lote do Senhor Adelino.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/170.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade que seja prorrogado o prazo para pagamento do IPTU 2021.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/171.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito com cópia ao Senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de recuperação das estradas vicinais com serviços de patrolamento e encascalhamento da BR 174 da Jaqueira ao Assentamento Bom Futuro.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/172.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jales José Perassolo - Secretário de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de implantar uma base para instalar um secador de café para a Associação Sagrada Família de Terra Roxa.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/173.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plínio - Secretário Municipal Infraestrutura, e a Senhor Monaliza Nunes Rocha – Diretora do Departamento de Trânsito, a necessidade e oportunidade de construir 2 (dois) quebra-molas na Rua Umuarama no Módulo 5 Juína – MT.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Valdir Barranco - Deputado Estadual, com cópias a Senhora Marcela Américo - Secretária Municipal de Saúde e a Senhora Taís Bergamin Lima - Coordenadora de Atenção Básica de Juína, a necessidade e oportunidade da destinação de emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) para aquisição de dispenser de álcool em gel com medidor de temperatura com sensor e aquisição de EPI (máscaras, luvas e aventais) para diversas unidades de saúde de Juína.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Ilson Sassa, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/175.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar operação “tapa-buracos”, nivelamento e patrolamento da Linha Caiabi e Gleba Caiabi</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/176.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e a Senhora Monaliza da Rocha Nunes – Diretora Municipal de Trânsito a necessidade e oportunidade da construção de redutor de velocidade na Rua Delmina Demarco Bergamin, na altura do n.º 10 desta localidade as proximidade do Residencial Beija Flor, com as devidas placas de sinalização.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/177.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelencia o Paulo Augusto Veronese - Prefeito, com cópias ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e a Senhora Monaliza da Rocha Nunes – Diretora Municipal de Trânsito a realização de operação tapa buracos, - recapeamento asfáltico na Rua Viteuvino Borsatto e instalação de redutores de velocidade na altura do n.º 264 a 271 com as devidas  placas de sinalização .</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/178.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar  limpeza com corte do matagal, do canteiro central da Avenida Brasília, no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor André Felipe de Arruada Sales - Secretário Municipal de Planejamento a necessidade e oportunidade, de realizar a regularização fundiária das áreas localizadas na Rua Boa Esperança no Módulo 5.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor. Allan Kardec Pinto Acosta Benitez - Deputado Estadual, com cópia a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, a necessidade e oportunidade de destinar emenda parlamentar para aquisição de 01 tanque acoplado com bomba  e “bico de pavão” para a Associação Comunitária Rural Sagrada Família do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com copia ao Senhor Jales José Perassolo – Secretário Municipal de Agricultura Pecuária, Mineração e Meio Ambiente a necessidade e oportunidade da criação e instalação de um abrigo para cães e gatos vitimas de maus tratos, abandono e em situação de rua.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/182.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a  necessidade de reconstrução da ponte localizada  na estrada de acesso ao Campus da UFMT – Linha J, Setor Chácaras, Zona Rural, Juína.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/183.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com copia para ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e urgência de instalação de iluminação pública na Rua Jane Olienik, localizada no residencial Boa Vista – Setor Industrial.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/184.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade de manutenção de estrada próxima ao Residencial Bandeirantes que dá acesso a Comunidade São Justino.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/185.pdf</t>
   </si>
   <si>
     <t>Indica a sua senhoria o senhor Silvano Amaral - secretário de estado da agricultura familiar, a necessidade e oportunidade de disponibilizar caixas de criação de abelhas para apicultores de Juína.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura e ao senhor Marcelo de Oliveira e Silva - Secretário de Estado de Infraestrutura, a necessidade e oportunidade de realizar remoção e adequação de morros na MT – 183.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/187.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade, oportunidade e conveniência de atender as demandas levantadas na Escola Municipal Alvares de Azevedo – Distrito de Terra Roxa: construir prédio para lavanderia e almoxarifado, reconstruir cerca do pátio, aumentar o recurso do PDDE municipal e completar o quadro de professores das disciplinas de matemática, geografia, história, educação física, ciências, e ainda secretaria.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/188.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão na destinação de um caminhão pipa para atender ao Distrito de Terra Roxa no período de estiagem.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/189.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar a reabertura, patrolamento, nivelamento, encascalhamento e serviços de drenagem de água pluvial na estrada da Linha J.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/190.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade da contratação de um (a) profissional psicólogo (a) para atendimento dos pacientes e profissionais de saúde do Centro de Atendimento a COVID do Hospital Municipal Dr. Hideo Sakuno.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Ilson Sassa, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/191.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Alessandro Barbosa - secretário municipal de assistência social a necessidade e oportunidade da criação, construção e implantação de um lar de acolhimento provisório às mulheres vítimas de violência domestica.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Gleynei Nei, Luiza Boer, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/192.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Paulo Augusto Veronese – prefeito, com cópia para ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de melhorias nas seguintes estradas vicinais: na Linha 6 km 20 entrando no trecho do plantio de tecas a frente da comunidade Nossa Senhora da Salete; reabertura das margens da estrada e corte do morro do Rio Jaracatiá nas proximidades da fazenda Erechim e fazenda Água Limpa; rebaixamento do morro, levantamento de aterro e alinhamento da estrada em frente à sede da fazenda Água Limpa; reabertura de estrada, corte de morro e levantamento do aterro e ponte entre a fazenda Água limpa e fazenda Erechim; rebaixamento com corte raso do morro nas proximidades do sítio Bom Jesus e fazenda Rio Vermelho; reabertura de estrada com corte raso na lateral direita do morro em frente à fazenda Rio Vermelho; corte com rebaixamento do morro nas proximidades do sítio Bom Jesus; e, levantamento de aterro nas proximidades da fazenda Vaca Gorda.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/193.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Mauro Mendes - governador do Estado de Mato Grosso com cópias ao senhor Alexandre Bustamante dos Santos – secretário de estado de segurança pública, e ao senhor Mário Dermeval Aravechia de Resende – delegado geral da polícia judiciária civil do estado de Mato Grosso, a necessidade e oportunidade da instalação de uma delegacia especializada no atendimento à mulher – DEAM na cidade de Juína.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/194.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Juarez Costa – deputado federal, com cópia ao senhor Silvano Amaral – secretário de estado de agricultura familiar – SEAF/MT, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de um caminhão (caçamba) para atender o município de Juína - MT na conservação de ruas e estradas vicinais.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/195.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao Senhor André Felipe Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de aduelas de concreto para substituir as pontes de madeira da Rua Presidente Tancredo Neves e da Avenida Padre Ezequiel Ramim ambas no Bairro São José Operário.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/196.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da abertura das Ruas Benedita dos Reis, Diamante Negro e Avenida Gerencio Veronese, localizadas no Módulo 4.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/197.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe de Arruda Sales, secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes a necessidade e oportunidade de desmembramento da área que será destinada para as atividades das modalidades esportivas, a saber: ao MotoCross, ao whelling e Som automotivo.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Carequinha, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/198.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias senhor André Felipe de Arruda Sales - secretário municipal de planejamento e senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade de revisão do Código de Postura no tocante a exigência de recuo de 5 metros na frente da obra.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/199.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/199.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Marcela Américo - Secretária Municipal de Saúde e ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade de articulações antecipadas junto às cidades que integram o pólo regional de saúde: Castanheira, Juruena, Cotriguaçu, Aripuanã e Colniza, quanto da necessidade de que cada cidade implante uma casa de apoio aos pacientes que futuramente serão atendidos no Hospital Regional de Juína.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/200.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Carlos Bezerra - deputado federal com cópia a sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de destinar de recursos de emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para estruturação da nova área destinada ao MotoCross – localizada ao lado do Parque de Exposições de Juína.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/201.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia senhor Jonatas Plinio, secretário municipal de infraestrutura a necessidade e oportunidade de obra de reparos na ponte sobre o Rio Juinão na Linha Pesquisa.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/202.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de realizar identificação de todos os veículos, caminhões e máquinas próprias e aquelas em regime de prestação de serviços.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/203.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da manutenção da estrada da Comunidade Nova Jerusalém – patrolamento e encascalhamento de todo trecho.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/204.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias a senhora Monalisa Rocha – diretora do departamento de trânsito e ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da construção de quebra mola elevado nas imediações do Hospital São Lucas/UTI e Prevenia.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/205.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Max Russi - Deputado Estadual, Presidente da Assembleia Legislativa de Mato Grosso, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 150.000,00 com intuito de ajudar no custeio de cirurgias eletivas da cidade de Juína.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/206.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias senhor Jales Jose Perassolo – secretário municipal agricultura, pecuária e meio ambiente e ao senhor André Felipe Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade que sejam tomadas todas as medidas necessárias para transformar a área úmida existente no Bairro Padre Duílio (área verde) em um Bosque, por intermédio da revitalização para comunidade ter espaço de lazer e recreação aliado a preservação, a conscientização ambiental e a qualidade de vida.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/207.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha Nunes - diretora municipal de trânsito, a necessidade de construir lombadas (quebra-molas) devidamente sinalizados na Rua Ulisses Guimarães e na Avenida Olavo Inácio Henz que dão acesso ao Módulo 6 (Bairro Cidade Alta) ambas vias pavimentadas.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/208.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jocemir Correa - secretário municipal de finanças/departamento de RH o retorno ao pagamento dos incentivos ao nível superior aos servidores efetivos da Administração Direta de Juína - MT.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/209.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/209.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação de bueiro, patrolamento e encascalhamento da estrada do assentamento Shekinak.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/210.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/210.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito com cópia ao senhor André Felipe Arruda Salles - secretário municipal de planejamento a necessidade, oportunidade e conveniência da revisão da lei do Código Municipal de Obras (Lei 355/1993).</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/211.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Renan Bento - diretor geral do DAES a necessidade, oportunidade e conveniência de realizar estudo na estação de tratamento de esgoto para instalação de aerador propulsor de alta rotação, equipamento utilizado em estações de tratamento efluentes com a finalidade de oxigenar as lagoas ajudando no processo de eliminação do odor, e ainda, arborizar toda extensão da área, bem como, fixar placas indicativas de área restrita.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/212.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura a necessidade e oportunidade de iniciar estudo e executar obra de drenagem pluvial na Avenida Perimetral João Marques Cardoso e Aveniva JK, setor industrial.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Almir da Casa do Criador, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/213.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito com cópia ao senhor André Felipe de Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade da construção de um abrigo apropriado aos trabalhadores de cargas (CHAPAS).</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/214.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Nunes Rocha – diretora municipal de trânsito a instalação de quebra-molas (redutor de velocidade) nos seguintes logradouros do Bairro Módulo 2:  a) Avenida Edson Carlos Martins b) Gabriel Muller (rua que desce do DAES – cruzamento perigoso) e Rua Francisco Alves.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/215.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhamento e patrolamento das ruas do Loteamento Pantanal e limpeza dos terrenos baldios do local.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/216.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Silvano Amaral – secretário de estado da agricultura familiar, com cópia ao senhor Jales Jose Perassolo – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da destinação de mudas de café clonal para cidade de Juína.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/217.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Juarez Costa – deputado federal, com cópia ao senhor André Felipe Arruda Sales - secretário municipal de planejamento, a necessidade de destinar recursos de emenda parlamentar para drenagem de águas pluviais e pavimentação asfáltica de ruas e avenidas do Bairro Padre Duílio: Rua José Ferreira Diniz, Rua Pariri, Rua das Palmeiras, Rua das Figueiras, Rua Angelim, Rua Mogno Rua Cerejeiras, Rua Itauba, Rua dos Ipês, Avenida Brasília , Avenida Itiquira e Avenida Joinville.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/218.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar corte de curva e rebaixamento de morro na estrada da linha 4.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/219.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de implantar melhorias no sistema de atendimento ao centro Covid - 19.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/220.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles - secretário municipal de planejamento, a necessidade, oportunidade e conveniência de projetar uma praça de lazer na área comunitária da quadra 04, localizada no Modulo 4 e abrir rua de mão única no entorno ligando à Avenida Missionário Gunnar Vingren.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/221.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/221.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade urgente de obra de rebaixamento de dois morros da Linha 01, sendo um deles bem próximo da Comunidade Nossa Senhora de Fátima e o outro localizado em frente a propriedade do Senhor Amadeu.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/222.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito de Juína, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes- Diretora Municipal de Trânsito a necessidade devida sinalização e pintura de todo o quebra-molas da cidade de Juína.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/223.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/223.pdf</t>
   </si>
   <si>
     <t>Indica a sua senhoria o senhor Alexandre Vieira - secretário de infraestrutura e logística do Estado de Mato Grosso, com cópia ao superintendente de execução e fiscalização II da SINFRA-MT, a urgente instalação de placas de sinalização nos dois sentidos da Rodovia MT-170 próximo à ponte do Juruena, divisa dos municípios de Juína e Brasnorte, e instalação de redutores de velocidade, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/224.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o Senhor Wener Santos - presidente do MT PAR (Participações e Projetos), com cópias a Sua Excelência o senhor Paulo Augusto Veronese - prefeito e ao senhor André Felippe Arruda Salles - secretário municipal de planejamento, a necessidade de agendar uma reunião em Juína com a finalidade de apresentar as estratégias de parcerias para viabilizar empreendimentos habitacionais na cidade de Juína.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/225.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Wener Santos - presidente do MT PAR (Participações e Projetos) e ao senhor Francisco Serafim de Barros - presidente do Instituto de Terras do Estado de Mato Grosso, a necessidade e oportunidade de firmar parceria para efetivação das demandas regularização fundiária urbana e rural da cidade de Juína.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/226.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de realizar serviços de drenagem e “tapa buraco” nas estradas vicinais do Rio do Ouro, Gleba União e Linha Amarela.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/227.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura e ao senhor Renan Delazari Bento - diretor geral do departamento de água e esgoto - DAES, a necessidade e oportunidade de verificar e tapar buraco na Rua Agua Boa, no bairro Módulo 05, além de fiscalizar o despejo irregular de dejetos residenciais na mesma via.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/228.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Marcela Américo - secretária municipal de saúde, a vigilância em saúde e a coordenadora de atenção básica a necessidade e oportunidade de atualizar o Plano Municipal de Vacinação contra a COVID 19 com a inclusão dos novos grupos prioritários e a elaboração de informe interativo para auxiliar na divulgação e convocação os grupos a serem vacinados.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/229.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade  de realizar obra de desvio do Morro do Arara localizado na estrada de acesso a Gleba Nova União,   Gleba Rio Azul e Rio do Ouro e ao Assentamento Boi Bom .</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/230.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação e manutenção de todo o sistema de iluminação pública de nossa cidade.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/231.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Mozaliza da Rocha Nunes - diretora do departamento de transito de Juína, a necessidade e oportunidade da construção de redutores de velocidade na Avenida Joinville, Bairro Padre Duílio e Jardim Teto Verde.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/232.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/232.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e senhor André Felipe Arruda Sales - secretário de planejamento a abertura de rua (arruamento) ladeando a Chácara Recreio, Localizada no Modulo 4,  próximo ao Mosteiro São Francisco Santa Clara, e ainda nominar esta rua com nome de Jacob Arlindo Freislebem, pioneiro do Bairro.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/233.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/233.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Sebastião Resende - deputado estadual a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para realizar obras de pavimentação asfáltica no bairro Modulo 5, na cidade de Juína.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/234.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/234.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese com cópia ao senhor Jales José Perassolo  - secretário de agricultura, pecuária e meio ambiente - SAMMA, a necessidade e oportunidade de realizar o licenciamento ambiental da usina de beneficiamento de leite do município de Juína.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/235.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/235.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor André Salles – secretário municipal de planejamento e ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de planejar e construir banheiros masculino e feminino ao entorno da pista de caminhada da pista de caminhada da Lagoa da Garça.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/236.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/236.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito com cópias ao senhor Ericson Leandro de Oliveira - secretário de educação e cultura e ao senhor Geraldo Antônio Ferreira - secretário de esporte, lazer e turismo, a necessidade e oportunidade de oferecer apoio técnico para elaboração de projetos para o edital “Movimentar” da secretaria de estado de cultura, esporte e lazer de Mato Grosso.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/237.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/237.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Roberto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento geral e encascalhamento nos pontos críticos e morros da Linha 04, a partir da Fazenda Brauna, até a Fazenda Terra Nostra, também entrando na Linha 01, saindo do sítio Flor da Serra até a Fazenda Jandaia.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/238.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/238.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de Infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão na aquisição de motor bomba d’água para acoplamento nos caminhões Pipas e montar base de capitação d’água em pontos estratégicos, para facilitar à logística e melhorar o atendimento da população no que se refere a molhar ruas não pavimentadas.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/239.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/239.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jalles Perassolo - secretário municipal de agricultura, pecuária e meio ambiente a necessidade, oportunidade e conveniência de fazer gestão para promover e divulgar nos canais de comunicação da prefeitura, o projeto desenvolvido pela Associação Nova Conquista “Separa pra Nós”.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/240.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/240.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Mauro Mendes – governador do estado de Mato Grosso a necessidade e oportunidade de destinar R$ 2.000.000,00 (dois milhões de reais), para aquisição de matéria prima para obra à realização de obras de pavimentação asfáltica dos bairros: Padre Duílio e Cidade Alta.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/241.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/241.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Mauro Mendes – governador do estado do Mato Grosso, com cópias ao senhor Gilberto Figueiredo – secretário de estado de saúde, a necessidade e oportunidade de contemplar o município de Juína com recursos para viabilizar um mutirão de cirurgia eletiva.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/242.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/242.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a Senhora Marcela Américo - Secretária Municipal de Saúde a necessidade de incluir os trabalhadores de apoio das farmácias, das drogarias, acadêmicos e estudantes da área técnica em saúde no Plano Municipal de Vacinação contra a COVID-19 segundo orientações técnicas da Campanha Nacional de Vacinação.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/243.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/243.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monalisa Rocha – diretora do departamento de trânsito a necessidade e oportunidade da instalação de redutor de velocidade devidamente sinalizado na Rua das Flores, na altura da casa n.º 381, localizada a 350 metros antes da Igreja Católica do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/244.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/244.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade da manutenção da estrada da Linha Rio Preto, com serviço de encascalhamento e patrolamento nas intermediações da Fazenda Amália e da propriedade do senhor Elói Finkler.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/245.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/245.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretora municipal de trânsito a necessidade da instalação de quebra mola (redutor de velocidade) na Rua Padre Ezequiel Ramin, no Bairro São José Operário.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/246.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/246.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias senhor. Geraldo Antônio Ferreira - secretário municipal de esportes, lazer e turismo e a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da retomada das praticas recreativas e esportivas – jogos, treinos e competições a partir da elaboração de uma cartilha ou manual, que fundamentará o Plano e Protocolo Municipal de Retomada das Atividades Esportivas envolvendo os setores afins.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/247.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/247.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de realizar ação de recuperação das estradas vicinais com serviços de patrolamento e encascalhamento na linha 9, linha 7, Iracema I, II e III.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/248.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/248.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Alan Kardec – deputado estadual, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 500 mil reais para obras de pavimentação asfálticas das ruas do setor “F” do Bairro Modulo 5, nesta cidade de Juína.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/249.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/249.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Monaliza da Rocha Nunes - diretora do departamento municipal de transito, a necessidade e oportunidade da mudança de sentido do “Contorno 5”, com devidas sinalizações localizada no Bairro Modulo 5 entre o Centro de Educação Infantil (CEI) Criança Feliz e a Cotrisserra.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Luiza Boer, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/250.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/250.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade do retorno das atividades do ônibus circular em nossa cidade.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/252.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/252.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia senhor Jocemir Corrêa - secretário de municipal de administração e finanças a necessidade e oportunidade de conceder maior prazo para pagamento e condições de parcelamento do valor de da taxa de concessão e uso de lotes para sepultamento.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/253.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/253.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio - secretário de municipal de infraestrutura, a necessidade da construção de calçadas nos terrenos públicos, principalmente aqueles localizados nas vias com pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/254.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/254.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretora municipal de trânsito a necessidade da instalação de quebra-molas (redutor de velocidade) nas intermediações da Rua aos Fundos da Empresa Imaral Pneus, Campo de Futebol da Vila Operária até o Depósito de Areia.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/255.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/255.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar nivelamento e patrolamento saindo da Linha 5 até a da Linha Flor da Serra.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/256.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/256.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência a senhora Janaina Riva - deputada estadual, com cópia a sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para complementação da pavimentação asfáltica da Avenida José Nilo Bergamin – Módulo 6.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/257.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/257.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Jayme Veríssimo de Campos – senador da república, com cópia a sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para pavimentação asfáltica da Avenida José Nilo Bergamin – Módulo 6.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/258.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/258.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira – Secretário municipal de educação e cultura, a necessidade de fomentar e oportunizar cursos de aprimoramento profissional aos servidores públicos municipais, principalmente nas modalidades de Qualidade do Atendimento Público, Eficiência na Comunicação Interna e Externa.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/259.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/259.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Neri Geller – deputado federal - PP, com cópia a sua Excelência o senhor Paulo Augusto Veronese - Prefeito a necessidade e oportunidade de destinar emenda parlamentar para implantação de uma unidade de produção, armazenagem e secagem de grãos na Associação ASSTRAJ - Assentamento Iracema Juína - MT.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/260.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/260.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de determinar no plano municipal de vacinação contra a Covid-19, que as pessoas que se recusarem a tomar a vacina, por questões de escolha, sejam colocadas no final da fila de vacinação.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/261.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/261.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Jonatas Plinio - secretário municipal de infraestrutura e ao senhor André Felipe Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade de medidas necessárias para obra de iluminação pública com super postes com lâmpadas de LED na Avenida Amazonas no Módulo 03.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/262.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/262.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com copia ao senhor Ericson Leandro - secretário de educação e cultura, a necessidade e oportunidade de criar programa de acolhimento socioemocional na volta às aulas para estudantes, professores e demais profissionais da educação.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/263.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/263.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel – presidente desta Casa de Leis e aos demais pares sobre a necessidade e oportunidade de discutir sobre a manutenção ou não do recesso legislativo previsto no inciso I, do artigo 5º do Regimento Interno.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/264.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/264.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar obra de redução de morros de na estrada de acesso ao distrito de Fontanillas.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/265.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/265.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan - secretária municipal de saúde, a necessidade que seja ampliada o numero de cirurgias ortopédicas a fim de diminuir o tempo de espera e de internação hospitalar.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/266.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/266.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de vacinar as lactantes conforme disposto na resolução n.º 63/2021 da CIB/MT.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/267.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/267.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia Senhor André Felippe Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade da retomadas das obras de pavimentação asfáltica dos seguintes logradouros: Av. Brasília, Rua Angelim, Rua Figueira e Rua Ipê do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/268.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/268.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de obras de redução da rotatória da entrada da cidade e inicio da MT 183 saída para o distrito de Filadélfia, bem como instalação de placas de sinalização.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/269.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/269.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Marcelo de Oliveira e Silva – secretário de estado de infraestrutura e logística de Mato Grosso, a necessidade e oportunidade da substituição da ponte de madeira do Rio Vermelho, localizada na MT 183 por outra de concreto.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/270.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/270.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Juarez Costa  – Deputado Federal, com cópia a sua Excelência o Paulo Augusto Veronese - prefeito e ao senhor  Alessandro Barbosa - secretário municipal de assistência social, a necessidade e oportunidade da destinação de emenda parlamentar  no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para custeio de construção de barracão  para atividades diversas da Comunidade  do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Carequinha, Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/271.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/271.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Max Russi - deputado estadual e presidente da assembleia legislativa do Estado de Mato Grosso com cópias ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura e a senhora Gecilda Alves – secretária adjunta de cultura e à Diretoria do Instituto Histórico e Geográfico de Juína “Instituto Raízes”, a necessidade de realizar parceria com o Instituto de Memória da Assembleia  Legislativa de Mato Grosso e a Prefeitura de Juína, com objetivo de capacitar membros  do Conselho Municipal de Patrimônio Cultural de Juína e aos membros do Instituto Raízes.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/272.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/272.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felippe Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade de obras de drenagem e pavimentação asfáltica de dois logradouros do Bairro Módulo 5: Rua Padre Ezequiel Ramin, esquina com Rua Ribeirão do Pinhal ; e,  na Rua Prudentópolis paralela com Av. Ulisses Guimarães.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/273.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/273.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Odair Bortoloni (Nininho) - deputado estadual com cópia ao senhor Jales José Perassolo - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de uma patrulha mecanizada para Associação dos Pequenos Produtores Rurais do Rio Preto, fundada em 27/02/2015 inscrita no CNPJ nº 23.114.258/001-14.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/274.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/274.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio - secretário municipal de infraestrutura e a senhora Monaliza Rocha - diretora de trânsito a necessidade melhorias à sinalização de trânsito já existente na Av. Londrina, no trecho entre o CEI Bruno Leonardo da Costa Campos e a rotatória do Posto ABL no Módulo 05.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/275.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/275.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio - secretário municipal de infraestrutura e a senhora Monaliza Rocha - diretora de trânsito a necessidade de instalação de travessia elevada para pedestres na Av. Londrina.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/276.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/276.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário de educação e cultura, a necessidade e oportunidade de construir calçadas para pedestre e solicitação de ampliação de capacidade do transformador de carga de energia do Centro de Educação Infantil Luiz Felipe Martins Marques Luiz no Módulo 06, Juína - MT.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/277.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/277.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe de Arruda Salles - secretário municipal de planejamento a necessidade, oportunidade e conveniência de fazer gestão na destinação de área de terras urbana no Bairro Cidade Alta para a Igreja do Evangelho Quadrangular, que tem por finalidade a construção e instalações de templo religioso, salas de instrução, refeitório, banheiros e espaço de lazer para atender projetos sociais à comunidade, e ainda, ampliar a área da sede da igreja para construção de salas de apoio as demandas missionaria da entidade.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/278.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/278.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura e para a senhora Monalisa da Rocha Nunes - diretora de trânsito a necessidade, oportunidade e conveniência  de fazer gestão no levantamento das vias urbanas não sinalizadas, promover as sinalizações, retirar sucatas estacionadas nas vias e realizar campanhas educativas.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/279.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/279.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Geraldo Antônio Ferreira - secretário municipal de esporte, lazer e turismo a necessidade, oportunidade e conveniência de fazer gestão para projetar e construir bancos de reserva com cobertura no Estádio de Futebol Clerio Guariente para as equipes e mesário da arbitragem, e ainda, reconstruir portão do campo anexo.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Ilson Sassa, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/280.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/280.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade que seja realizada manutenção da estrada de acesso ao Distrito de Fontanillas com patrolamento, abertura das laterais da estrada e redução dos morros existentes no trajeto.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/281.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/281.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura e ao diretor do departamento de controle urbano, necessidade e oportunidade da reabertura dos seguintes logradouros: Rua Governador Jary Gomes, Rua Governador Júlio Muller e Rua Denis Duarte Gomes, localizadas no Setor Industrial.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/282.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/282.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Alessandro Barbosa – secretário municipal de assistência social, a necessidade e oportunidade que sejam tomadas todas as providências legais para entrega dos 37 títulos definitivos dos imóveis do conjunto habitacional (casas populares) do Programa Minha Casa Minha Vida – Residencial Porto Seguro.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/283.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/283.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felippe Arruda Sales – secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira – secretário municipal de educação, a necessidade e oportunidade de realizar projeto para restruturação da parte elétrica da Escola Municipal Maria Hilda Panas com objetivo de colocar em funcionamento os aparelhos de ar-condicionado instalados, bem como a projeto de drenagem de águas pluviais no exterior da unidade e projeto para construção de uma passarela coberta que contemple desde o portão de entrada até a área coberta da instituição.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/284.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/284.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Jocemir Correia – secretário municipal de administração e finanças, a necessidade e oportunidade do repasse de R$ 55.000,00 para as ações do Conselho Municipal da Criança e do Adolescente - CMDCA previsto no Plano Plurianual para o exercício de 2021.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/285.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/285.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Monaliza da Rocha Nunes – diretora do departamento municipal de transito, a necessidade e oportunidade da pintura de faixa de travessia de pedestres devidamente sinalizadas na rua frente à Escola São Gonçalo.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/286.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/286.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jales Jose Perassolo - secretário municipal agricultura, pecuária e meio ambiente e ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade da revitalização e arborização do canteiro central da Av. Brasília com plantio de Ipê em toda sua extensão.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Neguinho da 4, Ilson Sassa, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/287.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/287.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar a manutenção  da Linha Caiabi com construção de ponte em frente da propriedade do senhor Lio e rebaixamento de morro em frente lote do senhor João Fredo – localização: Logo que atravessa a ponte da entrada da Linha Caiabi, saindo da MT 183.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/288.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/288.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretor do departamento de transito, a necessidade e oportunidade que sejam construídos quebra-molas no Distrito de Fontanillas e fixação de placas de sinalização e placas de conscientização para prudência, preservação natureza e limpeza.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/289.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/289.pdf</t>
   </si>
   <si>
     <t>Indicam ao senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe de Arruda Sales - secretário de planejamento e ao Diretor do DAES a instalação de rede de abastecimento de água na Avenida Perimetral João Marques Cardoso – Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/290.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/290.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Mauro Mendes – Governador do Estado de Mato Grosso, com cópia ao senhor Alan Resende Porto - secretário de estado de educação, a necessidade e oportunidade de implantar no município de Juína uma Escola Cível Militar.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/291.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/291.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e ao Senhor André Felipe Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade de revitalizar, demarcar e sinalizar as ciclofaixas existentes na Av. Londrina e na Av. Brasília.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/292.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/292.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Paulo Augusto Veronese prefeito, com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura a necessidade e oportunidade de substituir o transformador de energia de 25 KVA por um de 45 KVA para melhor funcionamento dos equipamentos de ar-condicionado instalados na Escola Rural Municipal Euclides da Cunha, na Linha 4.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Locatelli, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/293.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/293.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura e ao senhor André Felippe Arruda Sales – secretario municipal de planejamento a necessidade e oportunidade da conclusão da construção do Centro de Educação Infantil do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/294.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/294.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de realizar irrigação dos gramados e arborização dos canteiros e praças públicas no município de Juína.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/295.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/295.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Alan Resende Porto - secretário de estado de educação de Mato Grosso a necessidade e oportunidade de disponibilizar recursos para atender necessidades estruturais da Escola Estadual Ana Neri, localizada no Bairro São José Operário de Juína: as urgências são: substituição do atual transformador de energia por outro de maior capacidade que supra a demanda de climatização dos ambientes, a aquisição de 19 (dezenove) equipamentos de ar-condicionado e reforma da quadra coberta.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/296.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/296.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de formação de uma nova comissão para a avalição dos valores dos lotes no Loteamento Pantanal.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/297.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/297.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da abertura do caminho vicinal 4, Próximo ao Parque de Exposições de Juína.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/298.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/298.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da abertura de Rua localizada aos Fundos da Rua Vênus do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/299.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/299.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura a necessidade e oportunidade de dar continuidade à distribuição de kits de merenda escolar para os alunos como forma de ofertar segurança alimentar e reforço nutricional.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/300.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/300.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia para a senhora Marcela Américo Ortolan - secretária municipal de saúde a necessidade e oportunidade da reforma e ampliação da Unidade Básica de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/301.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/301.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento de trânsito e ao senhor a necessidade e oportunidade de realizar estudo de viabilidade de reverter o fluxo da Avenida Ulisses Guimarães e Av. Santa Catarina.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/302.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/302.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar obras de drenagem e pavimentação asfáltica da Rua Telêmaco Borba, Bairro Módulo 5.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/303.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/303.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Mauro Mendes - governador do Estado de Mato Grosso, com cópia ao senhor Marcelo de Oliveira e Silva - secretário de estado de infraestrutura a necessidade e oportunidade de realizar obra de drenagem de águas pluviais e pavimentação asfáltica de 20 km da Linha 05 – MT 183.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/304.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/304.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar obra de recuperação de estrada da Gleba União com patrolamento e encascalhamento e o mesmo trabalho de manutenção e melhoria das estradas da Gleba Rio Azul e Rio Verde (circunvizinhas) e obra redução do morro conhecimento como “Morro Zé Fernandes” da Gleba União.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/305.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/305.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo Ortolan -  secretária municipal de saúde, a necessidade e oportunidade da instalação de uma base de atendimento móvel na Gleba União com intuito de centralizar prestação de serviços   de vacinação, campanhas  etc. e assim incluir os moradores da Gleba Rio Verde de Rio  Azul.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/306.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/306.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo Ortolan - secretária municipal de saúde, a necessidade e oportunidade da instalação de uma Unidade Básica de Saúde na Gleba União que também atendera aos moradores das Glebas Rio Verde e Rio Azul.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/307.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/307.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Salles - secretário de planejamento a necessidade e oportunidade de regularização da largura da pista de rolagem da Avenida Brasília no trecho entre a Av. Jk e a rotatória da Av. Joinville.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/308.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/308.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a senhora Eliane Pinheiro Ferreira Maciel - Assessoria Regional da SEDUC, a senhora Marines Terezinha de Souza - Diretora do Colégio São Gonçalo, a senhora Senhora Gisele Davi - Diretora do Colégio Presbiteriano, a necessidade e oportunidade de encaminhar relação dos Professores (as) aposentados (as) no período de 10/2016 até a presente data, para receberem homenagens da Comenda de Honra ao Mérito “Educador Master”, instituído pela Lei 1.652/2016, a ser entregue em sessão solene na Câmara Municipal.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/309.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/309.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade, oportunidade e conveniência de fazer gestão em atendimento às demandas levantadas na Escola Municipal Paulo Freire para construção de 03 salas de aula (em substituição as de madeiras), manutenção da rede elétrica no prédio antigo e construir muro nas laterais do pátio.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/310.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/310.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Mauro Mendes – governador do estado, com copias ao senhor Alan Resende Porto - secretário de educação do Estado de Mato Grosso, a necessidade, oportunidade e conveniência de fazer gestão na Escola Estadual Padre Ezequiel Ramim – Juína - MT para construção de 610,00 m² de calcadas, reforma e ampliação da cozinha, pequenos reparos e pintura do prédio.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/311.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/311.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de elaborar plano de mobilidade urbana segundo a Lei Federal 12.587/2012.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2623/312.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2623/312.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade da contratação de um profissional farmacêutico e um auxiliar de dentista para o PSF do Bairro Palmiteira, bem como, realizar a reforma geral da unidade.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2624/313.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2624/313.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes, a necessidade e oportunidade que seja recuperado o sistema de iluminação das quadras de areia da Praça do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2625/314.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2625/314.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia para o Senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e para o Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade  de instalação de  extensão de rede de baixa tensão de energia,  para viabilizar a instalação de iluminação pública na Avenida Perimental João Alves Cardoso do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2626/315.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2626/315.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias á senhora Marcela Américo Ortolan – Secretária Municipal de Saúde e ao Senhor André Felippe de Arruda Sales - Secretário Municipal de Planejamento a necessidade  de realizar pintura  preventiva e corretiva  das áreas externas e internas,  inclusive oportuna a correção do  piso da entrada e posterior pintura apropriada também a  pintura das vagas de estacionamento do  Hospital Municipal Dr. Hideo  Sakuno.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2627/316.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2627/316.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias á senhora Marcela Américo Ortolan – Secretária Municipal de Saúde e ao Senhor André Felippe de Arruda Sales - Secretário Municipal de Planejamento a necessidade  de disponibilizar para servidores de atendimento  que atuam na recepção do  Hospital Municipal Dr. Hideo  Sakuno, cadeiras ergonômicas.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/317.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/317.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese, - prefeito, com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Alessandro Barbosa - secretário de assistência social a necessidade e oportunidade da aquisição de um ônibus para transportes urbano de passageiros para fazer rota circular em diversos bairros da cidade.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/318.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/318.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese, - prefeito, com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Jales José Perassolo – secretário municipal de agricultura, pecuária e meio ambiente a necessidade e oportunidade de instalação de coletores de coleta de garrafas PET no Distrito de Fontanillas e próximo à ponte de acesso a Ilha de Fontanillas (modelo imagem anexa) e instalação de ECOPONTO (COLETA SELETIVA) EM FRENTE O ATERRO SANITÁRIO DE JUÍNA.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/319.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/319.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Sales - secretário municipal de planejamento a necessidade e oportunidade da instalação de câmeras de monitoramento na Praça do Bairro Padre Duílio e que esta administração pública realize campanhas educativas para que todos tenham ciência do senso de cidadania (direitos e deveres), principalmente para preservar os bens públicos. “SEJA BOA PRAÇA AJUDE A CUIDAR”</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Ilson Sassa, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/320.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/320.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese, - prefeito, com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes lazer e turismo a necessidade de obra de melhorias nos campos de futebol dos bairros dos Bairros Palmiteira e Módulo 6, compreendendo a instalação de alambrado cercando o campo, a construção de  banheiros vestiários e disponibilidade de um bebedouro nestes locais.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/321.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/321.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esporte lazer e turismo a necessidade de obra de melhorias no Ginásio de Esportes, compreendendo reforma, pinturas das saídas de emergências e pintura preventiva e corretiva interna e externa.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/322.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/322.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes, lazer e turismo a necessidade e oportunidade da construção de uma pista de atletismo na quadra 235 no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/323.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/323.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Wilson Santos – deputado estadual, a necessidade e oportunidade de disponibilizar emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) para beneficiar a Escola Estadual Padre Ezequiel Ramin com custeio de obras de melhorias estruturais: confecção de calçadas e manutenção do espaço físico da escola.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/324.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/324.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de reabertura da estrada vicinal que dá acesso ao Haras Crefta e a propriedades do senhor Jacir Campanharo e outros na zona rural do município de Juína.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/325.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/325.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento a necessidade e oportunidade de planejamento e construção de uma área coberta (garagem), ou construção de toldos para guardar os veículos, bem como proporcionar segurança ao patrimônio público da Prefeitura Municipal de Juína – MT.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/326.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/326.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de realizar recuperação de toda extensão da estrada linha Pesquisa (Rio Preto) com patrolamento, encascalhamento, reabertura, desaguadores e consertos de pontes.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/327.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/327.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Juliano Cruz – assessor jurídico e ao senhor Jocemir Correa - secretário municipal de administração e finanças, a necessidade e oportunidade de Declarar de Utilidade Publica o Instituto Histórico e Geográfico de Juína “Instituto Raízes” fundado em 19/07/2019 com – CNPJ Nº 34.364.914/0001-53 localizado na Rua Vinicius de Morais 15 n, Bairro Módulo 2 Juína</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/328.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/328.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio - secretário de municipal de infraestrutura, a necessidade da construção de calçadas na descida de acesso ao Bairro Palmiteira conhecida como morro do Vanzella.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/329.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/329.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio - secretário de municipal de infraestrutura, a necessidade da abertura da rua lateral do Condomínio Master Ville no Módulo 4.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/330.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/330.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plínio - secretário de municipal de infraestrutura, a necessidade e oportunidade da construção de novas pontes de madeiras nas seguintes localidades: Comunidade Nova Jerusalém, Comunidade Santa Maria Gorete, e comunidade Boa Esperança.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/331.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/331.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias á senhora Marcela Américo Ortolan – Secretária Municipal de Saúde e à Coordenadora do Consórcio Intermunicipal de Saúde a necessidade de disponibilizar sistema de internet WI-FI na casa de apoio de Juína que atende pacientes do Vale do Juruena.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/332.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/332.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar obras de drenagem e pavimentação asfáltica da Rua José Bonifácio – Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/333.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/333.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário de infraestrutura a necessidade e oportunidade da adoção de identificação dos logradouros por intermédio da pintura com a inscrição do nome nos postes de iluminação pública.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/334.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/334.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar patrolamento e encascalhamento na Linha “i”.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/335.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/335.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Alberto Machado – secretário de estado de cultura, esporte e lazer, com cópia ao senhor Geraldo Antônio Ferreira - secretário municipal de esportes, lazer e turismo de Juína a necessidade de destinar kits esportivos contendo: bolas e redes para pratica de atividades esportivas das modalidades: voleibol, basquetebol, futebol, futsal e handebol.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/336.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/336.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento e a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da aquisição de Drones (veículo aéreo não tripulado) e o consequente treinamento de servidores (fiscais e agentes) para auxiliar nos trabalhos de monitoramento da equipe dos departamentos de terras e de controle urbano e ainda na secretaria de saúde nos trabalhos da vigilância sanitária.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/337.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/337.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade  de articular junto a concessionária de energia - ENERGISA e ao departamento de água e esgoto sanitário - DAES a instalação de rede de energia elétrica e de rede de água para residências localizadas no loteamento que fica aos fundos da Empresa Várzea Grande Toyota.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Ilson Sassa, Locatelli, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/338.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/338.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Mauro Mendes Ferreira - governador do estado de mato grosso, com cópias ao senhor Mauro Carvalho Junior – chefe da casa civil, ao senhor Paulo Veronese – prefeito e ao senhor Paulo José Albino – presidente da Associação Vale do Juinão, a necessidade de publicação de decreto que declara de interesse social e autoriza a desapropriação da área do assentamento Vale do Juinão para fins de regularização fundiária, localizada no município de Juína.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Sandro, Ilson Sassa, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/339.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/339.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para rebaixar morro existente no P.A Boa Esperança – Gleba Caiabi estrada que liga a MT 183 ao centro do assentamento passando pela Igreja Assembleia de DEUS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/340.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/340.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para rebaixar o morro no Setor Parque Laranjeiras (próximo a Chácara do senhor Ademir Weber).</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/341.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/341.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário de infraestrutura a necessidade de instalação de quebra-molas em frente à Escola Estadual 21 de Abril do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/342.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/342.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - diretora de trânsito a necessidade e oportunidade da instalação de redutor de velocidade (quebra-molas) na Rua Nova Granada, Bairro Modulo 06.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/343.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/343.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jales Perassolo - secretário municipal de agricultura, pecuária e meio ambiente a necessidade e oportunidade de criar o Conselho Municipal do Agronegócio.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/344.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/344.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário de infraestrutura a necessidade de realizar operação tapa buraco na MT 183.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/345.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/345.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Monaliza Rocha - diretora do departamento de trânsito e ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de realizar a construção de um quebra-molas, a demarcação e sinalização de faixas de pedestres, além da sinalização de trânsito na área da E.E. Antônia Moura Muniz.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/346.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/346.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de recuperação da estrada vicinal que dá acesso às propriedades rurais dos senhores Reinaldo Padilha e Eugenio Roque Bones na Comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/347.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/347.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário de infraestrutura a construção de uma praça pública no Residencial Bandeirantes do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2666/348.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2666/348.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Alessandro Barbosa – secretário municipal de assistência social e a senhora Neide Gobatti Calça- presidente do conselho municipal da pessoa idosa, a necessidade e oportunidade que o CRAS – Centro de Referencia da Assistencial Social retome as atividades de emissão da carteirinha do idoso.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/349.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/349.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor André Felipe Arruda Sales – secretário municipal planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes, lazer e turismo, a necessidade e oportunidade da demarcação e adequação da área destinada ao Moto Clube de Juína e a Associação Juinense de Weeling.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/350.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/350.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade de obra de melhorias, com colocação de boca de lobo e tubulação para escoamento de águas pluviais na Avenida José Nilo Bergamin, próximo a empresa CONSTRUCASA no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/351.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/351.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da construção de ponte seca ou bueiro na estrada entre a chácara Mecael e entrada ao bairro Cidade Alta, rua de acesso ao Parque Laranjeiras e Flor da Serra.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/352.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/352.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde a necessidade de criação do Núcleo de Fisioterapia e Psicologia Aplicada aos pacientes pós COVID-19.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/353.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/353.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento e ao Departamento de Terras e Controle Urbano, a necessidade da regularização dos imóveis da Rua das Perdizes. Modulo 4 , Juína-MT.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/354.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/354.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao diretor geral do DAES, a necessidade, oportunidade e conveniência realizar projeto e construir casa de maquinas no centro de captação de água no Rio Perdido.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/355.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/355.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Veronese – prefeito com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para reforma da ponte sobre Rio Perdido na MT 183 (saída p/linha 5).</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/356.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/356.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Silvano Amaral – secretário de estado de agricultura familiar – SEAF/MT, com cópia ao senhor Paulo Augusto Veronese - prefeito a necessidade e oportunidade de destinar recursos para implantação de uma unidade de produção, armazenagem e secagem de grãos na associação ASSTRAJ Assentamento Iracema Juína - MT.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/347.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/347.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Silvano Amaral – secretário de estado de agricultura familiar – SEAF/MT, com cópia ao senhor Paulo Augusto Veronese - prefeito a necessidade e oportunidade de destinar doses de sêmen para o “Programa Mais Genética, Mais Leite”.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/358.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/358.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia, ao senhor Silvano Amaral – secretário de estado de agricultura familiar e ao senhor Jales José Perassolo - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de adquirir 03 patrulhas agrícolas para o município de Juína.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/359.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/359.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade do encascalhamento no morro do Jota - Setor Aeroporto e outros pontos críticos da localidade.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/360.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/360.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura a necessidade e oportunidade que seja realizada pintura corretiva interna e externa nas instalações do parquinho infantil novo da Escola Rural Municipal Alvares de Azevedo localizada no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/361.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/361.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade de obra de melhorias e recuperação da ponte localizada na Rua Manoel Borbagato do Bairro Palmiteira</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/362.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/362.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor André Felipe de Arruda Sales – secretário municipal de planejamento a necessidade e oportunidade de obra de melhorias, ampliação da obra da Casa do Taxista “Ponto de Taxistas de Juína”.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/363.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/363.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jales José Perassolo - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de realizar serviços de abrir e alterar inscrição estadual, e elaboração de termos de posse para produtores rurais do município, nos dois períodos, matutino e vespertino.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/364.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/364.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade da adesão a politica nacional da atenção integral à saúde das pessoas privada de liberdade no sistema prisional - PNALSP com objetivo de repassar recursos do fundo nacional de saúde para o fundo municipal de saúde visando à gestão da equipe de saúde do centro de detenção provisória de Juína – CDP.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/365.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/365.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plínio - secretário de municipal de infraestrutura, a necessidade e oportunidade da ampliação e melhoria das luminárias da pista de caminhada da “Lagoa da Garça”.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/366.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/366.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Pedro Paulino de Brito – presidente da Liga Esportiva Juinense, a necessidade e oportunidade da isenção da taxa de inscrição para o próximo campeonato de Futebol a ser realizado na cidade de Juína.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/367.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/367.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de bueiro na Rua Massaranduba no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/368.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/368.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Neri Gueller - deputado federal, com cópia a sua Excelência o senhor Augusto Veronese – prefeito a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais) para obras de pavimentação asfáltica da área central do distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/369.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/369.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar obra de drenagem de águas pluviais e pavimentação asfáltica  das ruas no entorno da Escola Estadual Padre Ezequiel Ramim, a saber: Rua Boa Esperança, Rua Rancho Alegre, Rua Cornélio Procópio, Rua Quarto Centenário.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/370.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/370.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor André Felipe Arruda Salles – secretário de planejamento, a necessidade e oportunidade de elaborar projeto estrutural de estufas mais econômica para efetivação do objeto de convênio entre o município de Juína e secretaria de estado da agricultura familiar de MT.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/371.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/371.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Alessandro Barbosa – secretário municipal de assistência social, ao senhor Ericson Leandro – secretário municipal de educação e cultura, e a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da distribuição gratuita de absorventes higiênicos nas unidades básicas de saúde, nas cestas básicas distribuídas pelo município e nas escolas de anos finais do ensino fundamental e ensino médio para promover a atenção integral à saúde das meninas e mulheres.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/372.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/372.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de uma nova ponte na estrada da linha 4 frente a propriedade do senhor Felix e substituição de pranchas da ponte sobre o Rio Vermelho também na linha 4.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/373.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/373.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia à senhora Marcela Américo Ortolam – secretária municipal de saúde a necessidade e oportunidade do retorno do atendimento médico no Posto de Saúde da Comunidade São Paulino na Linha 7, Juína-MT.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/374.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/374.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor André Felipe Arruda Salles – secretário municipal de planejamento e ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade urgente de construção nova ponte no Setor da Verdam.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/375.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/375.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de iluminação pública nas ruas Manoel Borba Gato e Rua Padre José de Anchieta no bairro Palmiteira.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Luiza Boer, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/376.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/376.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade da instalação de placas informativas pelas ruas e avenidas da cidade de conscientização e incentivo a doação de sangue, informando local, horário e telefone do Banco de Sangue de Juína.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/377.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/377.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura a necessidade de obras e melhorias nos elementos geográficos da estrada da Linha Flor da Serra como, alinhamento de curvas, principalmente nas intermediações da propriedade do senhor Beto Lúcio.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/378.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/378.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura a necessidade de reparos na estrutura da ponte da Linha 6/4, saída da Linha 4 nas intermediações da propriedade do Senhor João Polaco.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/379.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/379.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura a necessidade de reparos, encascalhamento com compactação nas estradas do Assentamento Vale do Juinão.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/380.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/380.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópias ao senhor André Felipe Arruda Sales - secretário municipal de planejamento e ao senhor Jônatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade de adotar como alternativa para manutenção e a recuperação de vias sem pavimento asfáltico o uso de material feito com resíduos da construção civil (materiais reciclados provenientes de entulhos de obras) para encascalhamento das estradas rurais.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/381.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/381.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jocemir Correa – secretário municipal de administração e finanças e ao senhor Jales José Perassolo – secretário de agricultura, pecuária e meio ambiente - SAMMA a necessidade e oportunidade de alugar uma camionete 4 x 4 para os serviços de assistência técnica da secretaria de agricultura, pecuária e meio ambiente.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/382.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/382.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário de educação e cultura, a necessidade e oportunidade de perfurar um poço artesiano na Escola Municipal Ponce de Arruda no Rio Preto.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/383.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/383.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de um banheiro público na Praça do Distrito de Filadelfia.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Neguinho da Borracharia, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/384.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/384.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor José Jales Perassolo – secretário municipal de agricultura, mineração e meio ambiente, a necessidade e oportunidade da recuperação de trinta tanques de peixes de pequenos piscicultores dos setores, chácaras e sítios de nosso município.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/385.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/385.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Geraldo Antônio Ferreira – secretário municipal de esporte e ao senhor Jocemir Correa – secretário municipal de administração e finanças, a necessidade e oportunidade da contratação de professores nas modalidades esportiva handebol e basquetebol para ministrar aulas e treinamentos no ginásio municipal de esporte.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/386.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/386.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura e ao senhor Jales Jose Perassolo - Secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de realizar estudo e ação conjunta para deflagrar obras de recuperação do Rio do Bairro Padre Duílio - conhecido com rio da Frente – setor chácaras.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/387.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/387.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura e ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade  e oportunidade da perfuração de um poço artesiano na Escola Rural Municipal Ponce de Arruda na Linha 7 – Comunidade São Paulino.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/388.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/388.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles - secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura a necessidade e oportunidade da instalação de alambrado em volta da quadra de esporte da Escola Rural Municipal Ponce de Arruda.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/389.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/389.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade urgente de realizar manutenção (patrolamento e encascalhamento) da Rua Aripuanã – Módulo 5.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/390.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/390.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles secretário municipal de planejamento e a senhora Marcela Américo Ortolan - secretário municipal de saúde a necessidade e oportunidade de reforma do Posto de Saúde da Comunidade São Paulino na Linha 7 e abastecimento da farmácia  com medicação  e itens de primeiros socorros.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/391.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/391.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento, encascalhamento e “tapa-buracos” nas seguintes vias públicas do Bairro Modulo 05: Rua Darci José Bergamim, Rua Ilha Bela, Rua Boa Esperança; e, nas ruas do Bairro Cidade Alta: Rua Serra Negra, Rua Taubaté, Rua Lins Rua Limeira e Av. Caxias do Sul.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/392.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/392.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Marcela Américo – secretária municipal de saúde ao senhor Jocemir Côrrea – secretário municipal de administração e finanças, a necessidade e oportunidade da contratação de um (a) (1) enfermeiro (a), um (a) (1) técnico (a) de enfermagem, um (a) (1) farmacêutico (a) e uma (1) dentista, e manutenção e instalação de equipamentos de ar-condicionado nas salas de vacina, sala de procedimentos, farmácia e recepção da Unidade Básica de Saúde - Centro.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/393.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/393.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da construção de oito (8) lombadas e recuperação das já existentes localizadas no caminho vicinal 02 e caminho vicinal 12 até a cascalheira, com inicio na MT 170, bem como molhar periodicamente todo trecho da vicinal.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/394.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/394.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade da construção de um centro cirúrgico municipal (CRM), com recepção, enfermaria e 15 apartamentos/leitos.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/395.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/395.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade de disponibilizar para atender na Unidade Básica de Saúde do Módulo 4 um profissional odontologista.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Locatelli, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/396.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/396.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Max Russi - deputado estadual / Presidente da Assembleia Legislativa de Mato Grosso e a sua Excelência o senhor Neri Gueller – deputado federal, com cópia ao senhor Geraldo Antônio Ferreira - secretário municipal de esportes a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 600.000,00 (seiscentos mil reais) para construção de uma cobertura para equipe técnica e jogadores reservas e iluminação apropriada no Estádio Municipal de Juína.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/397.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/397.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da adequação das rampas de acessibilidade e instalação de piso tátil na UBS central.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/398.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/398.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade das seguintes providências para a USB Rural I e II: manutenção dos equipamentos de processamento de dados (computador); troca dos moveis de madeira; aquisição de um cilindro de oxigênio; e, compra de dois suportes para descarte de perfuro cortante.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/399.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/399.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan – secretária municipal de saúde, a necessidade e oportunidade da contratação de um profissional farmacêutico e dois técnicos de enfermagem para atendimento na USB Rural I e II.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/400.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/400.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do patrolamento da estrada da linha 4 e encascalhamento do trajeto iniciando-se na Fazenda do Léo até a Gleba Iracema I.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/401.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/401.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de disponibilizar ônibus de transporte escolar para os estudantes moradores da linha I.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Luiza Boer, Bil do Modulo 4, Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de disponibilizar ônibus de transporte escolar para os estudantes moradores do Bairro Palmiteira a partir do ano de 2022, devido à municipalização da Escola Estadual Nove de Maio.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/403.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/403.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Alessandro Barbosa - secretário municipal de assistência social a necessidade e oportunidade do retorno das atividades do Centro de Convivência da Pessoa Idosa “Vó Paixão”.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/404.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/404.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de bueiro na Rua Pariri no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/405.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/405.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da manutenção com encascalhamento das ruas do bairro Padre Duílio: Rua Castanheira, Rua Itauba, Rua Cerejeira, Rua Mogno e Avenida Joinville.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/406.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/406.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Valdir Barranco -  deputado estadual - PT, com cópia a sua Excelência o senhor Paulo Augusto Veronese - prefeito a necessidade e oportunidade de destinar emenda parlamentar para aquisição de implementos agrícolas para o município de Juína.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Sandro, Carequinha, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/407.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/407.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão de melhorias na estrada do travessão do “pé de galinha” da estrada pesquisa (sentido Rio Preto) interligando a linha Fazenda Maroama, (referência propriedade do senhor Leôncio), considerando, reabertura, encascalhamento, desvio de águas pluviais e consertos de bueiros.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/408.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/408.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade de patrolamento e encascalhamento nos pontos críticos e melhoria na estrutura da Estrada Vicinal JN 380 Rio Preto sentido Fazenda Amália.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/409.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/409.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação, a necessidade e oportunidade urgente da reforma geral da Escola Rural Municipal Vinicius de Moraes – Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/410.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/410.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito com cópia ao senhor André Felippe de Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade urgente de elaborar projeto para a construção de cobertura entre á área de comercializados produtos hortifrutigranjeiros e a praça de alimentação na feira municipal.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/411.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/411.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento de trânsito a necessidade e oportunidade da instalação de redutor de velocidade na Rua Humberto Paulino Tiepo, antiga Rua Caiobá.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/412.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/412.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhor Monaliza Rocha Nunes – diretora do departamento de trânsito, a necessidade e oportunidade urgente de refazer a pintura das faixas de travessia de pedestres e sinalização de trânsito das vias públicas, principalmente nas imediações dos estabelecimentos de ensino (creches, escolas, universidades).</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/413.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/413.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia senhora Monaliza Rocha – diretora do departamento municipal de trânsito, a necessidade e oportunidade que a Avenida Olavo Inácio Henz localizada no Bairro Módulo 5, sentido Bairro Cidade Alta seja definida como “mão única”.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/414.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/414.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura e ao secretário municipal e assistência social, a necessidade e oportunidade de estabelecer parcerias com intuito de cedência do espaço onde funcionava o PET do Bairro Padre Duílio, para atender as demandas de alunos da creche do bairro até a conclusão da obra do CEI - Centro de Educação Infantil da localidade.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/415.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/415.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da reabertura, patrolamento, nivelamento e encascalhamento das estradas da Comunidade Boa Esperança – Setor Aeroporto.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/416.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/416.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de realizar recuperação da Rua Ipiúna e adjacentes, área urbana aos fundos da sede da COOPROPAM, localizada no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/417.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/417.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão e realizar serviços de recapeamento asfáltico da Rua Palotina – Setor D – Modulo 05.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/418.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/418.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário de infraestrutura a necessidade, oportunidade e conveniência de realizar serviços de retirada de resíduos acumulados nas ruas e avenidas e recuperar guias de sarjetas danificadas das vias pavimentadas da cidade.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/419.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/419.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan – secretária municipal de saúde, a necessidade e oportunidade da readequação das salas de triagem, curativo e nebulização da UBS equipe 3 do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/420.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/420.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretora do departamento municipal de trânsito, a necessidade e oportunidade da pintura de faixa de travessia de pedestres na Avenida Loderites da Costa Correia, ao lado da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/421.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/421.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade que seja disponibilizado a coleta de lixo doméstico pelo menos duas vezes por semana no residencial Boa Vista, setor industrial.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/422.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/422.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do patrolamento e encascalhamento da Rua Limeira, localizada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/423.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/423.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felippe de Arruda Salles – secretário municipal de planejamento e oportunidade da instalação de rede de baixa tensão de energia elétrica no trecho entre as Rua das Araras, Rua das Seriemas e Missionário Günnar Vinger, localizadas no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/424.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/424.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Neri Gueller - deputado federal, com cópias ao senhor Silvano Amaral - secretário de estado de agricultura familiar e a sua Excelência o senhor Paulo Augusto Veronese – prefeito a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de uma patrulha mecanizada agrícola para Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/425.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/425.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles - secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esportes, lazer e turismo a necessidade e oportunidade de realizar melhorias estruturais no Distrito de Fontanillas: construção de um quiosque municipal, reforma da quadra de esporte, instalação de alambrado, de coletores de material reciclável com estrutura em formato de peixe e fixação de placas de orientação de segurança e de orientações para proteção da fauna e flora existente no local.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/426.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/426.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felippe de Arruda Salles – secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira - secretário municipal de esportes, lazer e turismo a necessidade e oportunidade de realizar a decoração natalina na praça central e dos bairros da cidade.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/427.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/427.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese — prefeito, com cópias ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, ao senhor Mairo Fábio Camargo - diretor de interiorização da POLITEC e ao senhor Edinei Jesus Teixeira de Paula – coordenadoria regional da POLITEC de Tangará da Serra, a necessidade e oportunidade de firmar termo de cooperação mútua entre o Estado de Mato Grosso, por intermédio da POLITEC - Perícia Oficial e Identificação Técnica com o município de Juína, com objetivo de agilizar os procedimentos de emissão de carteira de identidade.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/428.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/428.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade e oportunidade da criação de programa municipal com objetivo da aquisição de computadores portáteis novos a ser destinado aos servidores efetivos ocupantes dos cargos de professores da rede municipal de ensino (em torno de 165 unidades), cujo programa seja modelo semelhante, consagrado pelo estado em Lei de nº 11.327/2021, que beneficiou profissionais da rede estadual.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/429.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/429.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Odair Bortolino (Nininho) - deputado estadual a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de 01 patrulha mecanizada agrícola para Gleba União.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/430.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/430.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Alan Resende Porto -  secretário de estado de educação de Mato Grosso, com cópias a sua Excelência o senhor Paulo Augusto Veronese – prefeito, a senhora Eliane Maciel – coordenadora pedagógica  e ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura,  a necessidade e oportunidade de realizar termo de cooperação entre estado/município  para a efetivação da implantação da Escola Cívico  Militar na  Escola Estadual Padre Ezequiel Ramin- Módulo 5.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/431.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/431.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento municipal de trânsito a necessidade e oportunidade que seja realizado reparos estruturais para melhoria do trânsito na Avenida Londrina frente à Padaria Arte Sabor, possibilitando acesso à Rua Nova Granada – Bairro Cidade Alta, compreendendo a retirada do bico que divide às duas pistas, (tirar uns 3 metros), conforme foto abaixo e instalação de faixa de pedestres nestas intermediações.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/432.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/432.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento municipal de trânsito a necessidade e oportunidade da substituição do canteiro central (foto anexa) que divide as vias públicas do trecho da Avenida Londrina via de acesso ao Bairro Cidade Alta por canteiro de concreto devidamente sinalizado conforme normas reguladoras do DENATRAN.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/433.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/433.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor André Felippe de Arruda Sales - secretário municipal de planejamento a necessidade e oportunidade da pavimentação asfáltica da Avenida Brasília, acesso ao Residencial Parque Alvorada, Residencial Bandeirantes e Residencial Flamboyant no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/434.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/434.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jalles Perassolo - secretário municipal de agricultura, pecuária e meio ambiente a necessidade e oportunidade de fazer gestão para manutenção e a construção de cerca ao em torno da Chácara denominada, antigo lixão, localizada na Comunidade São Felipe, divisa da propriedade do senhor Lourenço.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/435.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/435.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese - prefeito com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência da substituição das luminárias danificadas da Avenida JK e, implantar iluminação publica na Rua Gov. Felinto Muller – Setor Industrial, acesso ao Bairro Palmiteira.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/436.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/436.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valmir Moretto - deputado estadual a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de emenda parlamentar no valor de R$ 700.000,00, para obras de pavimentação asfáltica no Bairro Modulo 05 nas proximidades da Escola Municipal Padre José de Anchieta e PSF I, nas Ruas: Pontal do Sul, Jaguapitã, Santa Fé, Campo Largo, Colorado, Perobal e Telemaco Borba em Juína – MT.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/437.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/437.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura e ao senhor Donizete Alves Coelho - diretor de limpeza urbana a necessidade e oportunidade da limpeza nos terrenos públicos do Bairro Cidade Alta e a retirada de ervas daninhas a beira de calçadas e meio fios.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/438.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/438.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura e ao senhor Geraldo Antônio Ferreira – secretário municipal de esporte, lazer e turismo a necessidade e oportunidade de disponibilizar ônibus (com motorista) para transporte de 4 equipes de atletas para participarem da Copa de Handebol na cidade de Juara, nos dias 18 de 19 de dezembro.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/439.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/439.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Renan Bento - diretor do departamento de água e esgoto de Juína, a necessidade e oportunidade da reforma dos tangues dos reservatórios de água do Bairro Módulo 5 (pintura, reparos nas estruturas) e limpeza da área ao seu entorno (fotos anexas da situação atual).</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/440.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/440.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de firmar parceria com governo do Estado para substituição das lâmpadas convencionais de iluminação publica de Juína, por lâmpadas em LED.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/441.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/441.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Zulmar Curzel – presidente desta Casa de Leis, a necessidade e oportunidade de promover campanha instalando  pontos de coleta de frascos para o banco de leite humano nas portas de entrada do Plenário Henrique Simionatto e do Palácio dos Pioneiros.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/442.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/442.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de realizar ação de escoamento de poças de água e recuperação de estradas e do assentamento Vale do Juinão e Shekinah.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/443.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/443.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Carlos Bezerra – Deputado Federal a necessidade e oportunidade da liberação de emenda parlamentar para aquisição de 02 tratores: um com roçadeira e outro com arador hidráulico para a Secretária Municipal de Infraestrutura de modo a atender demandas da Secretaria Municipal de Agricultura de Juína.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/444.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/444.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro - secretário de educação e cultura, a necessidade e oportunidade de melhorar as condições das salas de aula da Escola Álvares de Azevedo, localizada no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Gleynei Nei, Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/445.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/445.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e ao senhor André Felipe Arruda Sales - secretário municipal de planejamento, a necessidade e oportunidade de construção de calçada de passeio público na Rua Bertoldo Shaeffer, na ligação entre os Bairros Módulo 04 e 05.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/446.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/446.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia a deputada federal Rosa Neide – PT, a necessidade e oportunidade de destinar recursos para implantação da sala de atendimento da mulher vítimas de violência doméstica na Delegacia Regional de Polícia Civil de Juína - MT.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/447.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/447.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar operação “tapa-buracos” nas estradas da linha Flor da Serra.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Locatelli, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/448.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/448.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias senhor Ericson Leandro de Oliveira - secretário municipal de educação a necessidade e oportunidade de adquirir um ônibus com capacidade para 40 passageiros, equipado com bancos estofados, acessível a cadeirantes e ar condicionado para atender demandas do seguimento esportivo, cultural e da educação para participação em cursos de capacitação, torneios, intercâmbios, competições, festivais, amistosos, conferências, congressos, etc.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/449.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/449.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade da contratação de profissional médico para atender pacientes da UBS do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/450.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/450.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plínio – secretário de infraestrutura e a Senhora Monaliza Rocha Nunes – diretora do departamento de trânsito a necessidade e oportunidade da abertura de uma estrada na dívida das chácaras da senhora Isaura do Ito e do senhor Eugênio Bergamin, nas proximidades do Parque de Exposição para desafogar trafego de veículos pesados das imediações, UPA, Hospital São Lucas, Creche, faculdade, etc.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/01.pdf</t>
   </si>
   <si>
     <t>APOIA à iniciativa e aprovação do projeto de lei federal n.º 2564/2020 de autoria do senador Fabiano Contarato que cria o piso salarial nacional e fixa jornada de trabalho dos profissionais da enfermagem, técnicos de enfermagem, auxiliares de enfermagem e parteira.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/25_ao_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/25_ao_plc_04.pdf</t>
   </si>
   <si>
     <t>Mensagem 25/2021 pedindo tramitação em regime de urgência do projeto de lei complementar n.º 04/2021</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -7345,67 +7345,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/22-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/parecer_06_plo_05-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/09_substituto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/projeto_de_lei_n_15_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/22_somente_projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/27.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/28.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/29.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/02_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/03_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/01_almir_plo_12-21.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/02_sandro__plc_04-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3403/parecer_01_plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3404/parecer_02_plo_01-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3405/parecer_03_plo_02-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3407/parecer_05_plo_04-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3408/parecer_06_plo_05-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3409/parecer_07_pres_01-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3410/parecer_08_plo_06-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3411/parecer_09_plo_07-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3412/parecer_10_plo_02-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3413/parecer_11_pres_02-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3414/parecer_12_pdec_01-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3415/parecer_13_plo_10-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3417/parecer_15_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3418/parecer_16_pdl_02-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3419/parecer_17_plo_13-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3420/parecer_18_plo_14-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3421/parecer_19_emenda_01_do_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3422/parecer_20_plo_18-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3423/parecer_21_plo_19-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3424/parecer_22_plo_20-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3425/parecer_23_plo_9-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3426/parecer_24_plo_21-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3427/parecer_25_plc_3-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3428/parecer_26_plo_23-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3429/parecer_27_plo_24-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3430/parecer_28_plo_22-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3431/parecer_29_plo_25-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3432/parecer_30_plo_27-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3433/parecer_31_plo_26-21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3434/parecer_32_plom_22-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3435/parecer_33_plo_28-21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3436/parecer_34_pres_03-21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3437/parecer_35_plc_04_gleynei_e_ailton.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3562/parecer_211_plo_16-21................pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3561/parecer_22_plo_17-21_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3540/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3541/02_plo_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3542/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3543/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3544/05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3545/06_plo_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3546/07_plc_02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3547/08_plo_09.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/09_plo_10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/10_plo_13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/11_plo_14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/12_plo_16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3552/13_plo_17.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3553/14_plo_19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3554/15_plo_20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3555/16_plo_18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3556/17_plc_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3557/18_plo_23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3558/19_plo_24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3559/19_plo_24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3560/21_plo_28.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3391/02.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/parecer_19_emenda_01_do_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3396/01_plo_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3397/01_plo_24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3398/02_plo_25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3399/03_plo_26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3400/04_plo_27.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/07.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/08.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/09.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/10.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/12.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/13.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/14.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/15.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/16.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/17.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/05.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/08.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/09.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2286/11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/12.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/14.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/15.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/16.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/17.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/20.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/27.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/28.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/29.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/30.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/31.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/32.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/33.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/34.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/35.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/36.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/37.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/38.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/39.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/40.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/41.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/42.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/43.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/44.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/45.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/46.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/47.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/48.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/49.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/50.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/51.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/52.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/53.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/54.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/55.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/56.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/57.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/58.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/59.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/60.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/61.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/62.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/63.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/64.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/65.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/66.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/67.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/68.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/69.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/70.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/71.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/72.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/73.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/74.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/75.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/76.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/77.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/78.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/79.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/80.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/81.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/82.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/83.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/84.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/85.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/86.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/87.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/88.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/89.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/90.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/91.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/92.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/93.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/94.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/95.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/96.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2380/97.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/98.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/99.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/100.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/107.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/108.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/109.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/110.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/111.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/112.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/113.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/116.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/120.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/122.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/123.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/124.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/126.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/127.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/128.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/129.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/130.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/131.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/132.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/133.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/134.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/135.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/136.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/137.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/138.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/139.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/140.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/141.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/142.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/143.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/144.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/145.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/146.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/147.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/148.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/149.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/150.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/151.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/152.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/153.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/155.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/156.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/157.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/158.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/159.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/160.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/161.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/162.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/163.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/164.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/165.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/166.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/167.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/168.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/169.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/170.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/171.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/172.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/173.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/174.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/175.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/176.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/177.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/178.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/179.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/180.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/181.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/182.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/183.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/184.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/185.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/186.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/187.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/188.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/189.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/190.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/191.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/192.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/193.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/194.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/195.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/196.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/197.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/198.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/199.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/200.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/201.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/202.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/203.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/204.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/205.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/206.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/207.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/208.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/209.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/210.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/211.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/212.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/213.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/214.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/215.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/216.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/217.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/218.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/219.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/220.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/221.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/222.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/223.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/224.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/225.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/226.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/227.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/228.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/229.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/230.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/231.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/232.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/233.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/234.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/235.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/236.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/237.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/238.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/239.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/240.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/241.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/242.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/243.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/244.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/245.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/246.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/247.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/248.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/249.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/250.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/252.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/253.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/254.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/255.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/256.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/257.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/258.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/259.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/260.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/261.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/262.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/263.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/264.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/265.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/266.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/267.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/268.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/269.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/270.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/271.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/272.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/273.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/274.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/275.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/276.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/277.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/278.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/279.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/280.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/281.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/282.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/283.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/284.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/285.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/286.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/287.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/288.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/289.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/290.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/291.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/292.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/293.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/294.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/295.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/296.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/297.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/298.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/299.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/300.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/301.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/302.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/303.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/304.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/305.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/306.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/307.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/308.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/309.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/310.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/311.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2623/312.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2624/313.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2625/314.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2626/315.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2627/316.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/317.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/318.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/319.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/320.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/321.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/322.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/323.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/324.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/325.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/326.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/327.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/328.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/329.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/330.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/331.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/332.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/333.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/334.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/335.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/336.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/337.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/338.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/339.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/340.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/341.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/342.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/343.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/344.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/345.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/346.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/347.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2666/348.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/349.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/350.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/351.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/352.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/353.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/354.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/355.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/356.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/347.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/358.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/359.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/360.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/361.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/362.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/363.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/364.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/365.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/366.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/367.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/368.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/369.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/370.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/371.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/372.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/373.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/374.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/375.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/376.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/377.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/378.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/379.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/380.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/381.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/382.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/383.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/384.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/385.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/386.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/387.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/388.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/389.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/390.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/391.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/392.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/393.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/394.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/395.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/396.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/397.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/398.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/399.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/400.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/401.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/403.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/404.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/405.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/406.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/407.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/408.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/409.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/410.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/411.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/412.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/413.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/414.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/415.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/416.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/417.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/418.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/419.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/420.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/421.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/422.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/423.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/424.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/425.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/426.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/427.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/428.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/429.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/430.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/431.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/432.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/433.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/434.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/435.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/436.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/437.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/438.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/439.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/440.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/441.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/442.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/443.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/444.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/445.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/446.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/447.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/448.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/449.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/450.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/01.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/25_ao_plc_04.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2777/22-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2718/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2769/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2404/parecer_06_plo_05-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2419/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2487/09_substituto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2488/10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2531/12.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2554/13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2556/14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2575/projeto_de_lei_n_15_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2577/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2656/18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2690/21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2691/22_somente_projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2692/23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2723/24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2759/25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2770/26.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2771/27.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2779/28.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2787/29.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2459/02_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2778/03_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2457/02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2574/01_almir_plo_12-21.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2780/02_sandro__plc_04-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3403/parecer_01_plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3404/parecer_02_plo_01-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3405/parecer_03_plo_02-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3407/parecer_05_plo_04-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3408/parecer_06_plo_05-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3409/parecer_07_pres_01-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3410/parecer_08_plo_06-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3411/parecer_09_plo_07-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3412/parecer_10_plo_02-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3413/parecer_11_pres_02-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3414/parecer_12_pdec_01-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3415/parecer_13_plo_10-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3417/parecer_15_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3418/parecer_16_pdl_02-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3419/parecer_17_plo_13-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3420/parecer_18_plo_14-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3421/parecer_19_emenda_01_do_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3422/parecer_20_plo_18-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3423/parecer_21_plo_19-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3424/parecer_22_plo_20-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3425/parecer_23_plo_9-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3426/parecer_24_plo_21-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3427/parecer_25_plc_3-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3428/parecer_26_plo_23-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3429/parecer_27_plo_24-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3430/parecer_28_plo_22-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3431/parecer_29_plo_25-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3432/parecer_30_plo_27-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3433/parecer_31_plo_26-21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3434/parecer_32_plom_22-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3435/parecer_33_plo_28-21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3436/parecer_34_pres_03-21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3437/parecer_35_plc_04_gleynei_e_ailton.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3562/parecer_211_plo_16-21................pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3561/parecer_22_plo_17-21_ldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3540/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3541/02_plo_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3542/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3543/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3544/05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3545/06_plo_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3546/07_plc_02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3547/08_plo_09.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3548/09_plo_10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3549/10_plo_13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3550/11_plo_14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3551/12_plo_16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3552/13_plo_17.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3553/14_plo_19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3554/15_plo_20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3555/16_plo_18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3556/17_plc_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3557/18_plo_23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3558/19_plo_24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3559/19_plo_24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3560/21_plo_28.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3391/02.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2639/parecer_19_emenda_01_do_plo_12-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3396/01_plo_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3397/01_plo_24.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3398/02_plo_25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3399/03_plo_26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/3400/04_plo_27.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2293/02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2297/03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2308/04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2368/05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2403/06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2443/07.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2485/08.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2514/09.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2519/10.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2635/12.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2652/13.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2684/14.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2703/15.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2704/16.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2732/17.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2740/18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2748/19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2275/01.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2276/02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2277/03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2278/04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2279/05.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2282/08.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2284/09.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2285/10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2286/11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2287/12.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2288/13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2289/14.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2290/15.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2291/16.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2292/17.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2294/18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2295/19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2296/20.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2298/21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2299/22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2300/23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2301/24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2302/25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2303/26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2304/27.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2305/28.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2306/29.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2307/30.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2309/31.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2310/32.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2311/33.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2312/34.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2313/35.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2314/36.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2315/37.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2316/38.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2317/39.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2318/40.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2319/41.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2320/42.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2321/43.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2322/44.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2323/45.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2324/46.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2325/47.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2326/48.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2327/49.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2328/50.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2329/51.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2330/52.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2331/53.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2332/54.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2333/55.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2334/56.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2335/57.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2336/58.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2337/59.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2338/60.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2344/61.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2345/62.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2346/63.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2347/64.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2348/65.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2349/66.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2350/67.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2353/68.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2352/69.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2351/70.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2354/71.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2355/72.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2356/73.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2357/74.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2358/75.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2359/76.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2360/77.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2361/78.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2362/79.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2363/80.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2365/81.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2364/82.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2366/83.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2367/84.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2369/85.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2370/86.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2371/87.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2372/88.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2373/89.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2374/90.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2375/91.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2376/92.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2377/93.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2378/94.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2382/95.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2379/96.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2380/97.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2383/98.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2384/99.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2385/100.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2386/101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2387/102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2388/103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2389/104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2390/105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2391/106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2392/107.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2393/108.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2394/109.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2395/110.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2396/111.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2397/112.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2398/113.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2399/114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2400/115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2401/116.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2402/117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2405/118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2406/119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2407/120.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2408/121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2409/122.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2410/123.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2411/124.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2412/125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2413/126.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2414/127.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2416/128.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2417/129.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2418/130.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2420/131.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2421/132.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2422/133.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2423/134.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2424/135.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2425/136.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2426/137.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2429/138.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2430/139.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2431/140.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2432/141.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2433/142.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2434/143.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2435/144.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2436/145.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2437/146.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2438/147.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2439/148.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2440/149.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2441/150.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2442/151.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2444/152.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2445/153.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2446/154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2447/155.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2448/156.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2449/157.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2450/158.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2451/159.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2452/160.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2453/161.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2454/162.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2455/163.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2456/164.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2460/165.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2461/166.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2462/167.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2463/168.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2464/169.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2465/170.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2466/171.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2467/172.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2468/173.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2469/174.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2470/175.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2471/176.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2472/177.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2473/178.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2474/179.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2475/180.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2476/181.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2477/182.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2478/183.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2479/184.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2480/185.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2481/186.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2482/187.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2483/188.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2484/189.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2486/190.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2489/191.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2490/192.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2491/193.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2492/194.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2493/195.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2494/196.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2495/197.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2496/198.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2497/199.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2498/200.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2499/201.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2500/202.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2501/203.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2502/204.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2503/205.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2504/206.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2505/207.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2506/208.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2508/209.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2509/210.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2510/211.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2511/212.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2512/213.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2513/214.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2515/215.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2516/216.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2517/217.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2518/218.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2520/219.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2521/220.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2524/221.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2525/222.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2526/223.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2527/224.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2528/225.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2529/226.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2530/227.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2532/228.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2533/229.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2534/230.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2535/231.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2537/232.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2538/233.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2539/234.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2540/235.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2541/236.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2544/237.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2542/238.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2543/239.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2545/240.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2546/241.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2547/242.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2548/243.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2549/244.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2550/245.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2551/246.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2552/247.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2553/248.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2557/249.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2558/250.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2559/252.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2560/253.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2561/254.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2562/255.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2563/256.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2564/257.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2565/258.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2566/259.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2567/260.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2568/261.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2569/262.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2570/263.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2571/264.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2572/265.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2573/266.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2578/267.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2579/268.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2580/269.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2581/270.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2582/271.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2583/272.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2584/273.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2585/274.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2586/275.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2587/276.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2588/277.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2589/278.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2590/279.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2598/280.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2591/281.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2599/282.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2592/283.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2593/284.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2594/285.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2595/286.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2596/287.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2597/288.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2600/289.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2601/290.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2602/291.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2603/292.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2604/293.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2605/294.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2606/295.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2607/296.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2608/297.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2609/298.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2610/299.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2611/300.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2612/301.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2613/302.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2614/303.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2615/304.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2616/305.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2617/306.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2618/307.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2619/308.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2620/309.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2621/310.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2622/311.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2623/312.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2624/313.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2625/314.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2626/315.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2627/316.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2628/317.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2629/318.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2630/319.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2631/320.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2632/321.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2633/322.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2634/323.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2636/324.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2637/325.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2638/326.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2645/327.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2641/328.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2642/329.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2643/330.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2644/331.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2646/332.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2647/333.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2648/334.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2649/335.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2650/336.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2651/337.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2653/338.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2654/339.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2655/340.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2659/341.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2660/342.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2661/343.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2662/344.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2663/345.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2664/346.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2665/347.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2666/348.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2667/349.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2670/350.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2668/351.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2669/352.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2671/353.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2672/354.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2673/355.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2674/356.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2675/347.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2676/358.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2677/359.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2678/360.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2679/361.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2680/362.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2681/363.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2682/364.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2683/365.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2685/366.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2686/367.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2687/368.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2688/369.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2689/370.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2693/371.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2694/372.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2695/373.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2696/374.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2697/375.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2698/376.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2699/377.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2700/378.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2701/379.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2702/380.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2705/381.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2706/382.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2707/383.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2708/384.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2709/385.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2710/386.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2711/387.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2712/388.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2713/389.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2714/390.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2715/391.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2716/392.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2717/393.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2719/394.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2720/395.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2721/396.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2722/397.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2724/398.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2725/399.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2726/400.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2727/401.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2729/403.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2730/404.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2731/405.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2733/406.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2734/407.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2735/408.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2736/409.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2737/410.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2738/411.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2739/412.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2741/413.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2742/414.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2743/415.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2744/416.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2745/417.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2746/418.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2747/419.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2749/420.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2750/421.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2751/422.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2752/423.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2753/424.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2754/425.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2755/426.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2756/427.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2757/428.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2760/429.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2761/430.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2762/431.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2763/432.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2765/433.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2764/434.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2766/435.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2767/436.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2768/437.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2772/438.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2773/439.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2774/440.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2775/441.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2776/442.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2782/443.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2783/444.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2784/445.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2785/446.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2786/447.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2788/448.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2789/449.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2790/450.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2507/01.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2021/2781/25_ao_plc_04.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H562"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>