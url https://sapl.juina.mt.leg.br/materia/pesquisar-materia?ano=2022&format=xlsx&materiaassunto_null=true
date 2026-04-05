--- v0 (2026-01-28)
+++ v1 (2026-04-05)
@@ -54,6747 +54,6747 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Augusto Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2797/001.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2797/001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal e dos vencimentos dos servidores públicos municipais, da Administração Pública Direta e Indireta, do Poder Executivo do município de Juína, Estado de Mato Grosso, a teor do artigo 37 inciso X, da Constituição Federal, para o executivo financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora, Carequinha, Luiza Boer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2798/002_revisao_salario_camara.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2798/002_revisao_salario_camara.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2799/003_revisao_salario_vereadores.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2799/003_revisao_salario_vereadores.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2800/004.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2800/004.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras do Município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2849/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2849/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Parceria Publico-Privada no âmbito da Administração Publica Municipal de Juina e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2879/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2879/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de parceria com Organizações Sociais - OS, no município de Juina, disciplina o procedimento de qualificação de entidades, o chamamento e seleção pública, a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora, Carequinha, Gleynei Nei, Luiza Boer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2882/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2882/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da carga horária e nomenclatura do cargo de Advogado (a) da Câmara Municipal de Juína, revoga os §§ 5º e 6º do Art. 10, altera anexos da Lei Complementar nº 1.751/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2893/008.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2893/008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do inciso IV do art. 5.º  da Lei Complementar n.º 2.011/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2894/009.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2894/009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução do valor e autorização de parcelamento da taxa de expediente para concessão e renovação de concessão de espaço ou lote no cemitério municipal, e da outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2997/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2997/11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.176/2010, que institui o Plano de Cargos, Carreira e Vencimentos dos Profissionais do Sistema Único de Assistência Social e da Secretária Municipal de Assistência Social do Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2998/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2998/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.748/2017, que institui o Plano de Cargos, Carreira e Vencimentos dos Servidores do Departamento de Água e Esgoto Sanitário – DAES do Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3000/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3000/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de gratificações com aumento correspondente de vencimentos, criação  de funções gratificada, alteração e criação de ANEXOS, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.016/2008, que estabelece o Plano de Cargos, Carreira e Vencimentos dos Servidores da Prefeitura Municipal de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 83 da Lei Complementar Municipal n.º 1.570/2015, que fixa o valor do subsidio mensal individual aos Conselheiros Tutelares do Município de Juína – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3089/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3089/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 98, caput, da Lei Complementar Municipal n .° 356/1993 que permite o uso pelos estabelecimentos comerciais, com autorização da Prefeitura, quanto a ocupação de parte do passeio correspondente à testada do edifício, desde que fique livre para trânsito público uma faixa do passeio de largura mínima de 02 (dois) metros, no Município de Juína - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2801/001.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2801/001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2802/002.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2802/002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração e promover a abertura de credito adicional especial no orçamento vigente para auxilio no custeio de locação da sede da Defensoria Publica do Estado – DPE – Núcleo do município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2803/003.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2803/003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover a abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2804/004.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2804/004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2805/005.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2805/005.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município de Vilhena / RO e dá outras providências.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2811/006.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2811/006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de parcelamento da taxa de expediente para concessão e renovação de concessão do espaço ou lote no cemitério municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2817/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2817/07.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 1º da Lei nº 1018/2008, que fixa a data de pagamento do subsídio dos vereadores.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2825/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2825/08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono em vias públicas do perímetro urbano do Município de Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2847/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2847/09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2848/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2848/10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de parcelamento do Imposto Sobre Serviços de Qualquer Natureza - ISSQN sobre o faturamento de profissionais autônomos e sociedades de profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2880/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2880/11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cessão com o município de Sinop - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2881/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2881/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e da outras providências.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2920/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2920/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2921/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2921/14.pdf</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2926/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2926/15.pdf</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2937/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2937/16.pdf</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2957/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2957/17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2958/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2958/18.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1904/2019, que criou o Fundo Municipal de Aparelhamento, Aperfeiçoamento e Modernização da Procuradoria Geral do Município de Juína, Estado de Mato Grosso – FUMPGM, e dá  outras providências.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2960/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2960/19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2961/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2961/20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do prédio público municipal da Vigilância em Saúde de José Laércio de Faria e dá outras providências.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2962/21....docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2962/21....docx</t>
   </si>
   <si>
     <t>Dispõe sobre “Dia de combate a LGBTfobia” e dá outras providências.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Zulmar Curzel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2970/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2970/22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir/indenizar um prédio de alvenaria de propriedade da Associação Rural Juinense Organização para Ajuda Mutua – AJOPAM, para os fins que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jurandir, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3050/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3050/36.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º ao art. 34, §4º ao art. 35 e os §1º a §5º ao art. 37 na Lei Municipal nº 1.110 de 11 de setembro de 2009, Estatuto Municipal da Microempresa e da Empresa de Pequeno Porte no âmbito do Município de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/plo_37-2022.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/plo_37-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo para firmar Termo de Convênio ou Colaboração e promover a abertura de Crédito Especial no Orçamento Vigente  para auxilio no custeio da ampliação do barracão e instalação de equipamentos de bocha do CTG relembrando os pagos, no Município de Juína -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/plo_38-2022.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/plo_38-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do poder Executivo para firmar Termo de Convênio ou de Colaboração e promover a abertura de Crédito Especial no Orçamento Vigente para auxilio no custeio visando fomentar atividade econômica municipal dos projetos "Juína Agro e Negócios e Liquida Juína", a ser realizado de 12 a 17 de setembro de 2022, pela Câmara de Dirigentes Lojistas de Juína- CDL, no Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/plo_39-2022.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/plo_39-2022.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre autorização para promover abertura de Crédito Adicional Suplementar no Orçamento Vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/plo_40-2022.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/plo_40-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/41.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente. e dá outras providencias.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/plo_42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/plo_42.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão das regiões fiscais n.º 67, 68, 69, 70, 71 e 72 no ANEXO I e a atualização dos valores constantes do ANEXO I, ANEXO II e ANEXO III da Lei Municipal n.º 1617/2015, de acordo com o valor aplicado no ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/44.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos da Lei Complementar n.º 1971/2020, que Reestrutura o Regime Próprio de Previdências Social do Município de juina , Estado de Mato Grosso - PREVI - JUINA e dá outras providências.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/45__loa.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/45__loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentaria Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fica a despesa para o exercício financeiro de 2023, em conformidade com as disposições da Lei de Diretrizes Orçamentarias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3156/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3156/50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação em favor do Município de Castanheira, Estado de Mato Grosso, das áreas urbanas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Mesa Diretora, Carequinha, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3172/51_projeto.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3172/51_projeto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3175/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3175/52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3176/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3176/53.pdf</t>
   </si>
   <si>
     <t>Institui no município de Juína- MT, o serviço de proteção especial social, modalidade família acolhedora para idosos e adultos com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3177/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3177/54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação em favor do município de Castanheira, Estado de Mato Grosso, da área urbana que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2923/01_licenca_jales.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2923/01_licenca_jales.docx</t>
   </si>
   <si>
     <t>Concede licença ao vereador Jales José Perassolo para tratar de assuntos de interesse particular no período de 05 de maio a 03 de junho de 2022.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3136/02_luiza.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3136/02_luiza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, Almir da Casa do Criador, Luiza Boer, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2846/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2846/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas anuais de governo referente ao exercício de 2020, prestadas por sua Excelência o senhor Altir Antônio Peruzzo, então prefeito municipal.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2922/02_licenca_prefeito.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2922/02_licenca_prefeito.docx</t>
   </si>
   <si>
     <t>Concede licença a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, para tratar de assuntos de interesse particular e para ausentar-se do país.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2956/03_licenca_vice.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2956/03_licenca_vice.pdf</t>
   </si>
   <si>
     <t>Concede licença a Sua Excelência o Senhor Geremias da Silva – Vice-Prefeito, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3159/04_contas_prefeito_2021.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3159/04_contas_prefeito_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas Anuais de Governo da Prefeitura Municipal de Juína-MT referente ao Exercício de 2021, prestadas por sua Excelência e senhor Paulo Augusto Veronese -  Prefeito Municipal.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/01_emenda_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/01_emenda_plc_15.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo do Projeto de Lei Complementar n.º 15/2022 que dispõe sobre a alteração do art. 98, caput, da Lei Complementar Municipal nº 356/1993 que permite o uso pelos estabelecimentos comerciais, com autorização da Prefeitura, quanto a ocupação de parte do passeio correspondente à testada do edifício, desde que fique livre para o trânsito público uma faixa de passeio de largura mínima de 2 (dois) metros, no Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/emenda_02_plo_44-2022_cfo.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/emenda_02_plo_44-2022_cfo.docx</t>
   </si>
   <si>
     <t>Altera o dispositivo do Projeto de Lei Complementar n.º 44/2022 que altera e acrescenta dispositivos da Lei Complementar nº 1.971/2020, que reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso – PREVI-JUÍNA, e dá outras providências.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da CLJRF.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/p._01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/p._01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 01/CLJRF/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 01/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal e dos vencimentos dos servidores públicos municipais, da Administração Pública Direta e Indireta, do Poder Executivo do município de Juína, Estado de Mato Grosso, a teor do artigo 37 inciso X, da Constituição Federal, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/p._02_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/p._02_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 02/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/p._03_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/p._03_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 03/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/p._04_plo_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/p._04_plo_29.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 04/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 029/2021 _x000D_
 Autor: Mesa Diretora_x000D_
 Altera o inciso I do art. 1º da Lei Municipal nº 1540/2014 de 15 de dezembro de 2014 que dispõe sobre a reformulação da Lei que institui a verba de natureza indenizatória no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/p._05_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/p._05_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 04/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/p._06_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/p._06_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 04/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Institui o Código de Obras do Município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/p._07_plo_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/p._07_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 07/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 01/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/p._08_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/p._08_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 08/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 02/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração e promover a abertura de credito adicional especial no orçamento vigente para auxilio no custeio de locação da sede da Defensoria Publica do Estado – DPE – Núcleo do município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/p._09_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/p._09_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 09/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 03/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover a abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3447/p._10_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3447/p._10_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 05/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município de Vilhena / RO e dá outras providências.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/p._11_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/p._11_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 06/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a autorização de parcelamento da taxa de expediente para concessão e renovação de concessão do espaço ou lote no cemitério municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3449/p._12_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3449/p._12_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 07/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Altera o § 2º do art. 1º da Lei nº 1018/2008, que fixa a data de pagamento do subsídio dos vereadores.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/p._12_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/p._12_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 05/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a instituição do Programa de Parceria Publico-Privada no âmbito da Administração Publica Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/p._14_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/p._14_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 14/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre o programa de parceria com Organizações Sociais - OS, no município de Juína, disciplina o procedimento de qualificação de entidades, o chamamento e seleção pública, a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3452/p._15_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3452/p._15_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 15/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 09/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/p._16_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/p._16_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 09/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a redução do valor e autorização de parcelamento da taxa de expediente para concessão e renovação de concessão de espaço ou lote no cemitério municipal, e da outras providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/p._16_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/p._16_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 10/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização de parcelamento do Imposto Sobre Serviços de Qualquer Natureza - ISSQN sobre o faturamento de profissionais autônomos e sociedades de profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/p._18_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/p._18_plo_12.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 12/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e da outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/p._19_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/p._19_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 19/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 11/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão com o município de Sinop - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/p._20_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/p._20_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 20/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 07/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a alteração da carga horária e nomenclatura do cargo de Advogado (a) da Câmara Municipal de Juína, revoga os §§ 5º e 6º do Art. 10, altera anexos da Lei Complementar nº 1.751/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/p._21_plc_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/p._21_plc_08.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 21/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 08/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a revogação do inciso IV do art. 5.º da Lei Complementar n.º 2.011/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/p._22_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/p._22_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 22/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 13/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/p._23_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/p._23_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 23/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 14/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/p._24_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/p._24_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 24/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 15/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/p._25_pdl._02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/p._25_pdl._02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 25/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Decreto Legislativo n.º 02/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Concede licença a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, para tratar de assuntos de interesse particular e para ausentar-se do país.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/p._26_pres._01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/p._26_pres._01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 26/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Resolução  n.º 01/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Concede licença ao vereador Jales José Perassolo para tratar de assuntos de interesse particular no período de 05 de maio a 03 de junho de 2022.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/p._27_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/p._27_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 27/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Ordinária n.º 16/2022 _x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/p._28_veto_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/p._28_veto_14.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 28/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Mensagem n.º 14/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Veto parcial, por contrariedade ao interesse publico ou ainda, inconstitucionalidade formal do Projeto de Lei Complementar n.º 07/2022.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/p._29_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/p._29_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 29/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 10/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a criação de vaga, alteração de vencimentos, denominação do cargo de Procurador Municipal com alteração de Anexos e de Tabelas, na Lei Complementar Municipal n.º 1016/2008, que estabeleceu a reformulação do Plano de Cargos, Carreira e Vencimentos, dos servidores da Prefeitura Municipal de Juína-MT e dá outras  providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/p._30_plo_17_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/p._30_plo_17_2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 30/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 17/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/p._31_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/p._31_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 31/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 18/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Altera dispositivos da Lei Municipal n.º 1904/2019, que criou o Fundo Municipal de Aparelhamento, Aperfeiçoamento e Modernização da Procuradoria Geral do Município de Juína, Estado de Mato Grosso – FUMPGM, e dá  outras providências.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/p._32_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/p._32_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 32/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 19/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Altera a Lei nº 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/p._33_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/p._33_plo_20.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 33/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 20/2022 _x000D_
 Autor: vereadora Luiza Monteiro Boer_x000D_
 Ementa: Dispõe sobre a denominação do prédio público municipal da Vigilância em Saúde de José Laércio de Faria e dá outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/p._34_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/p._34_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 34/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 22/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/p._35_plc_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/p._35_plc_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 35/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 11/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.176/2010, que institui o Plano de Cargos, Carreira e Vencimentos dos Profissionais do Sistema Único de Assistência Social e da Secretária Municipal de Assistência Social do Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/p._36_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/p._36_plc_12.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 36/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 12/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.748/2017, que institui o Plano de Cargos, Carreira e Vencimentos dos Servidores do Departamento de Água e Esgoto Sanitário – DAES do Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/p._37_plc_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/p._37_plc_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 37/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 13/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a extinção de gratificações com aumento correspondente de vencimentos, criação  de funções gratificada, alteração e criação de ANEXOS, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.016/2008, que estabelece o Plano de Cargos, Carreira e Vencimentos dos Servidores da Prefeitura Municipal de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/p._38_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/p._38_plo_21.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 38/CLJRF/2022_x000D_
 _x000D_
 Projeto de Lei n.º 21/2022 _x000D_
 Autoria: vereadores Sandro Candido Silva e Ildamir Teixeira de Faria _x000D_
 Dispõe sobre “Dia de combate a LGBTfobia” e dá outras providências.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/p._39_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/p._39_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 39/2022 ao Projeto de Lei  n.º 23/2022_x000D_
 _x000D_
 Projeto de Lei n.º 23/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para promover abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/p._40_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/p._40_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 40/2022 ao Projeto de Lei  n.º 24/2022_x000D_
                _x000D_
 Projeto de Lei n.º 24/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/p._41_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/p._41_plo_25.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 41/2022 ao Projeto de Lei  n.º 25/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 25/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/p._42_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/p._42_plo_26.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 42/2022 ao Projeto de Lei  n.º 26/2022_x000D_
 _x000D_
 Projeto de Lei n.º 26/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/p._43_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/p._43_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 43/2022 ao Projeto de Lei  n.º 27/2022_x000D_
 _x000D_
 Projeto de Lei n.º 27/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/p._44_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/p._44_plo_28.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 44/2022 ao Projeto de Lei  n.º 28/2022_x000D_
 _x000D_
 Projeto de Lei n.º 28/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/p._45_plo_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/p._45_plo_29.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 45/2022 ao Projeto de Lei  n.º 29/2022     _x000D_
 _x000D_
 Projeto de Lei n.º 29/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/p._46_plo_30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/p._46_plo_30.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 46/2022 ao Projeto de Lei  n.º 30/2022_x000D_
 _x000D_
 Projeto de Lei n.º 30/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/p._47_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/p._47_plo_31.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 47/2022 ao Projeto de Lei  n.º 31/2022_x000D_
 _x000D_
 Projeto de Lei n.º 31/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/p._48_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/p._48_plo_32.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 48/2022 ao Projeto de Lei  n.º 32/2022_x000D_
 _x000D_
 Projeto de Lei n.º 32/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/p._49_plo_33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/p._49_plo_33.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 49/2022 ao Projeto de Lei  n.º 33/2022_x000D_
 _x000D_
 Projeto de Lei n.º 33/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Autoriza o Poder Executivo a adquirir/indenizar um prédio de alvenaria de propriedade da Associação Rural Juinense Organização para Ajuda Mutua – AJOPAM, para os fins que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/p._50_plc_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/p._50_plc_14.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 50/2022 ao Projeto de Lei  Complementar n.º 14/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 14/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre alteração do art. 83 da Lei Complementar Municipal n.º 1.570/2015, que fixa o valor do subsidio mensal individual aos Conselheiros Tutelares do Município de Juína – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/p._51_plo_40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/p._51_plo_40.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 10/2022 ao Projeto de Lei n.º 40/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 _x000D_
 _x000D_
 Dispõe sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/p._52_plo_39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/p._52_plo_39.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 52/2022 ao Projeto de Lei  Ordinária n.º 39/2022_x000D_
 _x000D_
 Projeto de Lei Ordinária  n.º 39/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização para promover abertura de Crédito Adicional Suplementar no Orçamento Vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/p._53_plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/p._53_plo_37.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 53/2022 ao Projeto de Lei  Ordinária n.º 37/2022_x000D_
 _x000D_
 Projeto de Lei Ordinária  n.º 37/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização do Poder Executivo para firmar Termo de Convênio ou Colaboração e promover a abertura de Crédito Especial no Orçamento Vigente para auxilio no custeio da ampliação do barracão e instalação de equipamentos de bocha do CTG relembrando os pagos, no Município de Juína -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/p._54_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/p._54_plo_38.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 54/2022 ao Projeto de Lei  Ordinária n.º 38/2022_x000D_
 _x000D_
 Projeto de Lei Ordinária  n.º 38/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Dispõe sobre autorização do poder Executivo para firmar Termo de Convênio ou de Colaboração e promover a abertura de Crédito Especial no Orçamento Vigente para auxilio no custeio visando fomentar atividade econômica municipal dos projetos "Juína Agro e Negócios e Liquida Juína", a ser realizado de 12 a 17 de setembro de 2022, pela Câmara de Dirigentes Lojistas de Juína- CDL, no Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/p._55_plo_41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/p._55_plo_41.pdf</t>
   </si>
   <si>
     <t>Parecer nº 55/CLJRF/2023 ao projeto de lei nº 41/2022 de autoria do Poder Executivo.  Dispõe sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente. e dá outras providencias.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/p._56_plo_42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/p._56_plo_42.pdf</t>
   </si>
   <si>
     <t>Parecer nº 56/CLJRF/2023 ao projeto de lei nº 42/2023 de autoria do Poder Executivo. Dispõe sobre autorização para promover a abertura de Crédito Especial no Orçamento Vigente. e dá outras providencias.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/p._57_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/p._57_plc_15.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Completar n.º 15/2022 _x000D_
 Autor: Poder Executivo Municipal _x000D_
 _x000D_
 Dispõe sobre a alteração do art. 98, caput da Lei complementar Municipal nº 356/1993 que permite o uso pelos estabelecimentos comerciais, com autorização da prefeitura, quanto a ocupação de parte da Calçada correspondente à testada do edifício, desde que fique livre para o trânsito público uma faixa do passeio de largura mínima de 2 (dois) metros, no Município de Juína  - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/p._58_plo_34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/p._58_plo_34.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 58/2022 ao Projeto de Lei  n.º 34/2022_x000D_
 Projeto de Lei n.º 34/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Ementa: Dispõe sobre alteração no Plano Plurianual do Município de Juína/MT, para o quadriênio 2022/2025, aprovado pela Lei Municipal n.°1.986/2021 de 17/12/2021.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/p._59_plo_35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/p._59_plo_35.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 59/2022 ao Projeto de Lei  n.º 35/2022_x000D_
 _x000D_
 Projeto de Lei n.º 35/2022 _x000D_
 Autoria: Poder Executivo Municipal  _x000D_
 Ementa: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO, do Município de Juína, Estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual - LOA, referente ao exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PARECER n.º 60/2022 ao Projeto de Lei  n.º 36/2022_x000D_
 _x000D_
 Projeto de Lei n.º 36/2022 _x000D_
 Autoria: vereador Jurandir Alves Nascimento e outro._x000D_
 Ementa: Acrescenta o §3º ao art. 34, §4º ao art. 35 e os §1º a §5º ao art. 37 na Lei Municipal nº 1.110 de 11 de setembro de 2009, Estatuto Municipal da Microempresa e da Empresa de Pequeno Porte no âmbito do Município de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/p._61_pemd_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/p._61_pemd_01.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 61/2022 - Emenda Modificativa n.º 01/2022 ao Projeto de Lei Complementar n.º 15/2022_x000D_
 _x000D_
 Emenda Modificativa n.º 01/2022 ao Projeto de Lei Complementar n.º 15/2022 _x000D_
 Autoria: vereador Luiza Monteiro Boer _x000D_
 Ementa: Altera o dispositivo do Projeto de Lei Complementar n.º 15/2022 que dispõe sobre a alteração do art. 98, caput, da Lei Complementar Municipal nº 356/1993 que permite o uso pelos estabelecimentos comerciais, com autorização da Prefeitura, quanto a ocupação de parte do passeio correspondente à testada do edifício, desde que fique livre para o trânsito público uma faixa de passeio de largura mínima de 2 (dois) metros, no Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/p._62_plo_43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/p._62_plo_43.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 62/2022 ao Projeto de Lei n.º 43/2022_x000D_
 _x000D_
 Projeto de Lei n.º 43/2022 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Ementa: Dispõe sobre a alteração do ANEXO I da Lei Municipal n.º 1617/2015, para atualização dos valores constantes das regiões fiscais 01 a 66 de acordo com o valor aplicado no ano de 2022 e inclusão das regiões ficais n.º 67, 68, 69, 70, 71 e 72, e dá outras providências.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/p._63_plo_44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/p._63_plo_44.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 63/2022 ao Projeto de Lei n.º 44/2022_x000D_
 _x000D_
 Projeto de Lei n.º 44/2022 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Ementa: Altera e acrescentam dispositivos da Lei Complementar n.º 1917/2020, que Reestrutura o Regime Próprio de Previdências Social do Município de Juína, Estado de Mato Grosso - PREVI - JUINA e dá outras providências.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/p._64_plo46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/p._64_plo46.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 64/2022 ao Projeto de Lei n.º 46/2022_x000D_
 _x000D_
 Projeto de Lei n.º 46/2022 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/p._65_plo_47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/p._65_plo_47.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 65/2022 ao Projeto de Lei n.º 47/2022_x000D_
 _x000D_
 Projeto de Lei n.º 47/2022 do Poder Executivo._x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/p._66_emenda_02_plo_44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/p._66_emenda_02_plo_44.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 66/2022 – Emenda n.º 02/2022 ao Projeto de Lei n.º 44/2022_x000D_
 _x000D_
 Emenda Modificativa n.º 02/2022 ao Projeto de Lei Complementar n.º 44/2022 _x000D_
 Autoria: Comissão de Finanças e Orçamento. Altera o dispositivo do Projeto de Lei Complementar n.º 44/2022 que altera e acrescentam dispositivos da Lei Complementar nº 1.971/2020, que reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso – PREVI-JUÍNA, e dá outras providências.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/p._67_plo_48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/p._67_plo_48.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 67/2022 ao Projeto de Lei n.º 48/2022_x000D_
 _x000D_
 Projeto de Lei n.º 48/2022 do Poder Executivo._x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar na Lei Municipal no Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/p._68_pres._02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/p._68_pres._02.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 68/2022 ao Projeto de Resolução n.º  02/2022_x000D_
 _x000D_
 Projeto de Resolução n.º 02/2022 autora: vereadora Luiza Monteiro Boer_x000D_
 Ementa: Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/p._69_plo_49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/p._69_plo_49.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 69/2022 ao Projeto de Lei n.º 49/2022_x000D_
 _x000D_
 Projeto de Lei n.º 49/2022 autor: Poder Executivo Municipal. _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá ouras providências.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/p._70_plo_50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/p._70_plo_50.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 70/2022 ao Projeto de Lei n.º 50/2022_x000D_
 _x000D_
 Projeto de Lei n.º 50/2022 autor: Poder Executivo Municipal. _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a promover a doação em favor do Município de Castanheira, Estado de Mato Grosso, das áreas urbanas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/p._71_plc_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/p._71_plc_16.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 71/2022 ao Projeto de Lei Complementar n.º16/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 16/2022 autor: Poder Executivo Municipal. _x000D_
 Ementa: Dispõe sobre a alteração do art. 65, caput da Lei Complementar Municipal Nº 1905/2019, no Município de Juína - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PARECER N.º 72/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Decreto Legislativo n.º 04/2022 _x000D_
 Autor: Comissão de Finanças e Orçamento_x000D_
 Ementa: Dispõe sobre a aprovação das contas anuais de Governo da Prefeitura Municipal de Juína-MT, referente ao exercício de 2021, prestadas por sua Excelência o senhor Paulo Augusto Veronese – prefeito municipal.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/p._73_plo_51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/p._73_plo_51.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 73/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 51/2022 _x000D_
 Autor: Mesa Diretora (Zulmar, Luiza e Ailton)_x000D_
 Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/p._74_plo_52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/p._74_plo_52.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 74/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 52/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/p._75_plo_53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/p._75_plo_53.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 75/2022 ao Projeto Lei nº 53/2022</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/p._76_plo_54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/p._76_plo_54.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 76/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 54/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação em favor do município de Castanheira, Estado de Mato Grosso, da área urbana que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/p._77_plo_45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/p._77_plo_45.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 77/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 45/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a Lei Orçamentária Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2023, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/17a_pdle_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/17a_pdle_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 17/CLJRF/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Decreto Legislativo n.º 1/2022 _x000D_
 Autor: Comissão de Finanças e Orçamento_x000D_
 Dispõe sobre a aprovação das contas anuais de governo referente ao exercício de 2020, prestadas por sua Excelência o senhor Altir Antônio Peruzzo, então prefeito municipal.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/p._01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/p._01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 01/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 01/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal e dos vencimentos dos servidores públicos municipais, da Administração Pública Direta e Indireta, do Poder Executivo do município de Juína, Estado de Mato Grosso, a teor do artigo 37 inciso X, da Constituição Federal, para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/p._02_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/p._02_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 02/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Dispõe sobre a revisão geral anual Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/p._03_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/p._03_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 03/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/p._04_plo_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/p._04_plo_29.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 04/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 29/2021 _x000D_
 Autor: Mesa Diretora_x000D_
 Ementa: Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/p._05_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/p._05_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 04/2022_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p._06_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p._06_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 3/2022_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre autorização para firmar Termo de Convênio ou de Colaboração com o Conselho de Comunitário de Segurança Pública de Juína-MT, e promover abertura de Credito Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p._07_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p._07_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 7/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 04/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Institui o Código de Obras do Município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p._08_plo_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p._08_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 08/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 01/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração com o Conselho Comunitário de Segurança Pública de Juína, e promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p._09_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p._09_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 09/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 02/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre autorização para firmar Termo de Convênio ou de colaboração e promover a abertura de credito adicional especial no orçamento vigente para auxilio no custeio de locação da sede da Defensoria Publica do Estado – DPE – Núcleo do município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/p._10_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/p._10_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 05/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município de Vilhena / RO e dá outras providências.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/p._11_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/p._11_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 06/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a autorização de parcelamento da taxa de expediente para concessão e renovação de concessão do espaço ou lote no cemitério municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/p._12_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/p._12_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 07/2022 _x000D_
 Autor: Mesa Diretora Câmara Municipal_x000D_
 Ementa: Altera o § 2º do art. 1º da Lei nº 1018/2008, que fixa a data de pagamento do subsídio dos vereadores.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/p._13_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/p._13_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 05/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a instituição do Programa de Parceria Publico-Privada no âmbito da Administração Publica Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/p._14_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/p._14_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 14/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre o programa de parceria com Organizações Sociais - OS, no município de Juína, disciplina o procedimento de qualificação de entidades, o chamamento e seleção pública, a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/p._15_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/p._15_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 15/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 09/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/p._16_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/p._16_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 10/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a autorização de parcelamento do Imposto Sobre Serviços de Qualquer Natureza - ISSQN sobre o faturamento de profissionais autônomos e sociedades de profissionais e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/p._17_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/p._17_plo_12.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 17/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 12/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e da outras providências.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/p._18_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/p._18_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 11/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Autoriza o Poder Executivo a celebrar Termo de Cessão com o município de Sinop - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/p._19_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/p._19_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 19/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 07/2022 _x000D_
 Autor: Mesa Diretora Poder Legislativo_x000D_
 Ementa: Dispõe sobre a alteração da carga horária e nomenclatura do cargo de Advogado (a) da Câmara Municipal de Juína, revoga os §§ 5º e 6º do Art. 10, altera anexos da Lei Complementar nº 1.751/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/p._20_plc_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/p._20_plc_08.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 20/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 08/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a revogação do inciso IV do art. 5.º da Lei Complementar n.º 2.011/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/p._21_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/p._21_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 21/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 09/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre a redução do valor e autorização de parcelamento de taxa de expediente para concessão e renovação de concessão do espaço ou lote no Cemitério Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/p._22_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/p._22_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 22/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 13/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/p._23_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/p._23_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 23/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 14/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/p._24_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/p._24_plc_15.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 24/CFO/2022_x000D_
 _x000D_
 Projeto de Lei n.º 15/2022 _x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/p._25_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/p._25_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 25/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Ordinária n.º 16/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/p._26_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/p._26_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 26/CFO/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 10/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a criação de vaga, alteração de vencimentos, denominação do cargo de Procurador Municipal com alteração de Anexos e de Tabelas, na Lei Complementar Municipal n.º 1016/2008, que estabeleceu a reformulação do Plano de Cargos, Carreira e Vencimentos, dos servidores da Prefeitura Municipal de Juína-MT e dá outras  providências.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/p._27_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/p._27_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 27/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 17/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/p._28_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/p._28_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 28/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 19/2022 _x000D_
 Autor: Mesa Diretora_x000D_
 Altera a Lei nº 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/p._29_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/p._29_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 29/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 18/2022 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Altera dispositivos da Lei Municipal nº 1.904/2019, que criou o Fundo Municipal de Aparelhamento, Aperfeiçoamento e Modernização da Procuradoria Geral do Município de Juína, Estado de Mato Grosso - FUMPGM, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/p._30_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/p._30_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 30/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 22/2022 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre autorização para promover abertura de crédito adicional suplementar na Lei Municipal no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/p._31_plc_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/p._31_plc_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 31/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 11/2022 _x000D_
 Autor: Poder Executivo _x000D_
 Ementa: Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.176/2010, que institui o Plano de Cargos, Carreira e Vencimentos dos Profissionais do Sistema Único de Assistência Social e da Secretária Municipal de Assistência Social do Município de Juína-MT e dá outras providências</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/p._32_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/p._32_plc_12.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 32/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 12/2022 _x000D_
 Autor: Poder Executivo _x000D_
 Ementa: Dispõe sobre a extinção de gratificações, incorporação de vencimentos, alteração de ANEXO, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.748/2017, que institui o Plano de Cargos, Carreira e Vencimentos dos Servidores do Departamento de Água e Esgoto Sanitário – DAES do Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/p._33_plc_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/p._33_plc_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 33/CFO/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 13/2022 _x000D_
 Autor: Poder Executivo _x000D_
 Ementa: Dispõe sobre a extinção de gratificações com aumento correspondente de vencimentos, criação de funções gratificada, alteração e criação de ANEXOS, com alteração de TABELAS, na Lei Complementar Municipal n.º 1.016/2008, que estabelece o Plano de Cargos, Carreira e Vencimentos dos Servidores da Prefeitura Municipal de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/p._34_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/p._34_plo_23.pdf</t>
   </si>
   <si>
     <t>Parecer n.º 33/CFO/2022 _x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 23/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/p._35_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/p._35_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 35/CFO/2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 24/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/p._36_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/p._36_plo_25.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 36/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 25/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/p._37_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/p._37_plo_26.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 37/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 26/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/p._38_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/p._38_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO N.º 38/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 27/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/p._39_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/p._39_plo_28.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 39 / CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 28/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/p._40_plo_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/p._40_plo_29.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 40/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 29/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/p._41_plo_30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/p._41_plo_30.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº41 / CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 30/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/p._42_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/p._42_plo_31.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 42/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 31/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/p._43_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/p._43_plo_32.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 43/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 32/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/p._44_plc_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/p._44_plc_14.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 44/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei Complementar nº. 14/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Dispõe sobre alteração do art. 83 da Lei Complementar Municipal n.º 1.570/2015, que fixa o valor do subsidio mensal individual aos Conselheiros Tutelares do Município de Juína – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3607/p._45_plc_33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3607/p._45_plc_33.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 45/ CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 33/2022_x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 Ementa: Autoriza o Poder Executivo a adquirir/indenizar um prédio de alvenaria de propriedade da Associação Rural Juinense Organizada Para Ajuda Mútua – AJOPAM, para os fins que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/p._46_plo_40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/p._46_plo_40.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 46  -CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 040/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Especial no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/p._47_plo_39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/p._47_plo_39.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 47 CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº 39/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para abertura de credito</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/p._48_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/p._48_plo_38.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 48– CFO / 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 38/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para firmar Termo de Convênio ou de Colaboração e promover Abertura de Credito Especial no Orçamento Vigente para auxilio no custeio visando fomentar atividade economica municipal dos projetos “Juina Agro e Negocios e Liquida Juina”, a ser realizado de 12 a 17 de setembro de 2022, pela Cãmara de Dirigentes Lojistas de Juina-CDL, no Municipio de Juina-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/p._49_plo_41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/p._49_plo_41.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 49/CFO/2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº 41/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para abertura de credito.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/p._50_plo_42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/p._50_plo_42.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 50/CFO/ 2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº 42/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para abertura de credito especial.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/p._51_plo_36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/p._51_plo_36.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 51/CFO/2022 ao Projeto de Lei n.º 36/2022_x000D_
 _x000D_
 _x000D_
 Autor: Jurandir Alves Nascimento_x000D_
 Ementa: Ementa: Acrescenta o §3º ao art. 34, §4º ao art. 35 e os §1º a §5º ao art. 37 na Lei Municipal nº 1.110 de 11 de setembro de 2009, Estatuto Municipal da Microempresa e da Empresa de Pequeno Porte no âmbito do Município de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/p._52_plo_35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/p._52_plo_35.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 52/CFO/2022 ao Projeto de Lei n.º 35/2022_x000D_
 _x000D_
 _x000D_
 Projeto de Lei n.º 35/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO, do Município de Juína, Estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual - LOA, referente ao exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/p._53_plo_34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/p._53_plo_34.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 53/CFO/2022 ao Projeto de Lei n.º 34/2022_x000D_
     _x000D_
 _x000D_
 Projeto de Lei n.º 34/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre alteração no Plano Plurianual do Município de Juína/MT, para o quadriênio 2022/2025, aprovado pela Lei Municipal n.°1.986/2021 de 17/12/2021.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/p._54_plo_43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/p._54_plo_43.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 54/CFO/2022 ao Projeto de Lei n.º 43/2022_x000D_
 _x000D_
 Projeto de Lei n.º 43/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre a alteração do ANEXO I da Lei Municipal n.º 1617/2015, para atualização dos valores constantes das regiões fiscais 01 a 66 de acordo com o valor aplicado no ano de 2022 e inclusão das regiões ficais n.º 67, 68, 69, 70, 71 e 72, e dá outras providências.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/p._55_plo_44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/p._55_plo_44.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 55/CFO/2022 ao Projeto de Lei n.º 44/2022_x000D_
 _x000D_
 Projeto de Lei n.º 44/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Altera e acrescentam dispositivos da Lei Complementar n.º 1917/2020, que Reestrutura o Regime Próprio de Previdências Social do Município de Juína, Estado de Mato Grosso - PREVI - JUINA e dá outras providências.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/p._56_plo_46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/p._56_plo_46.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 56/CFO/2022 ao Projeto de Lei n.º 46/2022_x000D_
 _x000D_
 Projeto de Lei n.º 46/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/p._57_plo_47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/p._57_plo_47.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 57/CFO/2022 ao Projeto de Lei n.º 47/2022_x000D_
 _x000D_
 Projeto de Lei n.º 47/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/p._58_plo_48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/p._58_plo_48.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 58/CFO/2022 ao Projeto de Lei n.º 48/2022_x000D_
 _x000D_
 Projeto de Lei n.º 48/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/p._59_plo_49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/p._59_plo_49.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 59/CFO/2022 ao Projeto de Lei n.º 49/2022_x000D_
 _x000D_
 Projeto de Lei n.º 49/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Adicional Suplementar no Orçamento Vigente, e dá outras, e dá outras providencias.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/p._60_plo_50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/p._60_plo_50.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 60/CFO/2022 ao Projeto de Lei n.º 50/2022_x000D_
 _x000D_
 Projeto de Lei n.º 50/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a promover a doação em favor do Município de Castanheira, Estado de Mato Grosso, das áreas urbanas que menciona, e dá outras providencias.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/p._61_plc_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/p._61_plc_16.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 61/CFO/2022 ao Projeto de Lei Complementar n.º 16/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 16/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre a alteração do art. 65, caput, da Lei Complementar Municipal n.º 1.905/2019, no município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/p._62_plo_45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/p._62_plo_45.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 62/CFO/2022 ao Projeto de Lei n.º 45/2022_x000D_
 _x000D_
 Projeto de Lei n.º 45/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Dispõe sobre a Lei Orçamentária Anual – LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2023, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/p._63_plo_51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/p._63_plo_51.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 63/CFO/2022 ao Projeto de Lei n.º 51/2022_x000D_
 _x000D_
 Projeto de Lei n.º 51/2022 _x000D_
 Autor Mesa Diretora (Zulmar, Luiza, Ailton)_x000D_
 Ementa: Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>PARECER n.º 64/CFO/2022 ao Projeto de Lei n.º 52/2022_x000D_
 _x000D_
 Projeto de Lei n.º 52/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a receber em comodato o bem imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/p._66_plo_54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/p._66_plo_54.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 66/CFO/2022 ao Projeto de Lei n.º 54/2022          _x000D_
 _x000D_
 Projeto de Lei n.º 54/2022 _x000D_
 Autor Poder Executivo _x000D_
 Ementa: Autoriza o Poder Executivo Municipal a promover a doação em favor do município de Castanheira, Estado de Mato Grosso, da área urbana que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/p._47a_plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/p._47a_plo_37.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO Nº 47A/CFO/2022_x000D_
 Comissão: Finanças e Orçamento_x000D_
 Projeto: Projeto de Lei nº. 37/2022_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para firmar Termo de Convênio ou de Colaboração e promover abertura de Credito Especial no Orçamento Vigente para auxilio da ampliação do barracão e instalação de equipamentos de bocha do CTG Relebrando os Pagos, no Municipio de Juina-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/p_01_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/p_01_plo_21.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 1/2022 - Projeto Lei Ordinária n.º 21/2022                                                                                                                     _x000D_
 _x000D_
 _x000D_
 Projeto de Lei Ordinária n.º 21/2022 _x000D_
 Autor: Vereador Sandro Cândido e Teixeirinha_x000D_
 _x000D_
 Dispõe sobre “Dia de combate a LGBTfobia” e dá outras providências.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>Parecer COSP.</t>
   </si>
   <si>
     <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/p._01_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/p._01_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/COSPINF/2022_x000D_
 _x000D_
 Projeto de Lei Complementar nº 4/2022 _x000D_
 Autores: Poder Executivo _x000D_
 Institui o Código de Obras do Município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/p._02_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/p._02_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/COSPINF/2022_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2022 _x000D_
 Autores: Poder Executivo _x000D_
 Dispõe sobre o programa de parceria com Organizações Sociais - OS, no município de Juína, disciplina o procedimento de qualificação de entidades, o chamamento e seleção pública, a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Luiza Boer, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2836/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2836/01.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, os vereadores abaixo signatários REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Andre Felippe Arruda Salles - secretário municipal de planejamento, que encaminhe a esta Casa de Leis o projeto de reforma da Unidade Básica de Saúde do Bairro Palmiteira, com a planilha de levantamento de preços.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2838/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2838/02.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da Sua Excelência o senhor Zulmar Curzel – Presidente da Câmara Municipal de Juína a realização de reunião ampliada no dia 03 de março de 2022, as 19 horas no Plenário Henrique Simionatto, tomadas as medidas de biossegurança (distanciamento social, uso de máscaras e higienização das mãos) para com autoridades municipais, sociedade civil organizada, representantes de associações e da Frente Parlamentar de Vilhena também membros da Frente Parlamentar do Noroeste de Mato Grosso, para discutir sobre a BR 174.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Ilson Sassa, Luiza Boer, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2841/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2841/03.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, a Comissão de Direitos Humanos e Saúde REQUER da sua Excelência o senhor Paulo Augusto Veronese – prefeito e da senhora Marcela Américo -secretária municipal de saúde, a realização de audiência pública quadrimestral nesta Casa Legislativa a fim de apresentar o relatório da execução orçamentária com saúde, nos termos do Art. 34, §5º, da Lei Complementar Federal nº 141/2002,  que dispõe sobre as normas de fiscalização, avaliação e controle das despesas com saúde.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2869/04_luiza.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2869/04_luiza.doc</t>
   </si>
   <si>
     <t>Requer a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Andre Felippe Arruda Salles - secretário municipal de planejamento, que encaminhe a esta Casa de Leis cópia da planta baixa da unidade escolar do Assentamento Rio Preto.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2898/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2898/05.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Paulo Augusto Veronese - Prefeito, com copia ao senhor Jocemir Correa - Secretário Municipal de Administração e Finanças toda a documentação de habilitação das empresas participantes, Ata da sessão, proposta de preços de todas as empresas, o recurso administrativo das empresas, a decisão da pregoeira, a decisão do prefeito, filmagem completa da sessão e fechamento do pregão eletrônico n.º 019/2022 - contratação de empresa especializada na prestação de serviço de locação de maquinas e equipamentos por hora com operador e locação de caminhão em regime mensal, para análises parlamentar.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2899/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2899/06.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Paulo Augusto Veronese – prefeito, com cópia ao senhor Jales José Perassolo - Secretário de Agricultura, Pecuária e Meio Ambiente e ao senhor Renato Ficagna – Administrador do Departamento de Licenciamento e Fiscalização Ambiental Municipal – DELFAM, cópia dos procedimentos de Fiscalização Ambiental por demanda espontânea e por denúncias recebidas pelo departamento, bem como cópias das licenças emitidas, processos/documentações das análises e parecer técnico das licenças emitidas, todos os processos correspondentes aos anos de em 2021 e 2022.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2903/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2903/07.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Senhor Paulo Augusto Veronese, com cópia ao senhor Jocemir Correa - Secretário de Administração e Finanças de Juína, comprovantes de pagamentos de serviços de imprensa da prefeitura municipal de Juína, valores referente a pagamentos da empresa agenciadora, e os valores que a empresa agenciadora paga para cada meio de comunicação que prestam serviços de divulgação, tipos de serviço que estão sendo pago para cada serviço de divulgação e todos os valores pagos para as empresas que prestam serviço para o Município de Juína, todos os pagamentos realizados aos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Luiza Boer, Ilson Sassa, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2905/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2905/08.pdf</t>
   </si>
   <si>
     <t>REQUER da sua Excelência o senhor Paulo Augusto Veronese – prefeito e da senhora Marcela Américo -secretária municipal de saúde REITERAR o pedido de realização de AUDIÊNCIA PÚBLICA PELO GESTOR MUNICIPAL DO SUS nesta casa legislativa para que seja apresentado o relatório detalhado referente ao quadrimestre anterior, até o final dos meses de maio, setembro e fevereiro, com as seguintes informações: 1)	Montante e fonte dos recursos aplicados no período; 2) Auditorias realizadas ou em fase de execução no período e suas recomendações e determinações; 3) Oferta e produção de serviços públicos na rede assistencial própria, contratada e conveniada, cotejando esses dados com os indicadores de saúde da população em seu âmbito de atuação.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>Luiza Boer, Delei Locutor, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2908/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2908/09.pdf</t>
   </si>
   <si>
     <t>REQUEREM a sua Excelência Senhor Paulo Augusto Veronese – Prefeito Municipal e ao Senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças - informações e a relação de todas as despesas previstas para a realização das festividades alusivas à comemoração do aniversário do Município, que ocorrerão entre os dias 04 a 09 do próximo mês de maio. Requerem, ainda, informações sobre quais dotações orçamentárias serão utilizadas para quitação de todas as despesas.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2983/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2983/10.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de prestar informações sobre o andamento da implantação do Centro de Hemodiálise em Juína.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2984/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2984/11.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de prestar informações sobre a finalização da obra de reforma e ampliação da UCT – Unidade de Coleta e Transfusão (Banco de Sangue).</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2999/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2999/12.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, a senhora Marcela Américo Ortolan – secretária municipal de saúde e a Geaine Rodrigues Gonçalves – coordenadora da vigilância em saúde, informações sobre o projeto e cronograma de execução da obra do Laboratório de Água em Juína.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Jales Perassolo, Luiza Boer, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3009/13_luiza.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3009/13_luiza.doc</t>
   </si>
   <si>
     <t>Com fulcro no art. 58, §2º, da Lei Orgânica do Município de Juína  c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, A COMISSÃO DE DIREITOS HUMANOS E SAÚDE, composta pelos vereadores Aelcio Moreira de Oliveira, Luíza Monteiro Böer e Jales José Perassolo, abaixo signatários REQUER do senhor Zulmar Curzel – Presidente desta Casa de Leis, a CONVOCAÇÃO da Senhora Marcela Américo - Secretária Municipal de Saúde, em atenção ao Ofício nº 093/PMJ/SMS/GAB/2022, em resposta ao Requerimento Simples nº 8/2022, para que compareça, no prazo de 05 (cinco) dias, pessoalmente, para prestar informações sobre o descumprimento do Art. 36, §5º, da Lei Complementar Federal nº 141/2002, ou seja, não realização de AUDIÊNCIA PÚBLICA PELO GESTOR DO MUNICIPAL DO SUS até o final do mês de maio.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura, Bil do Modulo 4, Delei Locutor, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/14.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, a COMISSÃO DE EDUCAÇÃO, ESPORTE E CULTURA, composta pelos vereadores Vanderlei Monteiro, Ronicleiton da Silva Santana e Fabiano Aurélio Ribeiro, REQUER a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito Municipal e ao Senhor Secretário Municipal de Educação e Cultura – Ericson Leandro Oliveira, informações sobre o cumprimento das metas estabelecidas no Plano Nacional de Educação (PNE), cujas recomendações estão contidas no Acórdão n⁰ 753/2021 – TP,  sendo que o descumprimento das recomendações poderá ensejar em aplicação de multa nos termos do artigo 75, IV, da Lei Complementar n⁰ 269/2007, e do artigo 286, III, da Resolução n⁰ 14/2007 RITCE/MT.O prazo de resposta é o estabelecido no artigo 58, §2⁰, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/15_luiza.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/15_luiza.doc</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese – prefeito, ao senhor André Felipe Arruda Salles – secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, informações dos motivos da paralização das obras de pavimentação asfáltica nas avenidas José Nilo Bergamin, por empresa tercerizada, e na Inácio Olavo Henz, por parte da Prefeitura Municipal de Juína através da Secretaria Municipal de Infraestrutura, no Bairro Cidade Alta (Módulo 6), bem como na rotatória de acesso ao IFMT e cemitério no Bairro Setor Industrial.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/16_luiza.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/16_luiza.doc</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência o senhor Zulmar Curzel  - Presidente da Câmara Municipal de Juína, a realização de uma Audiência Pública no dia 24 de agosto  das  19 as 21h  no Plenário Henrique Simionatto para debater sobre  a elaboração do PLANO MUNICIPAL DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/17_sandro.doc</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/17_sandro.doc</t>
   </si>
   <si>
     <t>De conformidade com art. 125 § 3.º, III, do Regimento Interno desta Casa de Leis, os vereadores abaixo signatários REQUEREM a Sua Excelência o senhor Zulmar Curzel - Presidente da Câmara Municipal de Juína, a RETIRADA de tramitação do Projeto de Lei n.º 21/2022 autor: vereador Sandro Cândido e Ildamir, que: Dispõe sobre “Dia de combate a LGBTfobia” e dá outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/18.pdf</t>
   </si>
   <si>
     <t>De conformidade com art. 125 § 3.º, III, do Regimento Interno desta Casa de Leis, o vereador abaixo signatário REQUER  da  Exma. Sra. Marcela Américo Ortolan – Secretária Municipal de Saúde , informações  sobre  Emenda Parlamentar do Deputado Estadual Max Russi, no valor R$ 150.000,00 ( Cento e Cinquenta Mil Reais) já pagos para custeio de 01 aparelho de Raio X.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/19.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Srª Marcela Américo – Secretária Saúde e Jocemir Correa – Secretário de Administração e Finanças, esclarecimentos quanto ao pagamento do piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias juntamente com o previsto no plano de cargos e carreiras do Município de Juína – MT. Solicitamos as informações dos valores dos repasses do Governo Federal pelo Fundo Nacional de Saúde referente ao pagamento retroativo do mês de maio até o presente momento, tendo em vista que o Decreto nº 322 de 18 de julho de 2022 não deixa claro como será feito o pagamento da progressão de nível e classe dos profissionais dentro do plano de cargos e salários.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/20.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Sr Jonatas Plinio  - Secretário de Infraestrutura cópias do ultimo projeto arquitetônico do Parque Lagoa das Garças.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/21.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito Municipal e ao Senhor Diego Ginez de Souza Peres (Casinha) Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, que seja informado acerca das providências tomadas com relação a denúncia de poluentes atmosféricos emitidos pela empresa PraObra narradas pelo Ministério Público do Estado de Mato Grosso, Ofício nº 131/2022/1ªPJCível, tendo em vista o que dispõe os arts. 6º e 38, ambos da Lei Municipal nº 864/2006 – Código Municipal de Meio Ambiente .</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3090/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3090/22.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, os vereadores abaixo signatários REQUER da Sua Excelência o Srª Marcela Américo – Secretária Saúde, solicito disponibilizar a esta casa de leis a lista de espera por Cirurgias eletivas do município de Juína, contendo nome, endereços e telefones.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3091/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3091/23.pdf</t>
   </si>
   <si>
     <t>Com fulcro no art. 58 da Lei Orgânica do Município de Juína c/c o art. 125, §3º, inciso IX, do Regimento Interno, os Vereadores abaixo signatários CONVOCAM à Senhora Marcela A. Américo Ortolan Secretária Municipal de Saúde, à Senhora Supervisora de Recursos Humanos e ao Senhor Procurador Geral do Município, para reunião no prazo de 15 (quinze), conforme disponibilidade de agenda, que tem como pauta a incorporação do piso salarial no Plano de Cargo e Carreiras dos agentes comunitários de saúde e agentes de endemias.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3106/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3106/24.pdf</t>
   </si>
   <si>
     <t>REQUEREM do senhor Jocemir Correia – secretário municipal de administração e finanças, com cópia a senhor Luciana Szulczewski - Supervisora de Recursos Humanos, listagem de todos os funcionários da Coopervale em trabalho nos meses de agosto e setembro/2022 e lista de todos os DAS em trabalho nos meses de agosto e setembro de 2022.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/25.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese - Prefeito e ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura para prestarem informações quanto a descentralização e distribuição de alimentos da merenda escolar da Rede Municipal de ensino e dados dos produtos comprados diretamente da Agricultura Familiar.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>Luiza Boer, Jurandir, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3125/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3125/26.pdf</t>
   </si>
   <si>
     <t>REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – Secretário Interino de Administração e Finanças, relação dos créditos de recursos financeiros relativos às Emendas Parlamentar Estadual e Federal repassados ao município e que ainda não foram executados o objetivo do contrato de repasse,  referente ao exercício 2021/2022.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3132/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3132/27.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da sua senhoria o senhor Diego Peres Gimenez - Secretário de Agricultura, Pecuária e Meio Ambiente, com cópia ao senhor André Felippe Arruda – Secretário de Planejamento, cópia do convênio e do projeto completo das estufas, em execução, firmado entre o município de Juína e a Secretaria de Estado de Agricultura Familiar de MT.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3133/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3133/28.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da sua Senhoria a senhora Marcela Américo – Secretária Saúde, disponibilizar a esta casa de leis a lista de espera por cirurgias eletivas do município de Juína, contendo nome, endereços e telefones dos pacientes.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/29.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felipe Arruda – Secretário Municipal de Planejamento, a remedição do Lote n.º 19 e 20, quadra 287 localizado na Rua Assis, Bairro Cidade Alta, em razão do confronto de divisas por conta da obra de asfaltamento da av. Santa Catarina.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>Luiza Boer, Gleynei Nei, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/30.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, os vereadores abaixo signatários REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Diego Ginez de Souza Peres — secretário municipal de agricultura, pecuária e meio ambiente Relatório circunstanciado da hora maquina trabalhada em prol de produtores da agricultura familiar contendo nome dos beneficiados, data e hora trabalhada em cada propriedade, valor cobrando e forma de pagamento pela realização do serviço.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3168/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3168/31.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER do senhor Diego Peres Ginez - Secretário de Agricultura, Pecuária e Meio Ambiente, com cópia ao Departamento de Licenciamento e Fiscalização Ambiental Municipal – DELFAM, a fiscalização sonora de rotina na Praça da Bíblia aos sábados, domingos e feriados.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>Gleynei Nei, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/32.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, os vereadores abaixo signatários REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe Arruda Salles – secretário municipal de planejamento e a senhora Marcela Américo – secretária municipal de saúde, cópia da planta do projeto de construção de Centro de Hemodiálise.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/33.pdf</t>
   </si>
   <si>
     <t>REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Pezzini – secretário municipal de administração e finanças e senhor Jonatas Plinio - secretário municipal de infraestrutura, informações sobre o processo licitatório da modalidade dispensável n.º 57/2022: valores pagos, serviço efetuados, máquinas e equipamentos que foram locados, planilhas de abastecimentos e diário de bordo dos veículos locados. Requerem também informações sobre o processo na modalidade Pregão n.º 82/2022, saldo já utilizado, serviços realizados e maquinários e caminhões que foram locados e informações quanto à prestação de serviços obtidas do TAC n.º 01/2022 firmado entre as empresas penalizadas em decorrência do Pregão n.º 19/2022.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2791/001.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2791/001.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jocemir Correa - secretário municipal de administração e finanças, a necessidade e oportunidade de homenagear “em memoria” o saudoso SEVERINO JULIO MUNARETTO, pioneiro da cidade de Juína, denominando a Feira Municipal com seu nome.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2792/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2792/02.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro – secretário municipal de educação, a necessidade e oportunidade da compra de um novo parquinho para Centro de Educação Infantil do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2793/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2793/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade que seja instalado hastes com iluminação publica no posteamento da Avenida Ulisses Guimarães, baixada de acesso ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2794/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2794/04.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade da pintura de faixas de travessia de pedestres, na Avenida Missionário Gunnar Vingre frente ao Colégio São Gonçalo e na Avenida Loderites da Costa Correia ao lado da Sociedade Pestalozzi.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2795/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2795/05.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade de providenciar com urgência a reforma do prédio do CAPS ou providenciar outro local para funcionamento da unidade.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2796/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2796/06.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade do recapeamento do asfalto da Rua João de Barro, localizada no Módulo 4.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>Almir da Casa do Criador, Carequinha, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2807/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2807/07.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felippe Arruda Salles - secretário municipal de planejamento, a necessidade e oportunidade de proceder, estudos técnicos para adequação legal e estrutural do município ao regramento do novo marco regulatório do saneamento possibilitando a ampliação de investimentos públicos e/ou privados em saneamento básico, inclusive com vistas à correta destinação e tratamento dos resíduos sólidos.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2808/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2808/08.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento de trânsito, a necessidade e oportunidade urgente de refazer a pintura das faixas de travessia de pedestres e sinalização de trânsito nas imediações dos estabelecimentos de ensino (creches, escolas, universidades).</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2809/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2809/09.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese prefeito, com cópia ao senhor Ericsson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade e oportunidade de fazer gestão para retomada do projeto de ampliação e construção de salas de aula da Escola Osvaldo Cruz localizada no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2810/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2810/10.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Allan Kardec Pinto Acosta Benitez - deputado estadual / PDT, a necessidade e oportunidade de disponibilizar equipamentos de academia ao “ar livre” para instalar na Rotatória Pastor Lourival Junior Cardoso”, localizada na Avenida Londrina no Modulo 5 e na Praça do Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2812/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2812/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento a necessidade e oportunidade da continuação da pavimentação asfáltica da Rua Nova Granada até a Rua Iere, Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2813/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2813/12.pdf</t>
   </si>
   <si>
     <t>Indicam a sua senhoria o senhor Alexandre Bustamante dos Santos – Secretário de Estado de Segurança Pública de Mato Grosso, com cópia ao senhor Gustavo Reis Lobo Vasconcelos – Diretor do DETRAN – MT, a necessidade e oportunidade de credenciar uma unidade em Juina para realizar a remarcação, quando necessário, do número de identificação de chassis em veículos.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2814/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2814/13.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade da pavimentação asfáltica das ruas do setor “F”: Rua Xanxerê, Rua Umberto Paulin Tiepo, Rua Flor da Serra, Rua Iretama, Rua Rancho Alegre, Rua Cruzeiro do Sul, Rua Prudentópolis, Rua Nova Cantu, Rua Marechal Rondon, Rua Japurá, Rua Cândido Abreu, Rua Boa Esperança, Rua Padre Ezequiel Ramin e, Rua Cornélio Procópio.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2815/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2815/14.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor André Felippe Arruda Salles – secretário municipal de planejamento e ao senhor Jales José Perassolo – secretário municipal de agricultura a necessidade e oportunidade da construção de deposito ou compartilhamento no lote destinado ao deposito de pneus localizado no Bairro Cidade Alta, para descarte e armazenamento de lixo eletrônico.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2816/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2816/15.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade do encascalhamento, recuperação e construção de desaguador nas estradas vicinais comunidades: Menino Jesus, São Brás e Todos os Santos.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor, Ilson Sassa, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2818/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2818/16.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Manoelzinho Pinheiro - Deputado Federal PTB, com cópias a sua Excelência o senhor Paulo Augusto Veronese – Prefeito e ao senhor Geraldo Ferreira - Secretário Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de disponibilizar R$ 1.000.000,00 (um milhão de reais) de emenda parlamentar para realização da iluminação do Estádio municipal de Juína - MT.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2819/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2819/17.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário de educação e cultura, a necessidade e oportunidade de proporcionar um ônibus escolar para transporte das crianças do Rio Preto – viabilizando apenas uma única linha para a localidade.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>Luiza Boer, Almir da Casa do Criador, Neguinho da 4, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2820/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2820/18.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de disponibilidade para a UBS do Distrito de Filadélfia uma cadeira de rodas e uma impressora multifuncional.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2821/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2821/19.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação das luminárias publicas das ruas do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2822/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2822/20.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das ruas da Comunidade Salete.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2823/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2823/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Andre Felippe Arruda Salles – secretário municipal de planejamento e ao senhor Geraldo Antônio Ferreira – secretário municipal de esporte, lazer e turismo, a necessidade e oportunidade de instalar balanço rústico e construção de passarela de madeira ao entorno do Parque Lagoa da Garça.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2824/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2824/22.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Salles – secretário municipal de planejamento, a necessidade, oportunidade e conveniência de fazer gestão para estruturar a praça do residencial Bela Vista Setor Industrial: arborizar, construir calçadas, passarelas, bancos e implantar uma academia ao ar livre, bem como instalar um parquinho infantil.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador, Luiza Boer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2826/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2826/23.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de realizar serviços na recuperação das estradas da Gleba Iracema, Áreas I, II e II.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2827/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2827/24.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da retirada de resíduos acumulados nas ruas e avenidas e recuperar sarjetas danificadas das vias pavimentadas.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2828/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2828/25.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de rebaixar morro no setor Parque Laranjeiras (próximo a Chácara do senhor Ademir Weber) e realizar a recuperação das estradas no setor.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2829/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2829/26.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de realizar recuperação das estradas do Distrito de Terra Roxa: Linha 03, Linha F, Usina, Coronel, Serra Negra, 21, setor chácara, Linha 01.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2830/27_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2830/27_teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de disponibilizar mais um médico e uma profissional da área de limpeza, bem como medicamentos que faltam para a Unidade Básica de Saúde do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2831/28_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2831/28_teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade da retirada de enxurradas que liga do Módulo 5 à Escola Francisco Lisboa e Comunidade Boa Esperança, passando pelo Campo do Miguel até a horta Leve Verde.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2832/29_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2832/29_teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de implantar duas equipes permanentes de recuperação de estradas vicinais, uma para o Distrito de Filadélfia e outra para o Distrito de Terra Roxa e realizar operação tapa-buraco de imediato.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2833/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2833/30.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felippe Arrudas Salles - secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade e oportunidade de destinar um terreno no bairro Padre Duílio, para o Instituto Saberes, instituição sem fins lucrativos com 20 anos de atuação na área cultural, inscrita no CNPJ no 05.077.916/0001-63, para implantação da Estação dos Saberes, espaço para atividades culturais e recreativas.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2834/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2834/31.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal de  Infraestrutura a necessidade de realizar reparos – operação tapa buracos nas ruas do Residencial Beija-Flor, no Módulo 4.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2835/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2835/32.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de prestar homenagens póstumas ao saudoso Gildo José Zan, dando seu nome a ciclovia da estrada de acesso ao Campus do IFMT (Instituto Federal de Mato Grosso).</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2837/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2837/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Juarez Costa – deputado federal, a necessidade e oportunidade de destinar emenda parlamentar para custeio de obras de pavimentação asfáltica das seguintes Ruas: Avenida Brasília, Rua Angelim, Rua Figueira, Rua Palmeira, Rua Pariri, Rua José Diniz, Avenida Joinville, Rua dos Ipês, Rua Cabriúva, Rua Mogno, Avenida Itiquira e Aroeira, ambas no Bairro Padre Duílio, município de Juina.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2839/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2839/34.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles - secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e Cultura, a  necessidade e oportunidade da reforma  e cobertura da quadra poliesportiva da Escola Rural Municipal Osvaldo Cruz  do Distrito  Filadélfia.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2840/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2840/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles  - secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e Cultura, a  necessidade e oportunidade da reforma  e cobertura da quadra poliesportiva  da Escola Rural Municipal ALVARES DE AZEVEDO, localizada no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2842/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2842/36.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da reforma de duas pontes na estrada da linha 6, que dá acesso ao Pesque Pague, e as comunidades Cristo Rei, Todos os Santos e São Braz.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2843/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2843/37.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Silvano Amaral — Secretário de Agricultura Familiar e Assuntos Fundiários, com cópias a sua Excelência o senhor Paulo Augusto Veronese – Prefeito e ao senhor Jales José Perassolo - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de destinar 05 (cinco) tanques resfriadores de leite e 01 (um) veículo para assistência técnica e extensão rural para o município de Juína.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2844/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2844/38.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura a necessidade e oportunidade de realizar tapa buraco, cascalhamento de morros e retirada de enxurradas das estradas em vários pontos críticos na linha Barroso, ligando da cascalheira até a linha de acesso ao Distrito de Fontanillas e Ramal até a fazenda Quiles.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2845/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2845/39.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jales José Perassolo – secretário municipal de agricultura e ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade da construção de banheiros sanitários no viveiro municipal.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2850/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2850/40.pdf</t>
   </si>
   <si>
     <t>Indica a sua senhoria o senhor Alan Resende Porto, Secretário de Estado de Educação, com cópia ao Secretário Municipal de Educação e Cultura, a necessidade e oportunidade da troca do telhado de zinco da Escola Estadual Dr. Artur Antunes Maciel.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2851/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2851/41.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da instalação de rede de baixa tensão e iluminação publica na baixada de acesso ao Bairro Cidade Alta, nas Avenidas Ulisses Guimaraes e Santa Catarina (Avenida Olavo Inácio Hens).</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2852/42_bill_e_outros.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2852/42_bill_e_outros.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de calçadas nas áreas publicas pertencentes ao município e que são contempladas com pavimentação asfálticas.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2853/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2853/43.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o Senhor Francisco Serafim de Barros - Presidente do Instituto de Terras do Estado de Mato Grosso, a necessidade e oportunidade de agilizar o sistema de vistoria dos terrenos vendidos pelo instituto no município de Juína.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2854/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2854/44.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia a senhora Marcela Américo - Secretária Municipal de Saúde, a necessidade, oportunidade e conveniência de fazer gestão no retorno das visitas na UPA 24 e disponibilizar médico ortopedista para avaliar pacientes internados na unidade.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2855/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2855/45.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas - Plinio - Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar recapagem no asfalto da Rua Francisco Beltrão – Modulo 5, e ainda, modificar as “bocas de lobos” recuando as aberturas entre o “meio-fio” e calçada, para melhorar a drenagem das águas pluviais.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2856/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2856/46.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento, a necessidade, oportunidade e conveniência da remoção de veículos, abandonados ou estacionados, em situação que caracterize seu abandono em vias públicas do perímetro urbano do município de Juína-MT, conforme minuta do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2858/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2858/47.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Secretario Municipal de Assistência Social e ao Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de disponibilizar aos moradores do Bairro Padre Duílio, extensivo aos demais bairros, oficinas de “Corte e Costura”.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2859/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2859/48.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Secretario Municipal de Assistência Social e ao Secretário Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de disponibilizar ônibus para transporte de atletas de Judô para participar do Campeonato Regional de Judô na cidade de Nova Mutum - MT, nos dias 1 a 3 de abril de 2022.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2860/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2860/49.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Alessandro Barbosa  – Secretário Municipal de Assistência Social, a necessidade e oportunidade de  retornar o funcionamento dos serviços  de fortalecimento de vínculos para terceira idade no Centro de Convivência Vó Paixão.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2861/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2861/50.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora de Trânsito a necessidade de instalação de redutor de velocidade (quebra-molas) na Rua Tenente Portela, Bairro Modulo 03.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2862/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2862/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura a necessidade construção de lombadas ao final das ruas do Residencial Beija Flor, com intuito de diminuir a velocidade das águas pluviais que descem pelos logradouros.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2863/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2863/52.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – prefeito com cópia a sua Senhoria o senhor Silvano Amaral - Secretário de Estado de Agricultura Familiar e Assuntos Fundiários, a necessidade, oportunidade e conveniência de disponibilizar uma calcalhadeira e uma plantadeira para atender a Associação Produtores Rurais do Assentamento Vale do Juinão do município de Juína.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2864/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2864/53.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de reforma da quadra de esporte da Escola Alternativa (pintura e substituição das redes de proteção).</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2867/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2867/54.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da Linha “G” 	entrando pela ponte do Rio Vermelho até a fazenda Sansão, acesso a Gleba Iracema II.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Almir da Casa do Criador, Carequinha, Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2868/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2868/55.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do levantamento e encascalhamento do caminho vicinal 8 iniciando na MT 183 até o caminho vicinal 2 e deste até a MT 170.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>Sandro, Bil do Modulo 4, Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2870/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2870/56.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de atender as demandas levantadas na Escola Municipal Alvares de Azevedo – Distrito de Terra Roxa: construir local adequado para funcionamento da lavanderia e almoxarifado; reconstruir cerca do pátio; parque infantil e aumentar o recurso do PDDE municipal.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2871/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2871/57.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento e ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de substituir a ponte de madeira, localizada na estrada de acesso à Linha Rio Preto por aduelas de concreto pré-moldado.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2872/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2872/58.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura a necessidade urgente de fazer um desaguadouro na lateral rodovia MT 170, altura do km 53 proximidades do Rio Juruena com objetivo de evitar que águas pluviais e lamas invadam a pista de rolamento.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2873/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2873/59.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de recuar o “meio fio” frente à Escola Alternativa para possibilitar acostamento do ônibus de transporte escolar.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>Locatelli, Ilson Sassa</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2874/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2874/60.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora do Departamento Municipal de Trânsito a necessidade urgente da construção de dois redutores de velocidade próximo à ponte do Rio Juruena, um antes da ponte sentido Brasnorte e outro antes da ponte sentido Juína.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2875/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2875/61.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura, a necessidade e oportunidade da construção de sistema de drenagem de aguas pluviais em pontos estratégicos do pátio da Escola Paulo Freire e obras de acessibilidade no acesso à quadra de esporte da unidade.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2876/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2876/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias a senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade de realizar obra de pintura corretiva da Unidade Básica de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2883/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2883/63.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura e ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de um ponto de ônibus escolar com abrigo frente ao Café Juína na Avenida JK.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2884/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2884/64.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de rebaixamento de dois morros na estrada da linha 01, frente à Comunidade Nossa Senhora de Fátima e frente à propriedade do senhor Amadeu e um morro na estrada da linha “G” próxima propriedade do senhor Junior.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2885/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2885/65.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Fellipe Arruda Salles – secretário municipal de planejamento e a agência dos Correios de Juína, a necessidade e oportunidade de realizar o Cadastro Imobiliário em cartório do Residencial Bandeirantes para possibilitar a entrega de correspondências e encomendas no bairro pelos Correios.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2886/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2886/66.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jocemir Corrêa – secretário municipal de administração a necessidade e oportunidade de instalar maior número de bancos em concreto na Praça do Bairro São José Operário.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2887/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2887/67.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de patrolamento e encascalhamento em alguns pontos da estrada vicinal JN 380 Rio Preto sentido Fazenda Amália.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2888/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2888/68.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de Educação e Cultura a aquisição e instalação de parquinhos infantis modernos (com itens sensoriais e sonoros) e em todos os centros de educação infantil e nas escolas municipais que atendem esta faixa etária.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2889/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2889/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia à senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da instalação da cadeira odontológica, realizar conserto de ar condicionado da recepção, aquisição de bebedouro e instalação de ar condicionado na sala de atendimento médico no PSF do Bairro São José Operário.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2890/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2890/70.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura a necessidade, oportunidade e conveniência de fazer gestão criando novo ponto de ônibus, para atendimento de transporte escolar, no barracão da associação do Assentamento Boi Bom – Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2891/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2891/71.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de fazer gestão para projetar e construir 07 salas de aula na Escola Municipal Paulo Freire (em substituição aos prédios de madeiras).</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2895/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2895/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Carlos Favaro – Senador, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para custeio de obras de drenagem e pavimentação asfáltica das ruas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2896/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2896/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor João Jose de  Matos “Dr. João” – deputado estadual, a necessidade e oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para custeio de obras de drenagem e  pavimentação asfáltica  das ruas e avenidas  do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2897/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2897/74.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de Educação e Cultura a aquisição de kits esportivos: bolas para práticas esportivas e recreativas das escolas municipais dos seguintes Distritos de Fontanillas, Filadélfia e Terra Roxa.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2900/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2900/75.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura e a senhora Monaliza Rocha - diretora do departamento de trânsito a necessidade e oportunidade de instalar placas de sinalização com os nome das ruas do Loteamento Parque dos Ipês, Chácara de Recreio Novo Horizonte e nas seguintes ruas do bairro Módulo 6: Sidrolândia; Limeira; Cubatão.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2901/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2901/76.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo – Secretária Municipal de Saúde a necessidade e oportunidade construir mais uma Unidade de Saúde no Bairro Cidade Alta (Módulo 6), próximo à Escola Municipal Maria Hilda Panas.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2902/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2902/77.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo – Secretária Municipal de Saúde a necessidade e oportunidade contratar um dentista para atendimento na Unidade Básica de Saúde do Bairro Cidade Alta (Módulo 6).</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2906/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2906/78.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação com encascalhamento e patrolamento da Rua Governador José Flageli, iniciando no cruzando com a Rua Governador Fernando Correia da Costa, no Setor Industrial.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2907/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2907/79.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jocemir Correia – secretário municipal de administração e finanças, a necessidade e oportunidade de concessão de direito real de uso de uma área de térreas com aproximadamente um mil metros quadrados para a Associação Evangélica Fé e Alegria, inscrita no CNPJ 27.417.409/0001-64 com sede nesta cidade.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Sandro, Ilson Sassa, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2909/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2909/80.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para o melhoramento na trafegabilidade da Linha Flor da Serra e travessão da linha 05 com a linha 04, reabertura, encascalhamento, patrolamento e reformas de pontes.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2910/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2910/81.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para o melhoramento na trafegabilidade da Linha 01, a começar no entroncamento da linha 4 e travessão do Lemes, que requer, reabertura, encascalhamento, patrolamento e reformas de pontes.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Sandro, Bil do Modulo 4, Delei Locutor, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2911/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2911/82.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Geraldo Antônio Ferreira - Secretário Municipal de Esporte, Lazer e Turismo a necessidade, oportunidade e conveniência de fazer gestão no Estádio Municipal Clerio Guariente para construção de bancos com cobertura para atletas reservas e mesário da arbitragem, banheiros para o público, barra de proteção na arquibancada e reconstruir portão do campo anexo.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2912/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2912/83.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de realizar com urgência o patrolamento e encascalhamento da estrada da Gleba Iracema II.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2913/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2913/84.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jocemir Correa - Secretário Municipal de Administração e Finanças de Finanças/Departamento de RH a necessidade e oportunidade do retorno do pagamento dos incentivos ao nível superior aos servidores efetivos da Administração Direta.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2914/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2914/85.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jocemir Correa - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de criar o Departamento dos Conselhos Municipais na Administração Direta de Juína - MT.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2915/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2915/86.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas - Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de iniciar manutenção nas estradas vicinais da Linha Pesqueira, região localizada próxima a divisa de Juína e Vilhena.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2916/87.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2916/87.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas - Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar manutenção (patrolamento e encascalhamento) das estradas da Linha e Gleba Caiabi.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2917/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2917/88.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas - Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da realizar manutenção das estradas da Linha Flor da Serra, nas proximidades da Fazenda do Senhor Paulo Frisanco, saída da Linha 5 (patrolamento e encascalhamento).</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2918/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2918/89.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e ao Senhor Geraldo Antônio Ferreira – Secretário Municipal de Esporte, a necessidade e oportunidade da instalação de sanitários e bebedouro no parque da Lagoa da Garça.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2919/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2919/90.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe de Arruda Sales – Secretário Municipal de Planejamento a necessidade e oportunidade de realizar de obra de drenagem de águas pluviais e pavimentação asfáltica de ruas próximas à Escola Estadual Padre Ezequiel Ramin (Escola Militar) e da Escola Municipal Padre José de Anchieta - Módulo 5.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2925/91.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2925/91.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura e a senhora Monaliza Rocha Nunes – diretora do departamento de trânsito, a necessidade e oportunidade urgente de fazer sinalização com placas e pintura da faixa exclusiva destinada a ciclistas na entrada da cidade desde o Auto Posto Figueira até o Parque de Exposição saída para Castanheira.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Sandro, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2924/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2924/92.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de fazer gestão para o melhoramento na trafegabilidade da Linha Serra das Araras e Iracema III, reabertura, encascalhamento e patrolamento.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2927/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2927/93.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Andre Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de contemplar no projeto de asfaltamento da Avenida São Paulo, do Bairro Cidade Alta, os dois sentidos da avenida.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2928/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2928/94.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar manutenção corretiva (patrolamento, limpeza, abertura lateral e encascalhamento) na estrada da Gleba Iracema III toda extensão até o Bico da Bota.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2929/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2929/95.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor  Paulo  Augusto Veronese  - prefeito, com copia ao Senhor Ericson Leandro  de Oliveira - secretário municipal  de educação e cultura e ao Senhor Diogo Ginez de Souza Peres- secretário  municipal de agricultura,  mineração e meio ambiente, Necessidade e oportunidade de realizar parceria junto ao setor de marcenaria da SMEC visando confeccionar caixa colmeia e distribuí-las aos apicultores  para fomentar a produção em nosso município.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2930/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2930/96.pdf</t>
   </si>
   <si>
     <t>Indica ao  Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópias ao Senhor Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura, a necessidade de trocar a caixa de água do Centro de Educação Infantil Arco Iris do Bairro São José Operário</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2931/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2931/97.pdf</t>
   </si>
   <si>
     <t>Indica ao  Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópia á  Senhora Marcela Américo – Secretária Municipal de Saúde a necessidade de reforma da Unidade Básica de Saúde do  Bairro São José Operário ( pintura) e reforma dos equipamentos da academia  de saúde ao ar livre.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2932/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2932/98.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da substituição das pontes de madeira por aduelas de concreto das Avenidas Padre Ezequiel Ramin e Avenida Presidente Tancredo Neves no Bairro São José Operário, acesso à Avenida Gerencio Veronese.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2933/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2933/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de acelerar e ampliar a disponibilidade de maquinários para construção da infraestrutura dos locais onde serão construídas as 107 casas do objeto de convênio do Estado, município de Juína e Caixa Econômica Federal no Bairro Cidade Alta - Módulo 6.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2934/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2934/100.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar da recuperação das estradas da Linha Barroso com patrolamento e encascalhamento ligando da cascalheira até a linha de acesso ao Distrito de Fontanillas, Comunidade São Lourenço e Ramal até a Fazenda Quiles.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2935/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2935/101.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de patrolamento e encascalhamento em alguns pontos estrada do pesqueiro do Rio Juruena.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2936/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2936/102.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia a senhora Sirlei Cândida Guimarães – Gerente Administrativa do DAES, a necessidade e oportunidade de instalar rede de água no Loteamento Pantanal e realizar um plano de ação para reservatório de água na captação com as devidas licenças ambientais.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2939/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2939/103.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade de  reparar a erosão acentuada no solo das intermediações da Lagoa  da Garça – proximidade do Lar do Idoso no Módulo 5.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2938/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2938/104.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da reabertura dos seguintes logradouros: Rua Governador Jary Gomes, Rua Governador Júlio Muller e Rua Denis Duarte Gomes, ambas localizadas no setor Industrial.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2940/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2940/105.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade de  realizar manutenção urgente da estrada da Linha Pesquisa, do Juínão até o Pé de Galinha.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2941/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2941/106.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da pavimentação asfáltica da Rua Nova Granada, localizada no Bairro Cidade Alta - Modulo 6 (rua lateral da Unidade Básica de Saúde).</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2942/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2942/107.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da manutenção da estrada da Linha 6 (patrolamento),  trecho após a entrada do Pesque e Pague, sentido Britadeira Lopes.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2943/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2943/108.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia à senhora Marcela Américo Ortolam - Secretária Municipal de Saúde, a necessidade e oportunidade de incluir exame de tireoide no elenco dos recomendados do pré-natal das gestantes.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2944/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2944/109.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade de instalação de redutores de velocidade (quebra-molas) nas seguintes localidades: Rua Olavo Inácio Henz próximo a borracharia; e, na Rua Ulisses Guimarães  próximo ao espetinho esse já indicado pelo saudoso amigo Locatelli.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2945/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2945/110.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jocemir Corrêa - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade da averiguação “in loco” pelos fiscais responsáveis nos logradouros antes do lançamento de multas por irregularidades, ausência de calçadas ou desconformidades com a legislação.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2947/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2947/111.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Sr. Paulo Augusto Veronese , Prefeito de Juina   com cópia ao  Senhor Ericson Leandro de Oliveira Secretário Municipal de Educação, que seja retomada e finalizada a obra de construção do Centro de Educação Infantil do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2948/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2948/112.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência  o senhor Sebastião  Resende - deputado estadual,  a necessidade  e oportunidade de destinar emenda parlamentar no valor de R$ 75.000,00 (setenta e cinco mil reais) para aquisição de um veículo  que será destinado a secretaria municipal de assistência  social a fim de atender demandas da Associação  Resgate de Juina (Casa de Passagem)</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2949/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2949/113.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópia ao Senhor  Diego Ginez de Souza -  secretário municipal de agricultura,  mineracao e meio  ambiente, a necessidade e oportunidade da criação e implantação do Departamento de Agroindústria, Comercialização e Gestão da Agricultura Familiar.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2950/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2950/114.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor  Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de recuperação das estradas vicinais Setor Chácara, linha 7, linha 9, Comunidade São Braz, Comunidade Santo Antônio, Terra Roxa, Flor da Serra, Comunidade e setor que liga Escola Antônio Francisco Lisboa a Linha 9 com patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2951/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2951/115.pdf</t>
   </si>
   <si>
     <t>Indica ao _x000D_
 Excelentíssimo Senhor Paulo Veronese, prefeito, com cópia ao Secretário de Infraestrutura, senhor Jonatas Plinio, sobre a necessidade, oportunidade e conveniência fazer gestão para rebaixar morro do P.A Boa Esperança – Gleba Caiabi estrada que interliga a MT 183 ao centro do Assentamento passando pela Igreja Assembleia de DEUS, e ainda, realizar patrolamento e encascalhamento das estradas do assentamento.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2952/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2952/116.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópia ao Senhora Sirlei Guimarães -  Diretora do  DAES - Departamento de Agua e Esgoto de Juína oportunidade da  destinar  uma área pública do Bairro Módulo 6, para implantação de um reservatório de água.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2953/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2953/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora de Trânsito a necessidade de executar a devida pintura dos redutores de velocidade (quebra-molas).</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2954/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2954/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora de Trânsito a necessidade de melhorias na Iluminação Pública e sinalização de transito na Avenida JK - BR no trecho compreendido entre o contorno do DETRAN e entrada da Avenida Jose Nilo Bergamim.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2955/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2955/119.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e  _x000D_
 Responsável do  Departamento de  Controle Urbano  a necessidade e oportunidade  firmar parceria com o INTERMAT – Instituto de Terras de Mato Grosso, com finalidade de  proceder atualização da topografia dos lotes  das quadras  próximas   Av. Olavo Inácio Henz,  Comercial Rei Davi e Laboratório de Fungos  Módulo 6, existe  8 quadras em especial  08 ( oito) quadras  e terrenos irregulares.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2963/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2963/120.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Zulmar Curzel – prefeito em substituição, com cópias ao senhor André de Arruda Sales - secretario municipal de planejamento e ao senhor Jonatas Plínio - secretário municipal de infraestrutura a necessidade e oportunidade da reabertura da Rua Canoinhas localizada no Bairro Setor Industrial.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2964/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2964/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Zulmar Curzel – prefeito em substituição, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora de Trânsito a necessidade de instalação de redutor de velocidade (quebra-molas) na Rua Nova Granada, Bairro Cidade Alta (Modulo 06).</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2965/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2965/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Zulmar Curzel – prefeito em substituição, com cópia ao senhor Jonatas Plinio – secretário de infraestrutura, a necessidade e oportunidade de reformar o banheiro público do Distrito de Fontanillas com dispositivos de acessibilidade e também a construção de um banheiro feminino.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2966/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2966/123.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de redutor de velocidade (quebra-molas) e faixas de pedestres na rua em frente à Escola Municipal Padre José de Anchieta no módulo 5.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2967/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2967/124.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de destinar um servidor para atuar na manutenção e conservação da Praça do Bairro São José Operário.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2968/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2968/125.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel, prefeito em substituição, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, sobre a necessidade, oportunidade e conveniência de reformar a ponte sobre o Rio Perdido MT 183 e na manutenção periódica de caminhão pipa para molhar a MT 183 até a Escola Estadual Francisco Lisboa.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2969/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2969/126.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Zulmar Curzel – prefeito em substituição, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência da reabertura, encascalhamento e patrolamento de toda extensão da estrada da linha 010 – Serra do Lobo.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2971/127_bill_fabiano.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2971/127_bill_fabiano.docx</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento a necessidade e oportunidade de destinar uma área de terras no Bairro Cidade Alta para o DAES a fim da construção de um reservatório de água naquela localidade.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2972/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2972/128.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento a necessidade e oportunidade de elaborar projeto para asfaltamento da Rua Portugal localizada entre o Loteamento Bandeirante e Residencial Alvorada e da Avenida João Marques Cardoso, localizada entre o Setor Chácara Jardim Teto Verde e Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2973/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2973/129.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento a necessidade e oportunidade de destinar uma área de terras para descarte de resíduos orgânicos (galhos de arvores, grama e folhas) produzidos pelos profissionais de jardinagem em nossa cidade.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2974/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2974/130.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento, encascalhamento e conserto de ponte na estrada da Comunidade São Luiz – Setor Aeroporto.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2975/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2975/131.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade e oportunidade da substituição das lâmpadas defeituosas das luminárias da Praça do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2976/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2976/132.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade de fazer manutenção (patrolamento e encascalhamento) das estradas vicinais do Distrito de Terra Roxa, como também a do Distrito, a abertura da estrada da Usina e da Linha “F” – estrada da propriedade do senhor Celso Carmelito.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2977/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2977/133.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Geraldo Antônio Ferreira – Secretário Municipal de Esporte Lazer e Turismo e ao senhor Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura, a necessidade e oportunidade da aquisição de kits esportivos e kits para agilidade a serem distribuídos nas escolas rurais e urbanas, como também nos Centros de Educação Infantil.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2978/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2978/134.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel – Prefeito em substituição, com cópia ao senhor Ericson Leandro de Oliveira - Secretario Municipal de Educação e Cultura, a necessidade e oportunidade da aquisição e destinação de 01 parque infantil moderno e funcional para Escola Alvares de Azevedo.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2979/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2979/135.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Zulmar Curzel – Prefeito em Substituição, com cópia ao senhor André Felipe Arruda – Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar atualização dos valores de custo dos convênios de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Jurandir, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2981/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2981/136.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Mauro Mendes — Governador do Estado de Mato Grosso, com cópia ao senhor Renaldo Loffi - Diretor Presidente da EMPAER –MT, a necessidade e oportunidade da instalação de um laboratório de análise do solo em Juína como medida de descentralização para melhor atender Juína e os municípios que compõe a região noroeste do Estado: Brasnorte, Castanheira, Juruena, Cotriguaçu, Aripuanã e Colniza.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2980/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2980/137.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Zulmar Curzel – Prefeito em Substituição, com cópia à senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade de licitar casa de Apoio ou diárias em hotéis de Barretos - SP para pacientes em tratamento de câncer residentes do município de Juína - MT.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2982/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2982/138.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Zulmar Curzel - prefeito em exercício, com cópias ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha - Diretora de Trânsito a necessidade de instalação de redutor de velocidade na Rua Lauro Mougenot, Bairro Modulo 05, mais especificamente entre as esquinas da Rua Pitanga e Arapongas.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2985/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2985/139.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura e a Diretora do Departamento de Trânsito, a necessidade e oportunidade da instalação de Guard Rail metálico e melhorar a sinalização da ponte sobre o Rio Perdido na MT 170, sentido município de Castanheira.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2986/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2986/140.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade do encascalhamento das estradas rurais do nosso município.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2987/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2987/141.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de adquirir um conjunto de usina de fabricação de asfalto e caminhão/usina para micro pavimento automatizado com plataforma de operação.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2988/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2988/142.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jocemir Correa - Secretario Municipal de Finanças a necessidade e oportunidade da  instalação do Tiro de Guerra em nosso Município.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2989/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2989/143.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jonatas Plínio - Secretário Municipal de Infraestrutura e a Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade que seja construído redutores de velocidade nas seguintes vias públicas: Avenida Joenville, Rua Dom Pedro I no Bairro Palmiteira e Avenida Mato Grosso Módulo 5 com as devidas placas de sinalização.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2990/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2990/144.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a limpeza na área publica do Residencial Bandeirante.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2991/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2991/145.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo – Secretária Municipal de Saúde, a necessidade e oportunidade que seja divulgado diariamente boletim epidemiológico de informações sobre o número de casos do COVID – 19.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2992/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2992/146.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Diego Gines de Souza Peres – Secretário Municipal de Agricultura, Mineração e Meio Ambiente, a necessidade de oportunidade de monitorar, fiscalizar e aplicar sanções as pessoas que depositam lixos as margens das ruas e estradas vicinais e terrenos baldios em nossa cidade.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2993/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2993/147.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal de Infraestrutura e ao senhor André Felipe Arruda Salles – Secretário Municipal de Planejamento, a necessidade e oportunidade de elaborar projeto e planejar obras de asfaltamento na Rua Nova Granada que liga à Rua Ierê, Rua Cedral à Avenida Londrina e Avenida Ulisses Guimarães, importantes avenidas de ligação dentro do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2994/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2994/148.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura e ao senhor André Felipe Arruda – Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar obras de asfaltamento através da chamada prestação de serviços de Parceria Público-Privada.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Jales Perassolo, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2995/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2995/149.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade do rebaixamento de morros nas estradas da Linha 1, distrito de Terra Roxa e na estrada do 21.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2996/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2996/150.pdf</t>
   </si>
   <si>
     <t>•	Indicação n.º 150/2022 autor: vereador Fabiano Aurélio de Oliveira_x000D_
 Indica a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da manutenção da estrada da Comunidade Nova Jerusalém – patrolamento e encascalhamento de todo trecho.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3001/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3001/151.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jocemir Correa - secretário municipal de administração  finanças, a necessidade e oportunidade de adquirir um caminhão com equipamentos para pintura de sinalização viária horizontal.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3002/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3002/152.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia à senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade de contratar Agentes de Saúde e Agentes de Endemias para as áreas descobertas urbana e rural.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3003/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3003/153.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura e ao senhor André Felipe Arruda Salles – Secretário Municipal de Planejamento, a necessidade e oportunidade de elaborar projeto e planejar obras de asfaltamento da Avenida Pedro Celestino Setor Industrial.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3004/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3004/154.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura e para Senhora Monaliza Rocha – Diretora Municipal de Trânsito a necessidade de instalação de sinalização de trânsito ( placas de trânsito)  e pintura de faixa de pedestres no Bairro São José Operário.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3005/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3005/155.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura, a necessidade da recuperação, encascalhamento, patrolamento e reabertura da estrada da linha Pesquisa, Assentamento Rio Preto e estrada do Pé de Galinha.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Sandro, Bil do Modulo 4, Carequinha, Jurandir, Neguinho da 4, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3006/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3006/156.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Diego Gines de Souza Peres - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade, oportunidade e conveniência de fazer gestão na elaboração do Plano Municipal de desenvolvimento da Agricultura Familiar do Município de Juína.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Sandro, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3007/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3007/157.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor  Diretor do DAES, e ao senhor Diego Gines de Souza Peres - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade, oportunidade e conveniência de fazer gestão na produção de compostagem do resíduo “lodo do esgoto” retirado do Centro de Tratamento de Esgoto Sanitário.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Neguinho da 4, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3008/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3008/158.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação das estradas vicinais da Gleba Caiabi, saindo da MT 183 e entrando na Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3012/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3012/159.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar operação “tapa buracos” na pavimentação asfáltica da Rua Reserva do Cabaçal, Bairro Módulo 5.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3013/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3013/160.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jocemir Correa – secretário municipal de administração e finanças, a necessidade e oportunidade de firmar parceria com a ASSOCIAÇÃO BENEFICENTE UNIDOS EM CRISTO - ASBUC, que tem por objetivo o desenvolvimento do Projeto “CASA DO PÃO – Projeto Restaurante Popular”.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/161.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo – secretária municipal de saúde a necessidade e oportunidade de providenciar com urgência a reforma do prédio do CAPS.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/162.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da reabertura do CENTRO DE TRIAGEM DA COVID-19 devido o aumento de casos no município.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/163.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia para o senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade da expansão da rede de baixa tensão de energia elétrica na Rua Governador Filinto Muller, Setor Industrial para viabilizar a instalação de iluminação pública.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/164_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/164_teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de elaborar projeto de expansão e adequação do prédio da Escola Municipal Maria Hilda Panas às normas de acessibilidade no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/165.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor André Felipe de Arruda Salles - Secretário Municipal de Planejamento a necessidade, oportunidade e conveniência de fazer gestão na elaboração do mapa e de acervo documental do Cemitério São Francisco de Assis assegurando a identificação dos lotes, quadras e vielas.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/166_luiza.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/166_luiza.docx</t>
   </si>
   <si>
     <t>Indicação a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de realizar analise topográfica e reabertura da vicinal localizada na comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/167_bill_e_outros.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/167_bill_e_outros.docx</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia para o senhor André Felipe de Arruda Sales – Secretário Municipal de Planejamento e ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de projetar e construir extensão de rede de energia elétrica e instalação de rede de distribuição de água tratada no Loteamento Pantanal nos setores ainda não contemplados com esses benefícios.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/168_bill_e_outros.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/168_bill_e_outros.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Geraldo Antônio Ferreira Secretário Municipal de Esportes e ao Senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da construção de um campo de futebol suíço nas proximidades da Escola Municipal Maria Hilda Panas.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/169_jales.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/169_jales.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Diego Ginez de Souza Peres (Casinha) - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a necessidade e oportunidade da aquisição de 01 recolhedora de café, conforme especificações contidas no anexo 1.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/170_ailton.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/170_ailton.docx</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma ponte sobre o Rio Aripuanãzinho, estrada da Efinha sem saída, próximo à fazenda Chico Mineiro na Gleba Iracema Área I.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/171_aelcio.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/171_aelcio.docx</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - secretária municipal de saúde, a necessidade e oportunidade de firmar parceria com Governo do Estado para realizar através do SUS a limpeza das “lentes” dos pacientes que passaram por cirurgias oftalmológicas no programa Caravana da Transformação em 2016.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/172.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade   de manutenção da MT 183 – realizar trabalho de patrolamento, encascalhamento e rebaixamento de morros .</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Jurandir, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/173.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia para Sra. Sirlei Cândida  Guimarães - Gerente de Administração do DAES – DEPARTAMENTO DE ÁGUA E ESGOTO de Juina  que seja realizada extensão de rede de água para Rua Duarte da Costa , Bairro Palmiteira .</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade de realizar estudo técnico de trafegabilidade nas Avenidas Ulisses Guimarães e Olavo Inácio Henz para torna-las vias de mão única no trecho da Rotatória Dom Franco Dalla Valle sentido Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/175.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, que seja disponibilizado ônibus circular para fazer linhas dos bairros no horário noturno nos dias  ( 04 a 07 de agosto)  período que acontece a  Expoju 2022.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/176.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar analise topográfica e reabertura da vicinal localizada na comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/177.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, prefeito, com cópia ao Secretário de Infraestrutura, senhor Jonatas Plinio, sobre a necessidade, oportunidade e conveniência fazer gestão de infraestrutura na Estrada travessão do Assentamento Shekinah sentido Rio Preto realizando serviços de reabertura, patrolamento, encascalhamento e reconstrução de pontes.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/178.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a pavimentação asfáltica da rua Gov. Pedro Celestino no Setor Industrial.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/179.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito, com cópia a Secretária Municipal de Saúde senhora Marcela Américo, da necessidade, oportunidade e conveniência, fazer gestão para disponibilizar piscina para atendimento a pacientes que precisam fazer Hidroterapia.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3049/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3049/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Diego Ginez de Souza Peres - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de capacitar técnicos e agricultores para implantação do processo de produção de tomate e maracujá enxertado no Município de Juína – MT.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3051/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3051/181.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Jayme Veríssimo de Campos, Senador da Republica, a destinação de emenda parlamentar no valor de R$ 3.000.000,00 (Três Milhões de Reais), para obras de drenagem de águas pluviais e pavimentação asfáltica  do Setor “H” e  “I” do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3052/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3052/182.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Diego Ginez de Souza Peres (Casinha) - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a necessidade de adquirir de 01 (um) caminhão modelo ¾ para transporte de mudas de plantas</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3053/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3053/183.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias aos Exmo. Srs. André Felippe de Arruda Salles – Secretário Municipal de Planejamento  e Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura,  a elaboração necessidade de Projeto  e construção da Quadra Coberta da Escola Alvares de Azevedo do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3054/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3054/184.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. André Felippe de Arruda Salles – Secretário Municipal de Planejamento a necessidade de obra de drenagem de águas pluviais e pavimentação asfáltica do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3055/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3055/185.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, a Srª. Marcela Américo - Secretário Municipal de Saúde, a necessidade e oportunidade de Estabelecer o Novo Piso Salarial dos Profissionais da Enfermagem, onde a nova lei Federal fixa a remuneração mínima mensal para enfermeiros, técnicos, auxiliares de enfermagem e das parteiras.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3056/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3056/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Geraldo Antonio Ferreira - Secretário Municipal de Esporte Lazer e Turismo - SMELT, a necessidade e oportunidade Adquirir Areia Grossa para disponibilizar para as quadras de areia do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3057/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3057/187.pdf</t>
   </si>
   <si>
     <t>Indicação a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Senhor Diego Ginez de Souza Peres - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente e cópia à Senhora Marcela Américo Ortolan - Secretária Municipal de Saúde, a necessidade, oportunidade e conveniência de adquirir uma unidade móvel CASTRAMÓVEL para castração de cães e gatos, além de outros serviços.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/188.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Sales, Secretário Municipal de Planejamento, realizar a pavimentação asfáltica da Travessa dos Ipês ao lado da Secretaria Municipal de Agricultura , Pecuária e Meio Ambiente –  a travessa tem 103, 69 metros de extensão e em torno de nove metros de largura.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/189.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Sales, Secretário Municipal de Planejamento, necessidade de fazer estacionamento na Av. JK e na Avenida dos Jambos.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/190.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor André Felippe Arruda Sales, Secretário Municipal de Planejamento, necessidade de incluir no mapa urbano da cidade de Juína a Rua Bela Vista do Paraiso – Módulo 5</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/191.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Wener Santos – Diretor Presidente da MT PAR . com cópia para  o Exmo. Sr.  Paulo Augusto Veronese – Prefeito e ao Exmo. Sr. André Felippe Arruda Sales, Secretário Municipal de Planejamento, necessidade da parceria para pavimentação da saída do Módulo 5 até Escola Estadual Antônio Francisco Lisboa – Linha 5</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/192.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo Ortolam, Secretária Municipal de Saúde , necessidade de contratação de médico Psiquiatra, para o CAPS  e Fisioterapeuta para o Centro de Reabilitação</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/193.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade de realizar obra drenagem de águas pluviais  na Rua das Pérolas no Bairro Modulo 4.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/194.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. Jonatas Plinio – Secretário Municipal de Infraestrutura a necessidade de realizar obra drenagem de águas pluviais  e pavimentação   na Rua das Perdizes  e Rua Por do Sol no Bairro Módulo  4.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/195.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura a necessidade aquisição de um ônibus para transporte escolar dos alunos que residem no Bairro Padre Duílio e têm que estudar na escola do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/196.pdf</t>
   </si>
   <si>
     <t>Indicação a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário de infraestrutura e ao senhor André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de realizar pavimentação asfáltica na rua Irerê, rua Rondonópolis e rua Marco Roberto Edígio Nunes no bairro Módulo 5.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Carequinha, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/197.pdf</t>
   </si>
   <si>
     <t>Indicam a Exma. Sra. Janaina Riva, Deputada Estadual, destinação de recursos de emenda parlamentar para obras de drenagem e pavimentação asfáltica de 4,1 km da BR 174  que vai  do trecho do Trevo Próximo ao Posto Figueira até o CDP – CENTRO DE DETENÇÃO PROVISÓRIA DE JUÍNA. (foto anexa).</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/198.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. André Felippe Arruda Salles- Secretário Municipal de Planejamento, a necessidade de reforma do quiosque da Praça do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/199.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/199.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura - SIMFRA, a necessidade e oportunidade de realizar cascalhamento, tapa buraco e patrolamento da rua Aripuanã no bairro módulo 5.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/200.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura - SIMFRA, a necessidade e oportunidade de realizar irrigação dos gramados, e arborização dos canteiros e praças públicas no município de Juína.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/201.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr Paulo Augusto Veronese – Prefeito, com cópia ao Exmo. Sr. Jocemir Corrêa – Secretário de Administração e Finanças a necessidade de se tomar medidas  de segurança e disciplinar  a venda de bebidas em garrafas de vidro e a utilização de copos de vidros em recinto coletivo público.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/202.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura - SINFRA, a necessidade e oportunidade de realizar cascalhamento, tapa buraco e patrolamento da rua Aripuanã no bairro módulo 5.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Carequinha, Bil do Modulo 4, Jurandir, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/203.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Exmo. St. André Felippe de Arruda Sales – Secretário Municipal de Planejamento  que seja implantado na cidade de Juína, um PAV -  Ponto de Atendimento Virtual  da Delegacia da Receita Federal, por intermédio de Acordo de Cooperação entre os entes .</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/204.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Exmo. Sr.  Ericson Leandro de Oliveira – Secretário  Municipal de Educação e Cultura, que seja construído muro aos fundos do Centro de Educação Infantil Menino Jesus, localizada no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/205.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Exmo. Sr  Jonatas– Secretário  Municipal de Infraestrutura  a necessidade de realizar  reparos na pavimentação asfáltica , nas intermediações da igreja Universal da Avenida Londrina, Módulo 5.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Jurandir, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/206.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Exmo. André Felippe de Arruda Salles – Secretário Municipal de Planejamento e Sr  Jonatas Plinio  – Secretário  Municipal de Infraestrutura  a necessidade de realizar  reparos na pavimentação asfáltica em várias ruas do Bairro Módulo 4, principalmente, onde foram quebrado o asfalto para colocação de tubos escoamento do esgoto.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/207.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo, Sr. Alan Porto, Secretário de Estado de Educação de Mato Grosso, que seja realizado reparos na cobertura da quadra de esporte da Escola Estadual Ana Neri, localizada no Bairro São José Operário</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/208.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Alan Kardec, Deputado Estadual que seja destinado recursos de emenda parlamentar para aquisição de 01( um )  resfriador de leite de 1.000 litros para o Assentamento Gleba Rio do Ouro – Juína-MT.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3088/209.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3088/209.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. ,Sr. Paulo Augusto Veronese Prefeito de Juína,  com cópia ao Secretário de Planejamento, André Felippe de Arruda Sales / Setor de Controle Urbano, que seja realizado regularização fundiária urbana no Bairro São José Operário.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/210.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/210.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Paulo Augusto Veronese Prefeito, com cópias ao - Secretário Municipal de Infraestrutura em exercício  que seja realizada limpeza das margens dos córregos e rios ( roçada do  mato, retirada de entulhos, lixos ) isto é  retirada de tudo que atrapalhe o fluxo normal das águas.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/211.pdf</t>
   </si>
   <si>
     <t>Indica a Exmo Sr. Paulo Augusto Veronese – Prefeito de Juína, com cópias ao Exmo. Sr. Jonatas Plinio – Secretário Municipal de Infraestrutura á Senhora Monaliza Rocha Nunes – Diretora do Departamento de Trânsito e a instalação de redutor de velocidade devidamente sinalizado, na Rua das Flores, do Bairro Módulo 4</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/212.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Paulo Augusto Veronese e ao responsável pela Secretaria Municipal de  Infraestrutura a necessidade e oportunidade de cascalhamento em alguns pontos e rebaixamento (corte) de morro na Estrada Vicinal JN 381 Rio Preto.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/213.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Paulo Augusto Veronese Prefeito de Juína, com cópia para a  Secretária Municipal de Saúde,  Sra. Marcela Américo Ortolam e ao Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, Sr. Diego Ginez De Souza Peres,  que seja realizado processo licitatório para contratação de empresa  especializada para a  prestação de serviços de controle populacional de cães e gatos (machos e fêmeas, independente de porte e/ou raça), por meio de castração dos animais  soltos na rua e  dos domésticos das famílias em situação de vulnerabilidade social .</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/214.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Paulo Augusto Veronese Prefeito, com cópias ao - Secretário Municipal de Infraestrutura em exercício que seja realizada patrolamento da Rua Diamante Negro- Módulo 4.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/215.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade da substituição das lâmpadas comuns por tecnologia em LED nas vias públicas, principalmente as proximidades das escolas e centros de educação infantil.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/216.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo Ortolan - Secretária Municipal de Saúde a necessidade de realizar manutenção corretiva (pinturas) e construção de área de espera na Unidade Básica de Saúde do Bairro Modulo 4.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/217.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felippe de Arruda Salles - Secretário Municipal de Planejamento a necessidade de realizar processo de regularização fundiária urbana, por intermédio de avaliação dos imóveis do Bairro Palmiteira que são de interesse social.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/218.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia a Secretaria Municipal de Esportes, Lazer e Turismo, a necessidade de construir um espaço coberto com disponibilidade de assentos para que os alunos da escolinha de futebol recebam as aulas teóricas no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/219.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Alessandro Barbosa - Secretário de Assistência Social, a necessidade da aquisição de um bebedouro confeccionam em aço INOX com capacidade para 100 litros, que será disponibilizado para atender demandas do CRAS.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3103/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3103/220.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao responsável da pasta da Secretaria Municipal de Infraestrutura a necessidade e oportunidade da construção de três bueiros de concreto na Linha 3 – Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3104/221.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3104/221.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia para ao responsável da Secretaria Municipal de Infraestrutura a necessidade e oportunidade da manutenção, patrolamento, encascalhamento, nivelamento e limpeza da Rua Raul Torres do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3105/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3105/222.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao Secretário de Infraestrutura a necessidade, oportunidade e conveniência de fazer gestão para a reforma da ponte sobre o Rio Bonito localizada na estrada da linha 7.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3107/223.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3107/223.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Diego Ginez De Souza Peres - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de aquisição de 04 climatizadores de ar para ser instalado no Barracão da Feira Municipal de Juína.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3108/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3108/224.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Mauro Mendes - Governador do Estado de Mato Grosso, com cópia para a senhora Marcianne Cristine Q. dos Santos Rosa - presidente do INTERMAT, a necessidade e oportunidade da realização de Termo de Cooperação Técnica para que seja instalado em Juína uma base  avançada de atendimento  fixo do INTERMAT para dar solução a 100% das demandas  de regularização fundiária  urbana e rural.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/225.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de ofertar turmas do 1º, 2º e 3º ano na Escola 21 de Abril, localizada no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/226.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha Nunes – Diretora do Departamento de Trânsito, a necessidade e oportunidade que seja elaborado cronograma de serviços de manutenção das faixas de travessia de pedestres e placas de sinalização de transito – vertical e horizontal do perímetro urbano de nossa cidade.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/227.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor André Felipe Arruda Salles - Secretário Municipal de Planejamento, a necessidade da implantação de um loteamento residencial na quadra 305 do Bairro Cidade Alta destinado a pessoas em déficit habitacional em nosso município.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/228.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a Secretaria Municipal de  Esporte, Lazer e Turismo, a necessidade de molhar com frequência os gramados do campos de futebol do Bairro São José Operário e dos demais bairros e  também o do Estádio Municipal.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/229.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao Secretário Municipal de Infraestrutura a necessidade e oportunidade de melhorar a estrutura de pontes de madeira na Estrada Vicinal JN 382 travessão estrada Rio Preto.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/230.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias a senhora Rose Maick - Secretaria Interina de Infraestrutura e a senhora Monaliza Rocha – Diretora do Departamento de Trânsito a necessidade e oportunidade de realizar ações de melhorias organizacionais e preventivas no trânsito ao entorno da Escola Alternativa: proibir estacionar motos na curva; construção de faixa elevada para pedestre frente aquele estabelecimento de ensino e promover campanhas educativas e de orientação para comunidade escolar.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/231.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade e oportunidade de reativar as salas Anexas da Escola Ponce de Arruda, localizada no Vale do Rio Preto.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3122/232.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3122/232.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura a necessidade e oportunidade da alteração da Lei n.º 1.399/2012 para possibilitar que todos os servidores profissionais da educação que moram no perímetro urbano ou rural da cidade e que trabalham nas escolas da área rural recebam a gratificação de deslocamento.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3123/233.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3123/233.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde e ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade da sinalização visual adequada à acessibilidade na rampa de acesso ao laboratório do Hospital Municipal.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Luiza Boer, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3124/234.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3124/234.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Ericson Leandro – secretário interino de esporte, lazer e turismo, a necessidade e oportunidade da reforma do alambrado e manutenção da quadra de areia da Praça do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3126/235.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3126/235.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito com cópia a Secretaria Municipal Infraestrutura, a necessidade e oportunidade de realizar trabalhos de drenagem, corte de morros e encascalhamento na Rodovia MT 183.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3128/236.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3128/236.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Juarez Costa – Deputado Federal, a necessidade e oportunidade de destinar para o município de Juína emenda parlamentar no valor de R$ 6.000.000,00 (seis milhões de reais) destinado a obras de drenagem e pavimentação asfáltica do Bairro Padre Duílio, com cópia ao senhor André Felippe de Arruda Sales - Secretário Municipal de Planejamento, para que seja elaborado projeto de modo a contemplar logradouros do bairro com este importante investimento.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/237.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/237.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor André Felippe de Arruda Salles - Secretário de Planejamento, e ao Secretário Municipal de Esporte a necessidade e oportunidade de instalar bebedouro, brinquedos infantis (playground) e diversidade de equipamentos de academia ao ar livre na Lagoa da Garça.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/238.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/238.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese, prefeito, com cópia ao Secretário de Infraestrutura, a necessidade, oportunidade e conveniência de realizar a reforma de ponte e bueiros na estrada linha 9, Comunidade Gorete.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3134/239.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3134/239.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Rosa Neide – deputada federal, com cópia ao senhor Diego Peres Ginez - Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de adquirir 01 patrulha equipada com lâmia frontal, grade aradora, carreta agrícola, plaina traseira, pulverizador, ensiladeira, concha e calcareadeira para o município de Juína.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3135/240.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3135/240.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e oportunidade em executar obra de manutenção na Estrada Vicinal JN 382 denominada Estrada da Umuarama Sentido Rio Juinão e Rio Preto.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Luiza Boer, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/241.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/241.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao secretário municipal de infraestrutura, a necessidade e oportunidade de melhorar a iluminação publica da Avenida Brasília, iniciando na Avenida JK ate o cruzamento da Avenida Joenville.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/242.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/242.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Mauro Mendes – Governador, a necessidade e oportunidade que seja destinado recursos e efetivada a construção de um Centro Poliesportivo e Cultural no terreno ao lado da Escola Estadual Militar Tiradentes, localizada no Bairro Módulo 5. Com cópias para conhecimento e parcerias ao senhor Otaviano Pivetta – Vice-Governador; Alan Resende Porto – Secretário de Estado de Educação; e, ao senhor Jefferson Carvalho Neves - Secretário de Estado de Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/243.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/243.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao secretário municipal de infraestrutura, a necessidade e oportunidade de realizar podas corretivas das árvores dos espaços públicos.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/244.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/244.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felippe de Arruda Sales – secretário municipal de planejamento e ao senhor Ericson Leandro de Oliveira – secretario municipal de esporte, a necessidade e oportunidade de realizar calçamento do entorno do Campo de Futebol do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/245.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/245.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, a com cópia senhora Marcela Américo Ortolan – Secretária Municipal de Saúde, a necessidade e oportunidade da contratação de 01 médico ortopedista para prestar serviços na Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/246.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/246.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Diego Ginez de Souza Peres — secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de programar controle pluviométrico em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3152/247.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3152/247.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Jonatas Plínio - Secretario Municipal de Infraestrutura a necessidade e oportunidade de realizar reparos nas sarjetas e guias das ruas do módulo 4.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3153/248.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3153/248.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, a com cópia senhora Marcela Américo Ortolan – Secretária Municipal de Saúde, a necessidade e oportunidade da contratação de 01 médico pediatra para prestar serviços na Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3154/249.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3154/249.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Carlos Henrique Baqueta Fávaro – Senador de MT, com cópias ao senhor André Felipe Arruda – Secretário Municipal de Planejamento, a necessidade e oportunidade de disponibilizar recursos para obras de asfaltamento nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3155/250.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3155/250.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à Senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da aquisição de poltronas reclináveis para o Hospital Municipal e UPA 24 horas.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3157/251.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3157/251.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade da perfuração de um poço artesiano no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3158/252.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3158/252.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade da pavimentação asfáltica, drenagem, guias e sarjetas do Caminho Vicinal 05, da rotatória da Avenida Fernando Correa da Costa até o Cemitério Municipal.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Almir da Casa do Criador, Jurandir, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3160/253.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3160/253.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria o senhor Marcelo de Oliveira e Silva - Secretário de Estado de Infraestrutura e Logística de Mato Grosso com cópias ao senhor André Felipe Arruda Sales – secretário municipal de planejamento, a necessidade e oportunidade da pavimentação asfáltica em TSD drenagem, sinalização viária e passeio público na Av. José Nilo Bergamin, localizada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3163/254.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3163/254.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor André Felippe de Arruda Sales – Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar obras de drenagem, pavimentação asfáltica, guias e sarjetas na Rua Jesuíno Tavares da Cruz, Juína, Bairro São José Operário.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3161/255.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3161/255.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de proporcionar decoração natalina nas avenidas e praças do nosso município.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3162/256.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3162/256.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópias ao senhor Diego Ginez de Souza Perez – Secretário Municipal de Agricultura, Pecuária e Meio Ambiente e ao senhor Valdoir Pezzini - Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de lançar um edital de natureza jurídica para selecionar agricultores familiares incluídos em Associações e Cooperativas para produzir os alimentos utilizados na alimentação escolar e PAA em Juína – MT.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/257.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/257.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Wellington Antônio Fagundes - Senador da república, a necessidade, oportunidade e conveniência de fazer gestão na destinação de emenda parlamentar no montante de R$ 1.000.000,00 (um milhão de reais) para atendimento às demandas na área da saúde do Hospital Municipal de Juína-MT.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Sandro, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3165/258.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3165/258.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência a senhora Rosa Neide -Deputada Federal, a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de Emenda Parlamentar no valor de R$ 1.840.000,00 (um milhão, oitocentos e quarenta mil reais) para execução de pavimentação asfáltica, drenagem e implantação de ciclo via na Avenida São Paulo – Bairro Cidade Alta em nosso município.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/259.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/259.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Emanuel Pinheiro Neto - deputado federal, a necessidade, oportunidade e conveniência da destinação de recursos de Emenda Parlamentar no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais), para pavimentação asfáltica e drenagem nas Ruas Curiúva, Kalore, Irerê, Roncador, Porto Rico e Campo Largo, ambas localizadas no Bairro Modulo nesta cidade.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3167/260.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3167/260.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Monaliza Rocha Nunes – Diretora do Departamento de Trânsito, a necessidade e oportunidade da pintura dos “quebra-molas” da Avenida Olavo Inácio Henz, baixada de acesso ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3169/261.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3169/261.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, a com cópia ao senhor André Felippe de Arruda Sales - Secretário Municipal de Planejamento a necessidade e oportunidade da construção de pista de caminhada, calçada, quadra de areia, parque infantil, academia e ao ar livre no Residencial Bandeirantes, próximo ao Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Delei Locutor, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3170/262.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3170/262.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monaliza Rocha - diretora do departamento de trânsito, a necessidade e oportunidade da limpeza da baixada de acesso ao Bairro Palmiteira na Avenida Joinville, bem como, sinalização de trânsito horizontal e vertical em toda estação daquela avenida.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3171/263.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3171/263.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de instalar nas “bocas de lobo” das ruas e avenidas do perímetro urbano da cidade sistema de filtro que impossibilite a entrada de lixos nos bueiros.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Gleynei Nei, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3173/264.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3173/264.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de elaborar projeto para reestruturação do canteiro central da Avenida Nove de Maio com objetivo da ampliação do estacionamento horizontal.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3174/265_luiza.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3174/265_luiza.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade de instalar placas sinalizando a proibição de trânsito de bicicleta na calçada da Praça da Bíblia e intensificar a fiscalização para coibir aqueles que desrespeitam esta norma.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3178/266.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3178/266.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao secretário municipal de esportes, lazer e turismo, e a secretária municipal de saúde, a necessidade e oportunidade de designar profissional médico para realizar avaliação previa dos atletas para participarem dos campeonatos das diferentes modalidades esportivas.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3179/267.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3179/267.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de rede de baixa tensão e iluminação pública na Travessa Rio Bom, localizada no modulo 5.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3180/268.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3180/268.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade da instalação de equipamento tecnológico de hidratação com água potável gelada para consumo humano e para pets, no Parque da Lagoa da Garça e na pista de caminhada do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3181/269.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3181/269.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade do encascalhamento, abertura de desaguador, reabertura de faixa e limpeza em alguns pontos da estrada vicinal JN 421 - Rio Preto, Linha Pesquisa.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3182/270.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3182/270.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de criar através de Lei, a modalidade teletrabalho no âmbito do Poder Executivo.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3183/271.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3183/271.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de esporte, lazer e turismo, a necessidade e oportunidade da instalação de um bebedouro com agua potável e legada, com edificação de abrigo no campo da Praça do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3184/272.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3184/272.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do alargamento da Avenida Joinvile, no trecho entre a rotatória da Avenida Brasília ate o antigo bar do José Diniz.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/273.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/273.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo Ortolan - secretária municipal de saúde a necessidade e oportunidade de instalar INTERNET nas Unidades Básicas de Saúde da Geba Iracema Áreas I, II e III.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/274.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/274.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de disponibilizar “caixa d’água” em tamanho maior para o Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/275.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/275.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação de uma ponte localizada na Linha “F” entrada da propriedade do senhor Celso Carmelito.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/276.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/276.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade do alargamento da Avenida Beija Flor, frente a UPA 24H.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/277.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/277.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de realizar a recuperação do trecho da MT – 183, antiga linha 5 entre Filadélfia e o Rio Furquim.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Carequinha, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/278.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/278.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor André Felippe Arruda Salles - secretário municipal planejamento, a necessidade e oportunidade de firmar convenio com o governo do Estado para construção de cinquenta unidades habitacional para pessoas de baixa renda no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/279.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/279.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da Rua Serra Negra, localizada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/280.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/280.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar trabalhos de drenagem na Rua Aroeira para desviar fluxo de enxurradas que desce sentido à Rua Coqueiro, entre o Bairro Padre Duílio e Loteamento Flamboyant.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/281.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/281.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar trabalhos de limpeza na área publica as margens da Rua Coqueiro, entre o Bairro Padre Duílio e Loteamento Flamboyant.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/282.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/282.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de contratar uma técnica de enfermagem para prestar serviços no Posto de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/283.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/283.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da substituição das luminárias publicas do Bairro Padre Duílio por lâmpadas em LED.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/284.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/284.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de esporte, lazer e turismo a necessidade e oportunidade da construção de um mini estádio de futebol no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/285.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/285.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felippe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade da regularização fundiária das seguintes localidades: lotes da quadra próximo ao Parque dos Ipês entre os bairros Modulo 05 e Modulo 04; lotes da Rua Boa Esperança no Modulo 5; e, dos terrenos do Assentamento do Penteado (Diamante Negro).</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Jurandir, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/286.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/286.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da continuidade do asfaltamento da Rua Nova Granada do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/287.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/287.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - prefeito, com cópias ao senhor Diego Ginez de Souza Perez – secretário municipal de agricultura, pecuária e meio ambiente e ao senhor André Felipe Arruda – secretário municipal de planejamento, a necessidade e oportunidade de realizar adequações no projeto de implantação das estufas para melhor atender as demandas requeridas pelos agricultores feirantes.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3202/288.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3202/288.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópia ao senhor Diego Ginez de Souza Perez – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da construção de calçadas ao entorno da área verde entre Bairro Módulo 5 e Cidade Alta, área que faz limites com a Rua Bauru e Ulisses Guimarães, bem como fazer preparo do solo, plantio de árvores e conserto da cerca.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3203/289.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3203/289.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de estabelecer o marco regulatório para o município realizar o pagamento da parcela extra denominado “Incentivo Financeiro Adicional dos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias”, a título de incentivo profissional garantido pela lei n.º 12.994/2014 e art. 5.º do decreto 8474/2015.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2806/007.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2806/007.pdf</t>
   </si>
   <si>
     <t>•	Mensagem n. 007/2022 do senhor Paulo Augusto Veronese – Prefeito. Assunto: solicitação de retirada de tramitação do Projeto de Lei Complementar n.º 4/2021;</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2865/001_substituto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2865/001_substituto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para firmar Termo de Convênio ou de Colaboração com o Conselho Comunitário de Segurança Pública e promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2866/006_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2866/006_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Parceria Publico-Privada no âmbito da Administração Publica Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2877/006_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2877/006_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de parceria com Organizações Sociais - OS, no município de Juína, disciplina o procedimento de qualificação de entidades, o chamamento e seleção pública, a celebração de contratos de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2878/10_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2878/10_substitutivo.pdf</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>Institui o Código de Obras do Município de Juina - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>Paulo Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2904/004_substitutivo_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2904/004_substitutivo_2.pdf</t>
   </si>
   <si>
     <t>Mensagem em substituição ao projeto original Projeto de Lei Complementar n.º 04/2022</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>Veto parcial, por contrariedade ao interesse publico ou ainda, inconstitucionalidade formal do Projeto de Lei Complementar n.º 07/2022.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3131/43_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3131/43_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão das regiões fiscais n.º 67, 68, 69, 70, 71 e 72 no ANEXO I e atualização dos valores constantes do ANEXO I , ANEXO II e ANEXO III da Lei Municipal n.º 1617/2015, de acordo com o valor aplicado no ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3119/plc_15-2022.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3119/plc_15-2022.docx</t>
   </si>
   <si>
     <t>Altera o art. 98 da Lei Complementar nº 356, de 22 de dezembro de 1993, Código de Postura, e dá outras providências.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/redacao_final_n.o_2_plo_44-2022..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/redacao_final_n.o_2_plo_44-2022..pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo da Lei Complementar n.º 1971/2020 que, reestrutura o Regime Próprio de Previdência Social do Município de Juína, Estado de Mato Grosso – PREVI-JUÍNA, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7101,67 +7101,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2797/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2798/002_revisao_salario_camara.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2799/003_revisao_salario_vereadores.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2800/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2849/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2879/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2882/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2893/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2894/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2997/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2998/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3000/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3089/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2801/001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2802/002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2803/003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2804/004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2805/005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2811/006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2817/07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2825/08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2847/09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2848/10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2880/11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2881/12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2920/13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2921/14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2926/15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2937/16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2957/17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2958/18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2960/19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2961/20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2962/21....docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2970/22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/33.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3050/36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/plo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/plo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/plo_42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/45__loa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3156/50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3172/51_projeto.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3175/52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3176/53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3177/54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2923/01_licenca_jales.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3136/02_luiza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2846/01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2922/02_licenca_prefeito.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2956/03_licenca_vice.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3159/04_contas_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/01_emenda_plc_15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/emenda_02_plo_44-2022_cfo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/p._01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/p._02_plc_02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/p._03_plc_03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/p._04_plo_29.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/p._05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/p._06_plc_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/p._07_plo_01.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/p._08_plo_02.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/p._09_plo_03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3447/p._10_plo_05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/p._11_plo_06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3449/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/p._14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3452/p._15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/p._16_plc_09.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/p._16_plc_09.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/p._18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/p._19_plo_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/p._20_plc_07.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/p._21_plc_08.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/p._22_plo_13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/p._23_plo_14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/p._24_plo_15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/p._25_pdl._02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/p._26_pres._01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/p._27_plo_16.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/p._28_veto_14.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/p._29_plc_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/p._30_plo_17_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/p._31_plo_18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/p._32_plo_19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/p._33_plo_20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/p._34_plo_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/p._35_plc_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/p._36_plc_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/p._37_plc_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/p._38_plo_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/p._39_plo_23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/p._40_plo_24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/p._41_plo_25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/p._42_plo_26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/p._43_plo_27.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/p._44_plo_28.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/p._45_plo_29.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/p._46_plo_30.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/p._47_plo_31.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/p._48_plo_32.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/p._49_plo_33.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/p._50_plc_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/p._51_plo_40.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/p._52_plo_39.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/p._53_plo_37.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/p._54_plo_38.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/p._55_plo_41.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/p._56_plo_42.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/p._57_plc_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/p._58_plo_34.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/p._59_plo_35.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/p._61_pemd_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/p._62_plo_43.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/p._63_plo_44.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/p._64_plo46.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/p._65_plo_47.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/p._66_emenda_02_plo_44.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/p._67_plo_48.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/p._68_pres._02.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/p._69_plo_49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/p._70_plo_50.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/p._71_plc_16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/p._73_plo_51.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/p._74_plo_52.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/p._75_plo_53.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/p._76_plo_54.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/p._77_plo_45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/17a_pdle_01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/p._01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/p._02_plc_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/p._03_plc_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/p._04_plo_29.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/p._05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p._06_plo_03.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p._07_plc_04.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p._08_plo_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p._09_plo_02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/p._10_plo_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/p._11_plo_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/p._13_plc_05.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/p._14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/p._15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/p._16_plo_10.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/p._17_plo_12.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/p._18_plo_11.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/p._19_plc_07.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/p._20_plc_08.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/p._21_plc_09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/p._22_plo_13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/p._23_plo_14.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/p._24_plc_15.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/p._25_plo_16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/p._26_plc_10.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/p._27_plo_17.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/p._28_plo_19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/p._29_plo_18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/p._30_plo_22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/p._31_plc_11.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/p._32_plc_12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/p._33_plc_13.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/p._34_plo_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/p._35_plo_24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/p._36_plo_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/p._37_plo_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/p._38_plo_27.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/p._39_plo_28.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/p._40_plo_29.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/p._41_plo_30.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/p._42_plo_31.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/p._43_plo_32.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/p._44_plc_14.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3607/p._45_plc_33.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/p._46_plo_40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/p._47_plo_39.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/p._48_plo_38.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/p._49_plo_41.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/p._50_plo_42.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/p._51_plo_36.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/p._52_plo_35.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/p._53_plo_34.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/p._54_plo_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/p._55_plo_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/p._56_plo_46.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/p._57_plo_47.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/p._58_plo_48.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/p._59_plo_49.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/p._60_plo_50.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/p._61_plc_16.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/p._62_plo_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/p._63_plo_51.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/p._66_plo_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/p._47a_plo_37.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/p_01_plo_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/p._01_plc_04.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/p._02_plc_06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2836/01.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2838/02.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2841/03.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2869/04_luiza.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2898/05.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2899/06.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2903/07.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2905/08.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2908/09.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2983/10.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2984/11.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2999/12.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3009/13_luiza.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/14.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/15_luiza.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/16_luiza.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/17_sandro.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/19.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/20.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3090/22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3091/23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3106/24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3125/26.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3132/27.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3133/28.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/29.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/30.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3168/31.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/32.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/33.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2791/001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2792/02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2793/03.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2794/04.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2795/05.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2796/06.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2807/07.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2808/08.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2809/09.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2810/10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2812/11.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2813/12.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2814/13.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2815/14.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2816/15.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2818/16.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2819/17.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2820/18.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2821/19.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2822/20.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2823/21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2824/22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2826/23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2827/24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2828/25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2829/26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2830/27_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2831/28_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2832/29_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2833/30.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2834/31.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2835/32.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2837/33.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2839/34.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2840/35.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2842/36.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2843/37.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2844/38.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2845/39.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2850/40.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2851/41.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2852/42_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2853/43.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2854/44.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2855/45.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2856/46.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2858/47.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2859/48.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2860/49.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2861/50.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2862/51.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2863/52.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2864/53.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2867/54.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2868/55.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2870/56.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2871/57.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2872/58.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2873/59.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2874/60.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2875/61.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2876/62.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2883/63.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2884/64.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2885/65.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2886/66.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2887/67.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2888/68.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2889/69.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2890/70.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2891/71.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2895/72.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2896/73.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2897/74.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2900/75.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2901/76.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2902/77.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2906/78.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2907/79.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2909/80.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2910/81.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2911/82.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2912/83.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2913/84.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2914/85.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2915/86.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2916/87.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2917/88.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2918/89.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2919/90.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2925/91.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2924/92.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2927/93.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2928/94.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2929/95.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2930/96.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2931/97.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2932/98.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2933/99.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2934/100.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2935/101.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2936/102.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2939/103.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2938/104.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2940/105.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2941/106.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2942/107.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2943/108.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2944/109.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2945/110.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2947/111.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2948/112.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2949/113.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2950/114.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2951/115.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2952/116.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2953/117.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2954/118.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2955/119.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2963/120.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2964/121.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2965/122.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2966/123.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2967/124.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2968/125.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2969/126.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2971/127_bill_fabiano.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2972/128.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2973/129.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2974/130.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2975/131.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2976/132.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2977/133.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2978/134.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2979/135.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2981/136.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2980/137.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2982/138.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2985/139.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2986/140.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2987/141.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2988/142.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2989/143.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2990/144.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2991/145.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2992/146.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2993/147.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2994/148.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2995/149.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2996/150.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3001/151.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3002/152.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3003/153.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3004/154.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3005/155.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3006/156.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3007/157.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3008/158.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3012/159.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3013/160.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/161.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/162.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/163.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/164_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/165.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/166_luiza.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/167_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/168_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/169_jales.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/170_ailton.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/171_aelcio.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/172.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/173.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/174.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/175.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/176.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/177.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/178.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/179.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3049/180.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3051/181.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3052/182.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3053/183.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3054/184.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3055/185.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3056/186.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3057/187.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/188.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/189.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/190.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/191.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/192.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/193.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/194.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/195.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/196.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/197.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/198.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/199.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/200.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/201.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/202.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/203.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/204.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/205.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/206.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/207.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/208.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3088/209.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/210.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/211.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/212.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/213.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/214.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/215.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/216.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/217.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/218.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/219.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3103/220.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3104/221.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3105/222.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3107/223.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3108/224.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/225.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/226.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/227.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/228.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/229.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/230.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/231.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3122/232.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3123/233.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3124/234.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3126/235.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3128/236.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/237.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/238.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3134/239.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3135/240.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/241.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/242.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/243.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/244.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/245.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/246.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3152/247.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3153/248.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3154/249.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3155/250.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3157/251.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3158/252.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3160/253.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3163/254.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3161/255.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3162/256.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/257.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3165/258.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/259.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3167/260.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3169/261.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3170/262.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3171/263.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3173/264.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3174/265_luiza.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3178/266.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3179/267.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3180/268.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3181/269.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3182/270.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3183/271.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3184/272.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/273.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/274.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/275.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/276.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/277.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/278.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/279.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/280.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/281.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/282.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/283.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/284.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/285.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/286.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/287.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3202/288.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3203/289.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2806/007.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2865/001_substituto.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2866/006_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2877/006_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2878/10_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2904/004_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3131/43_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3119/plc_15-2022.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/redacao_final_n.o_2_plo_44-2022..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2797/001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2798/002_revisao_salario_camara.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2799/003_revisao_salario_vereadores.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2800/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2849/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2879/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2882/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2893/008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2894/009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2997/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2998/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3000/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3030/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3089/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2801/001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2802/002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2803/003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2804/004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2805/005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2811/006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2817/07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2825/08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2847/09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2848/10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2880/11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2881/12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2920/13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2921/14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2926/15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2937/16.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2957/17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2958/18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2960/19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2961/20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2962/21....docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2970/22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3011/23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3020/24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3029/33.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3050/36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3059/plo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3060/plo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3061/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3073/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3079/41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3080/plo_42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3111/43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3115/44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3121/45__loa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3156/50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3172/51_projeto.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3175/52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3176/53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3177/54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2923/01_licenca_jales.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3136/02_luiza.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2846/01.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2922/02_licenca_prefeito.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2956/03_licenca_vice.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3159/04_contas_prefeito_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3112/01_emenda_plc_15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3140/emenda_02_plo_44-2022_cfo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3438/p._01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3439/p._02_plc_02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3440/p._03_plc_03.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3441/p._04_plo_29.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3442/p._05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3443/p._06_plc_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3444/p._07_plo_01.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3445/p._08_plo_02.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3446/p._09_plo_03.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3447/p._10_plo_05.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3448/p._11_plo_06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3449/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3450/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3451/p._14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3452/p._15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3453/p._16_plc_09.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3454/p._16_plc_09.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3455/p._18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3456/p._19_plo_11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3457/p._20_plc_07.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3458/p._21_plc_08.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3459/p._22_plo_13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3460/p._23_plo_14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3461/p._24_plo_15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3462/p._25_pdl._02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3463/p._26_pres._01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3464/p._27_plo_16.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3465/p._28_veto_14.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3466/p._29_plc_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3467/p._30_plo_17_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3468/p._31_plo_18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3469/p._32_plo_19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3470/p._33_plo_20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3471/p._34_plo_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3472/p._35_plc_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3473/p._36_plc_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3474/p._37_plc_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3475/p._38_plo_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3476/p._39_plo_23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3477/p._40_plo_24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3478/p._41_plo_25.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3479/p._42_plo_26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3480/p._43_plo_27.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3481/p._44_plo_28.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3482/p._45_plo_29.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3483/p._46_plo_30.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3484/p._47_plo_31.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3485/p._48_plo_32.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3486/p._49_plo_33.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3487/p._50_plc_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3488/p._51_plo_40.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3489/p._52_plo_39.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3490/p._53_plo_37.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3491/p._54_plo_38.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3498/p._55_plo_41.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3499/p._56_plo_42.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3500/p._57_plc_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3501/p._58_plo_34.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3502/p._59_plo_35.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3504/p._61_pemd_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3505/p._62_plo_43.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3506/p._63_plo_44.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3507/p._64_plo46.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3508/p._65_plo_47.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3509/p._66_emenda_02_plo_44.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3510/p._67_plo_48.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3511/p._68_pres._02.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3512/p._69_plo_49.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3513/p._70_plo_50.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3514/p._71_plc_16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3516/p._73_plo_51.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3517/p._74_plo_52.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3768/p._75_plo_53.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3518/p._76_plo_54.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3519/p._77_plo_45.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3670/17a_pdle_01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3563/p._01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3564/p._02_plc_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3565/p._03_plc_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3566/p._04_plo_29.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3567/p._05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3568/p._06_plo_03.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3569/p._07_plc_04.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3570/p._08_plo_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3571/p._09_plo_02.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3572/p._10_plo_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3573/p._11_plo_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3574/p._12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3575/p._13_plc_05.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3576/p._14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3577/p._15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3578/p._16_plo_10.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3579/p._17_plo_12.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3580/p._18_plo_11.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3581/p._19_plc_07.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3582/p._20_plc_08.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3583/p._21_plc_09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3584/p._22_plo_13.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3585/p._23_plo_14.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3586/p._24_plc_15.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3587/p._25_plo_16.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3588/p._26_plc_10.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3589/p._27_plo_17.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3590/p._28_plo_19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3591/p._29_plo_18.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3592/p._30_plo_22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3593/p._31_plc_11.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3594/p._32_plc_12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3595/p._33_plc_13.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3596/p._34_plo_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3597/p._35_plo_24.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3598/p._36_plo_25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3599/p._37_plo_26.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3600/p._38_plo_27.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3601/p._39_plo_28.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3602/p._40_plo_29.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3603/p._41_plo_30.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3604/p._42_plo_31.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3605/p._43_plo_32.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3606/p._44_plc_14.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3607/p._45_plc_33.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3608/p._46_plo_40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3609/p._47_plo_39.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3611/p._48_plo_38.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3612/p._49_plo_41.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3613/p._50_plo_42.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3614/p._51_plo_36.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3615/p._52_plo_35.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3616/p._53_plo_34.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3617/p._54_plo_43.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3618/p._55_plo_44.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3619/p._56_plo_46.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3620/p._57_plo_47.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3621/p._58_plo_48.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3622/p._59_plo_49.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3623/p._60_plo_50.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3624/p._61_plc_16.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3625/p._62_plo_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3626/p._63_plo_51.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3628/p._66_plo_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3610/p._47a_plo_37.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3392/p_01_plo_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3401/p._01_plc_04.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3402/p._02_plc_06.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2836/01.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2838/02.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2841/03.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2869/04_luiza.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2898/05.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2899/06.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2903/07.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2905/08.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2908/09.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2983/10.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2984/11.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2999/12.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3009/13_luiza.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3010/14.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3018/15_luiza.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3035/16_luiza.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3038/17_sandro.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3058/18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3062/19.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3072/20.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3097/21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3090/22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3091/23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3106/24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3118/25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3125/26.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3132/27.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3133/28.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3143/29.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3148/30.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3168/31.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3185/32.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3186/33.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2791/001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2792/02.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2793/03.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2794/04.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2795/05.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2796/06.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2807/07.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2808/08.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2809/09.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2810/10.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2812/11.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2813/12.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2814/13.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2815/14.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2816/15.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2818/16.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2819/17.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2820/18.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2821/19.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2822/20.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2823/21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2824/22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2826/23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2827/24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2828/25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2829/26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2830/27_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2831/28_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2832/29_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2833/30.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2834/31.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2835/32.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2837/33.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2839/34.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2840/35.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2842/36.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2843/37.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2844/38.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2845/39.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2850/40.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2851/41.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2852/42_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2853/43.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2854/44.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2855/45.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2856/46.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2858/47.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2859/48.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2860/49.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2861/50.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2862/51.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2863/52.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2864/53.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2867/54.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2868/55.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2870/56.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2871/57.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2872/58.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2873/59.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2874/60.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2875/61.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2876/62.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2883/63.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2884/64.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2885/65.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2886/66.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2887/67.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2888/68.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2889/69.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2890/70.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2891/71.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2895/72.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2896/73.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2897/74.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2900/75.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2901/76.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2902/77.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2906/78.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2907/79.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2909/80.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2910/81.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2911/82.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2912/83.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2913/84.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2914/85.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2915/86.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2916/87.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2917/88.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2918/89.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2919/90.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2925/91.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2924/92.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2927/93.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2928/94.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2929/95.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2930/96.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2931/97.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2932/98.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2933/99.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2934/100.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2935/101.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2936/102.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2939/103.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2938/104.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2940/105.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2941/106.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2942/107.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2943/108.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2944/109.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2945/110.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2947/111.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2948/112.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2949/113.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2950/114.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2951/115.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2952/116.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2953/117.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2954/118.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2955/119.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2963/120.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2964/121.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2965/122.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2966/123.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2967/124.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2968/125.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2969/126.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2971/127_bill_fabiano.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2972/128.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2973/129.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2974/130.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2975/131.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2976/132.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2977/133.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2978/134.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2979/135.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2981/136.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2980/137.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2982/138.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2985/139.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2986/140.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2987/141.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2988/142.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2989/143.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2990/144.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2991/145.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2992/146.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2993/147.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2994/148.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2995/149.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2996/150.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3001/151.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3002/152.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3003/153.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3004/154.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3005/155.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3006/156.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3007/157.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3008/158.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3012/159.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3013/160.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3014/161.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3015/162.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3016/163.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3017/164_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3019/165.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3032/166_luiza.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3031/167_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3033/168_bill_e_outros.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3034/169_jales.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3036/170_ailton.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3037/171_aelcio.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3041/172.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3042/173.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3043/174.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3044/175.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3045/176.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3046/177.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3047/178.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3048/179.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3049/180.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3051/181.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3052/182.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3053/183.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3054/184.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3055/185.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3056/186.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3057/187.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3063/188.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3064/189.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3065/190.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3066/191.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3067/192.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3068/193.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3069/194.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3070/195.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3071/196.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3074/197.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3075/198.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3076/199.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3077/200.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3078/201.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3081/202.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3082/203.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3083/204.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3084/205.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3085/206.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3086/207.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3087/208.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3088/209.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3092/210.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3093/211.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3094/212.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3095/213.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3096/214.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3098/215.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3099/216.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3100/217.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3101/218.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3102/219.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3103/220.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3104/221.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3105/222.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3107/223.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3108/224.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3109/225.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3110/226.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3113/227.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3114/228.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3116/229.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3117/230.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3120/231.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3122/232.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3123/233.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3124/234.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3126/235.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3128/236.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3129/237.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3130/238.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3134/239.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3135/240.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3141/241.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3144/242.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3145/243.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3147/244.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3146/245.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3149/246.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3152/247.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3153/248.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3154/249.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3155/250.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3157/251.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3158/252.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3160/253.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3163/254.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3161/255.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3162/256.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3164/257.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3165/258.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3166/259.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3167/260.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3169/261.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3170/262.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3171/263.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3173/264.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3174/265_luiza.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3178/266.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3179/267.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3180/268.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3181/269.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3182/270.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3183/271.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3184/272.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3187/273.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3188/274.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3189/275.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3193/276.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3190/277.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3191/278.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3192/279.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3194/280.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3195/281.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3196/282.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3197/283.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3198/284.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3199/285.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3200/286.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3201/287.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3202/288.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3203/289.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2806/007.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2865/001_substituto.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2866/006_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2877/006_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2878/10_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/2904/004_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3131/43_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3119/plc_15-2022.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3150/redacao_final_n.o_2_plo_44-2022..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>