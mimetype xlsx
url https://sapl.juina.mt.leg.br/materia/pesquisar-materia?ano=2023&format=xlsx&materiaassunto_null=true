--- v0 (2026-01-28)
+++ v1 (2026-04-08)
@@ -54,8311 +54,8311 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Luiza Boer, Bil do Modulo 4, Gleynei Nei, Jurandir, Neguinho da Borracharia, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3809/23-23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3809/23-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 109-A na Lei Orgânica do Município de Juína, que institui o Orçamento Impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas individuais e de bancada do Legislativo Municipal em Lei Orçamentária Anual, previstas na Emenda Constitucional nº 100, de 26 de junho de 2019 e na Emenda Constitucional nº 126, de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Augusto Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3204/012subs.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3204/012subs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios do Prefeito. do Vice-Prefeito, dos Secretários Municipais, dos Titulares de Autarquias. Fundações e dos Órgãos Autônomos e Independentes do Executivo Municipal, e dos vencimentos dos servidores públicos municipais, da Administração Pública Direta e Indireta, do Poder Executivo, do Município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3205/02_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3205/02_substitutivo.pdf</t>
   </si>
   <si>
     <t>altera o ART. 41 da Lei complementar n.° 1013, de 04 de Abril de 2008, plano de Cargos e Carreira dos Profissionais do Sistema único de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_complementar_n._003-2023.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_complementar_n._003-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Indenização Excepcional aos servidores públicos lotados no Poder Executivo municipal, quando reduzido ou eliminado o valor referente ao adicional de insalubridade ou periculosidade, até o limite do valor reduzido pelo período máximo de 06 (seis) meses ou até alteração do salário base do servidor municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3226/06_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3226/06_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera o § 2.º do art. 158 da Lei Complementar n.º 1.022 de 06 de maio de 2008, Estatuto dos Servidores Públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3312/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3312/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações do art. 41, caput e § 2.º e do art. 83, caput, da Lei Complementar  Municipal n.º 1570/2015, permitindo a recondução dor novos processos de escolha, fixando o valor do subsidio mensal individual aos Conselheiros Tutelares do município de Juína – MT, e, alterando a disposição numérica de artigo 83 para 82-A e dá outras providências.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3335/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3335/08.pdf</t>
   </si>
   <si>
     <t>Altera o paragrafo único do art. 34, da lei complementar municipal n.º 1710/2017 para altera requisito do cargo de provimento em comissão de Assessor Jurídico do Procurar Geral e dispõe sobre a criação de 02 (duas ) vagas de provimento efetivo de procurador do município com alteração de anexos, na lei complementar municipal n.º 1016/2008, que estabeleceu a reformulação do plano de cargos, carreira e vencimentos dos servidores da prefeitura municipal de Juina - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3771/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3771/09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de vencimentos, com alterações de anexos e de tabelas, na Lei Complementar Municipal nº 1016/2008, que estabeleceu a reformulação do Plano de Cargos, Carreiras e Vencimentos, dos servidores da Prefeitura Municipal de Juína – MT; Lei Complementar nº 1013/2008 que institui a Carreira dos Profissionais do Sistema Único de Saúde – SUS do município de Juína; e, na Lei Complementar nº 1176/2010 que instituí o Plano de Cargos, Carreira e Vencimentos dois Profissionais do Sistema ÚNICO de Assistência Social do município de Juína - MT e dá outras previdências.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora, Bil do Modulo 4, Carequinha, Jurandir, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3772/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3772/10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do inciso VI ao art. 18, altera o art. 23, altera §8º do art. 37 e altera os Anexos I, III e V da Lei Complementar nº 1.751, de 19 de junho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3787/11_substitutivo_9.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3787/11_substitutivo_9.pdf</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3796/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3796/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de subsídios, com alteração de anexo e de Tabelas, na Lei Complementar Municipal nº 1399/20212, que dispõe sobre o Plano de Cargos, Carreira e Subsídios dos Profissionais da Educação Básica de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3886/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3886/13.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput e do § 1º  do art. 253 da Lei Complementar nº 1905/2019, que dispõe sobre o Código Tributário Municipal - CTM e dá outras providências.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4055/plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4055/plc_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal de Juína/MT promover os atos necessários à cobrança de contribuição de  melhoria em decorrência da valorização imobiliária relativa às obras de pavimentação asfáltica nas vias publicas urbanas que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3313/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3313/01.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica, no âmbito Municipal, a Associação Amigos Bombeiros e Família (AABF) e dá outras providências.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3320/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3320/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3321/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3321/03.pdf</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3332/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3332/04.pdf</t>
   </si>
   <si>
     <t>Institui o 13º subsídio como direito social dos Vereadores integrantes da Câmara Municipal de Juína-MT, na forma que indica.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora, Bil do Modulo 4, Carequinha, Neguinho da 4, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3333/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3333/05.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II, a alínea “b” do § 2º do art. 1º, da Lei n.º 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3334/06_projeto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3334/06_projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal n.º 2044/2023 que autoriza o Poder Executivo a adquirir/indenizar  um prédio de alvenaria de propriedade da Associação Rural Juinense Organizada para Ajuda Mutua - AJOPAM, e d a outras providências.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3348/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3348/07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original e afetação da área de terras pertencente ao patrimônio municipal que menciona, para fins de retificação de área pertencente ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3349/07.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3349/07.docx</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 1997 de 26 de janeiro de 2022, que dispõe sobre a denominação da Rua Jacob Arlindo Freisleben.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3357/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3357/09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de credito junto a Caixa Econômica Federal - CEF, no âmbito do Programa FINISA – Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro destinado à aplicação em despesa de capital, a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3358/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3358/10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3359/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3359/11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, com desconto sobre o valor atualizado, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3372/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3372/12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cessão de servidores com o Poder Executivo do Estado de Mato Grosso – INDEA – MT, Justiça Eleitoral do Estado de Mato Grosso – TRE-MT e com o Poder Legislativo Municipal - Câmara de vereadores de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3495/13.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3495/13.docx</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do município de Juína, a visão monocular como deficiência sensorial do tipo visual.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3496/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3496/14.pdf</t>
   </si>
   <si>
     <t>Institui o DIA MUNICIPAL DA PESSOA COM VISÃO MONOCULAR no município de Juína.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3653/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3653/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transposição e a transferência de recursos orçamentários no orçamento da prefeitura municipal de Juína – MT para o exercício 2023 de acordo com a Lei Complementar nº 172/2020, Emenda Complementar nº 126/2022 e Lei Complementar nº 197/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3654/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3654/16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona ao Sindicado dos Servidores Penitenciários do Estado de Mato Grosso – SINDSPEN e da outras providências.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3685/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3685/17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente, é dá outras providências.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3686/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3686/18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo de cessão de servidor efetivo com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Publica – SESP-MT e Secretaria de Estado de Meio Ambiente – SEMA, e dá outras providências.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3756/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3756/19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3757/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3757/20.pdf</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3758/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3758/21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3770/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3770/22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamentos especiais de débitos fiscais, dispensa de juros e multas, nas condições que entalece e da outras providências.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3818/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3818/23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que mencionada, a Associação dos Investigadores de Policiai do Estado de Mato Grosso – ASSINPOL / MT e dá outras providências.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3819/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3819/24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que mencionada, a Associação Juinense de Assistência Social – AJUDAS, e dá outras providências.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3820/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3820/25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a promover a doação da área urbana que menciona em favor do Estado de Mato Grosso, para fins de instalação e edificação da sede da pericia oficial e identificação de técnica – POLITEC, no município de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3821/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3821/26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo para firmar termo de convênio ou de colaboração e promover a abertura de credito especial no orçamento vigente para auxilio no custeio visando fomentar atividade econômica e turismo municipal dos projetos “Juína Agro e Negócio e Liquida Juína 2023” e “EXPOJUINA 2023” e dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3880/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3880/28.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação a “Rua Caminho Vicinal 11A” e “Loteamento Gleba Queiroz II” que passa ser “Rua Georgino Antônio Pereira” e “Loteamento Queiroz II” e dá outras providências.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3916/30.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3916/30.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de aprovação pela Câmara Municipal das indicações promovidas pelo Executivo Municipal para cargos de direção de autarquias e fundações e dá outras providências.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3938/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3938/31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito especial no Orçamento Vigente, e dá outras proposições.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3953/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3953/32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para promover abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3969/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3969/33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para elaborar Termo de Convênio com a Associação Pestalozzi de Juina, com repasses financeiros para viabilizar a execução de projeto de reforma/ampliação na sede própria da Associação no município de Juina - MT, bem como promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3983/35.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3983/35.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização sobre o Autismo.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Luiza Boer, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4018/36_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4018/36_pdf.pdf</t>
   </si>
   <si>
     <t>Regulamenta a disposição de placas informativas das obras públicas realizadas no município de Juína/MT.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4056/plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4056/plo_37.pdf</t>
   </si>
   <si>
     <t>Institui no município de Juína/MT, o serviço de proteção especial social, ,modalidade família acolhedora para pessoas idosa e pessoa com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4057/plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4057/plo_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar instrumento  e alienar áreas públicas para construção de unidades habitacionais vinculadas aos programas de habitação federal Minha Casa Minha Vida e estadual Ser Família Habitação, e dá outras providências.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4081/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4081/39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público municipal destinado ao Centro de Testagem e Aconselhamento, situado nesta cidade de Juína, com a honrosa designação de "CTA-CENTRO DE TESTAGEM E ACONSELHAMENTO, Antonio Damião da Cruz".</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4091/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4091/40.pdf</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4104/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4104/41.pdf</t>
   </si>
   <si>
     <t>Concede isenção tributária aos beneficiários do Programa de Habitação de Interesse Social custeado pelas fontes de recursos indicados no art. 6º, inciso I a IV da Lei Federal nº 14.620/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4105/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4105/42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Fundo de Arrendamento Residencial - FAR e da outras providências.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4108/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4108/43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, ao Instituto Histórico e Geográfico de Juina - Instituto Raízes e dá outras providências.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3669/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3669/01.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de título honorífico “Servidor Emérito” aos servidores públicos aposentados.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Carequinha, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3881/01_projeto.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3881/01_projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Excelentíssimo senhor Vagner Dupim Dias, Juiz de Direito da 3ª Vara Criminal de Juína e Diretor do Foro da Comarca de Juina, pelos relevantes serviços prestados ao município de Juína.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4052/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4052/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas Anuais de Governo da Prefeitura Municipal de Juína/MT referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4092/14substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4092/14substitutivo.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO_x000D_
 PROJETO DE LEI COMPLEMENTAR Nº 14 de 16 de novembro de 2023._x000D_
 _x000D_
 Altera a Lei Municipal nº 356, de 22 de dezembro de 1993, Código de Postura, e dá outras providências.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4109/15_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4109/15_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal de Juina, MT promover os atos necessários à cobrança da contribuição de melhoria em decorrência da valorização imobiliária relativa as obras de pavimentação asfáltica nas vias publicas urbanas que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4110/41_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4110/41_substitutivo.pdf</t>
   </si>
   <si>
     <t>Concede isenção tributária aos beneficiários do Programa de Habitação de Interesse Social custeado pelas fontes de recursos indicados no art. 6º, inciso III a IV da Lei Federal nº 14.620/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4111/42_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4111/42_substitutivo.pdf</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da CLJRF.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3520/01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3520/01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 01/CLJRF/2023._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 01/2023 _x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a Revisão Geral Anual dos subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, dos Titulares de Autarquias. Fundações e dos Órgãos Autônomos e Independentes do Executivo Municipal, e dos vencimentos dos servidores públicos municipais, da Administração Pública Direta e Indireta, do Poder Executivo, do Município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3521/02_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3521/02_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CLJRF/2023._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar n.º 04/2023 _x000D_
 Autor: Mesa Diretora _x000D_
 Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3522/03_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3522/03_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar n.º 05/2023 _x000D_
 Autor: Mesa Diretora _x000D_
 Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3523/04_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3523/04_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 04/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar n.º 02/2023 _x000D_
 Autor: Poder Executivo_x000D_
 Altera o art. 41 da Lei complementar n.º 1013, de 04 de Abril de 2008, plano de Cargos e Carreira dos Profissionais do Sistema único de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3524/05_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3524/05_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar n.º 03/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre a Indenização Excepcional aos servidores públicos lotados no Poder Executivo municipal, quando reduzido ou eliminado o valor referente ao adicional de insalubridade ou periculosidade, até o limite do valor reduzido pelo período máximo de 06 (seis) meses ou até alteração do salário base do servidor municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3525/06_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3525/06_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o § 2.º do art. 158 da Lei Complementar n.º 1.022 de 06 de maio de 2008, Estatuto dos Servidores Públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3526/07_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3526/07_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 7/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar n.º 7/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre alterações do art. 41, caput e § 2.º e do art. 83, caput, da Lei Complementar Municipal n.º 1570/2015, permitindo a recondução dor novos processos de escolha, fixando o valor do subsidio mensal individual aos Conselheiros Tutelares do município de Juína – MT, e, alterando a disposição numérica de artigo 83 para 82-A e dá outras providências.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3527/08_plo_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3527/08_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 8/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei n.º 1/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Declara de Utilidade Publica, no âmbito Municipal, a Associação Amigos Bombeiros e Família (AABF) e dá outras providências.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3528/09_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3528/09_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 9/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei n.º 2/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3529/10_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3529/10_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei n.º 3/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3530/11_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3530/11_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei n.º 7/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original e afetação da área de terras pertencente ao patrimônio municipal que mencionada, para fins de retificação de área pertencente ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3531/12_plc_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3531/12_plc_08.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei Complementar nº 8/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o paragrafo único do art. 34, da lei complementar municipal nº 1710/2017 para altera requisito do cargo de provimento em comissão de Assessor Jurídico do Procurar Geral e dispõe sobre a criação de 02 (duas) vagas de provimento efetivo de procurador do município com alteração de anexos, na lei complementar municipal nº 1016/2008, que estabeleceu a reformulação do plano de cargos, carreira e vencimentos dos servidores da prefeitura municipal de Juína - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3532/13_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3532/13_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 10/2023 _x000D_
 Autor: Poder Executivo Municipal  _x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3533/14_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3533/14_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 14/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 6/2023 _x000D_
 Autor: Poder Executivo  _x000D_
 Dispõe sobre a revogação da Lei Municipal nº 2044/2022 que autoriza o Poder Executivo a adquirir/indenizar um prédio de alvenaria de propriedade da Associação Rural Juinense Organizada para Ajuda Mutua - AJOPAM, e d a outras providências.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3534/15_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3534/15_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 15/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 11/2023 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, com desconto sobre o valor atualizado, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3535/16_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3535/16_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 5/2023 _x000D_
 Autor: Mesa Diretora Câmara Municipal  _x000D_
 Altera os incisos I e II, a alínea “b” do § 2º do art. 1º, da Lei n.º 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3536/17_plo_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3536/17_plo_08.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 17/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 8/2023 _x000D_
 Autor: Fabiano Aurélio e Zulmar Curzel  _x000D_
 Altera o art. 1º da Lei Municipal nº 1997 de 26 de janeiro de 2022, que dispõe sobre a denominação da Rua Jacob Arlindo Freisleben.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3537/18_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3537/18_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 9/2023 _x000D_
 Autor: Poder Executivo Municipal  _x000D_
 Autoriza o Poder Executivo a contratar operação de credito junto a Caixa Econômica Federal - CEF, no âmbito do Programa FINISA – Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro destinado à aplicação em despesa de capital, a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3538/19_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3538/19_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 19/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 4/2023 _x000D_
 Autor: Mesa Diretora Câmara Municipal  _x000D_
 Institui o 13º subsídio como direito social dos Vereadores integrantes da Câmara Municipal de Juína-MT, na forma que indica.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3539/20_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3539/20_plo_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 20/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 12/2023 _x000D_
 Autor: Poder Executivo Municipal  _x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão de servidores com o Poder Executivo do Estado de Mato Grosso – INDEA – MT, Justiça Eleitoral do Estado de Mato Grosso – TRE-MT e com o Poder Legislativo Municipal - Câmara de vereadores de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3682/21_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3682/21_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 21/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 15/2023 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a transposição e a transferência de recursos orçamentários no orçamento da prefeitura municipal de Juína – MT para o exercício 2023 de acordo com a Lei Complementar nº 126/2022 e Lei Complementar nº 197/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3683/22_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3683/22_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/CLJRF/2023._x000D_
 _x000D_
 Projeto de Lei nº 16/2023 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona ao Sindicado dos Servidores Penitenciários do Estado de Mato Grosso – SINDSPEN e da outras providências.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3729/23_pres_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3729/23_pres_01.pdf</t>
   </si>
   <si>
     <t>Parecer nº 23/2023 a Moção de Aplausos nº 2/2023 de autoria: vereadora Sandro Cândido Silva. Aplauso ao Conselho Municipal dos Direitos da Juventude de Juína/MT que tem desempenhado um papel fundamental na defesa e promoção dos direitos e interesses dos jovens em nossa cidade.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3749/24_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3749/24_plo_17.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão nº 24/2023 favorável a tramitação do projeto de lei nº 17/2023</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3751/25_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3751/25_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 25/CLJRF/2023 ao Projeto de Lei nº 18/2023. Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo a celebrar termo de cessão de servidor efetivo com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Publica – SESP-MT e Secretaria de Estado de Meio Ambiente – SEMA, e dá outras providências.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3754/26_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3754/26_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 26/CLJRF/2023 ao Projeto de Lei nº 13/2023 _x000D_
 Autoria: vereadora Luiza Monteiro Boer_x000D_
 Reconhece, no âmbito do município de Juína, a visão monocular como deficiência sensorial do tipo visual.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3755/27_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3755/27_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/CLJRF/2023 ao Projeto de Lei nº 14/2023 _x000D_
 Autoria: vereadora Luiza Monteiro Boer_x000D_
 Institui o DIA MUNICIPAL DA PESSOA COM VISÃO MONOCULAR no município de Juína.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3801/28_plc__11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3801/28_plc__11.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei complementar nº 11/2023 do poder executivo</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3802/29_plc__10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3802/29_plc__10.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei complementar nº 10/2023 da Mesa Diretora Câmara Municipal</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3803/30_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3803/30_plo_19.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei nº 19/2023 do poder executivo</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3804/31_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3804/31_plo_21.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei nº 21/2023 do poder executivo</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3830/32_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3830/32_plo_22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº  32/2023 ao projeto lei nº 22/2023 do poder executivo.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3831/33_plc_12.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3831/33_plc_12.docx</t>
   </si>
   <si>
     <t>Parecer favorável nº  33/2023 ao projeto lei complementar nº 12/2023 do poder executivo.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3852/34_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3852/34_plo_23.pdf</t>
   </si>
   <si>
     <t>Parecer nº 34/CLJRF/2023 ao projeto de lei nº 23/2023 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3853/35_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3853/35_plo_24.pdf</t>
   </si>
   <si>
     <t>parecer favorável a matéria nº 35/CLJRF/2023  ao projeto de lei nº 24/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3854/36_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3854/36_plo_25.pdf</t>
   </si>
   <si>
     <t>parecer favorável a matéria nº 36/CLJRF/2023  ao projeto de lei nº 25/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3856/37_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3856/37_plo_26.pdf</t>
   </si>
   <si>
     <t>Parecer favorável  nº  37/2023 ao projeto Lei nº 26/2023</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3900/38_plc_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3900/38_plc_13.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 38 ao projeto de lei complementar nº 13/2023 do poder executivo</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3926/40_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3926/40_plo_27.pdf</t>
   </si>
   <si>
     <t>Parecer nº 40/2023 ao projeto de lei nº 27/2023, da Comissão de Legislação, Justiça e Redação Final favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3924/41_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3924/41_plo_28.pdf</t>
   </si>
   <si>
     <t>parecer da comissão de legislação, justiça e redação final favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3927/42_plo_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3927/42_plo_29.pdf</t>
   </si>
   <si>
     <t>Parecer nº 42/2023 ao projeto de lei nº 29/2023, da Comissão de Legislação, Justiça e Redação Final favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3923/43_pdecr_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3923/43_pdecr_01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação Justiça e Redação Final favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3948/44_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3948/44_plo_31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44/CLJRF/2023 ao Projeto de lei nº 31/2023 autoria: Poder Executivo Municipal (REGIME DE URGÊNCIA ESPECIAL), que _x000D_
 Dispõe sobre autorização para promover abertura de crédito especial no Orçamento Vigente, e dá outras proposições.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3980/45_plo_32.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3980/45_plo_32.docx</t>
   </si>
   <si>
     <t>Parecer nº 45/CLJRF/2023 ao Projeto de Lei nº 32/2023 do Poder Executivo, favorável a tramitação</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3982/46_plo_33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3982/46_plo_33.pdf</t>
   </si>
   <si>
     <t>Parecer nº 47/2023/CFO ao projeto de lei nº 33/2023 (Regime de Urgência Especial) favorável a tramitação.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4005/47_plo_35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4005/47_plo_35.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 47/CLJRF/2023 ao Projeto de Lei nº 35/2023</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4078/48_plo_36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4078/48_plo_36.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 36/2023 de autoria da vereadora Luiza e do vereador Gleynei</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4080/49_pdec_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4080/49_pdec_2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 49/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Decreto Legislativo nº 2/2023 _x000D_
 Autoria: Comissão de Finanças e Orçamento_x000D_
 Dispõe sobre a APROVAÇÃO das Contas Anuais de Governo da Prefeitura Municipal de Juína/MT referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4086/50_plo_34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4086/50_plo_34.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação nº 50/CLJRF/2023 ao projeto de lei nº 34/2023 que trata da Lei Orçamentaria Anual (LOA) para 2024.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4087/51_plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4087/51_plo_37.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação nº 51/CLJRF/2023 ao projeto de lei nº 37/2023</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4088/52_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4088/52_plo_38.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação nº 52/CLJRF/2023 ao projeto de lei nº 38/2023</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4089/53_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4089/53_plc_15.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação nº 53/CLJRF/2023 ao projeto de lei complementar nº 15/2023</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4090/54_plc_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4090/54_plc_14.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação nº 54/CLJRF/2023 ao projeto de lei complementar nº 14/2023</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4107/55_plo_39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4107/55_plo_39.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 55/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 39/2023 _x000D_
 Autoria: vereadora Luiza Monteiro Boer_x000D_
 Dispõe sobre a denominação de prédio público municipal destinado ao Centro de Testagem e Aconselhamento, situado nesta cidade de Juína, com a honrosa designação de "CTA-CENTRO DE TESTAGEM E ACONSELHAMENTO, Antônio Damião da Cruz".</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4124/56_plo_40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4124/56_plo_40.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 56/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 40/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4125/57_plo_41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4125/57_plo_41.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 57/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 41/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Concede isenção tributária aos beneficiários do Programa de Habitação de Interesse Social custeado pelas fontes de recursos indicados no art. 6º, inciso I a IV da Lei Federal nº 14.620/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4126/58_plo_42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4126/58_plo_42.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 58/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 42/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Fundo de Arrendamento Residencial - FAR e da outras providências.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3633/01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3633/01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 01/CFO/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 01/2023 _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre Revisão Geral Anual dos subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, dos Titulares de Autarquias, Fundações e dos Órgãos Autônomos e Independentes do Executivo Municipal, e dos vencimentos dos servidores públicos Municipais, Administração Pública Direta e Indireta, do Poder Executivo, do Município de Juína, Estado de Mato Grosso, a teor do artigo 37, do inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3634/02_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3634/02_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 02/CFO/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 05/2023 _x000D_
 Autor: Poder Legislativo Municipal_x000D_
 Ementa: Dispõe sobre Revisão Geral Anual dos Vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína-Mt, a teor do artigo 37, do inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3635/03_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3635/03_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 03/CFO/2023_x000D_
 Projeto de Lei Complementar n.º 04/2023 _x000D_
 Autor: Poder Legislativo Municipal_x000D_
 Ementa: Dispõe sobre Revisão Geral Anual dos subsídios dos vereadores da Câmara Municipal de Juína-MT, a teor do artigo 37, do inciso X, da Constituição Federal, para o exercício financeiro de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3636/04_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3636/04_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 04/CFO/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 02/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o art. 41 da Lei complementar n.º 1013, de 04 de Abril de 2008, plano de Cargos e Carreira dos Profissionais do Sistema único de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3637/05_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3637/05_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 05/CFO/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 03/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre a Indenização Excepcional aos servidores públicos lotados no Poder Executivo municipal, quando reduzido ou eliminado o valor referente ao adicional de insalubridade ou periculosidade, até o limite do valor reduzido pelo período máximo de 06 (seis) meses ou até alteração do salário base do servidor municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3638/06_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3638/06_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 06/CFO/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o § 2.º do art. 158 da Lei Complementar n.º 1.022 de 06 de maio de 2008, Estatuto dos Servidores Públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3639/07_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3639/07_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 07/CFO/2023_x000D_
 _x000D_
 Projeto de lei Complementar n.º 7/2023_x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre alteração do artigo 41, caput e § 2º e art. 83, caput, da Lei Complementar Municipal nº 1.570/2015, permitindo a recondução por novos processos de escolha; fixando o valor do subsidio mensal individual dos Conselheiros Tutelares do Munícipio de Juína-MT, e, alterando a disposição numérica de artigo 83 para 82-A, e dá outras providencias.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3640/08_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3640/08_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 8/CFO/2023_x000D_
 _x000D_
 Projeto de lei n.º 2/2023_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Especial no Orçamento Vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3641/09_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3641/09_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 9/CFO/2023_x000D_
 _x000D_
 Projeto de lei n.º 3/2023_x000D_
 Autor: Poder Executivo_x000D_
 Ementa: Dispõe sobre autorização para promover abertura de Credito Especial no Orçamento Vigente, e dá outras providencias.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3642/10_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3642/10_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 10/CFO/2023_x000D_
 _x000D_
 Projeto de lei n.º 7/2023_x000D_
 Autor: Poder Executivo_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original e afetação da área de terras pertencente ao patrimônio municipal que mencionada, para fins de retificação de área pertencente ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3643/11_plc_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3643/11_plc_08.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 11/CFO/2023_x000D_
 _x000D_
 Projeto de lei complementar nº 8/2023_x000D_
 Autor: Poder Executivo_x000D_
 Altera o paragrafo único do art. 34, da lei complementar municipal nº 1710/2017 para altera requisito do cargo de provimento em comissão de Assessor Jurídico do Procurar Geral e dispõe sobre a criação de 02 (duas) vagas de provimento efetivo de procurador do município com alteração de anexos, na lei complementar municipal nº 1016/2008, que estabeleceu a reformulação do plano de cargos, carreira e vencimentos dos servidores da prefeitura municipal de Juína - MT e dá outras providências.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3644/12_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3644/12_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 12/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 10/2023_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3645/13_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3645/13_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 13/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 6/2023_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a revogação da Lei Municipal nº 2044/2022 que autoriza o Poder Executivo a adquirir/indenizar um prédio de alvenaria de propriedade da Associação Rural Juinense Organizada para Ajuda Mutua - AJOPAM, e d a outras providências.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3646/14_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3646/14_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 14/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 11/2023_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, com desconto sobre o valor atualizado, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3647/15_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3647/15_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 15/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 9/2023_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo a contratar operação de credito junto a Caixa Econômica Federal - CEF, no âmbito do Programa FINISA – Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro destinado à aplicação em despesa de capital, a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3648/16_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3648/16_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 16/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 4/2023_x000D_
 Autor: Mesa Diretora_x000D_
 Institui o 13º subsídio como direito social dos Vereadores integrantes da Câmara Municipal de Juína-MT, na forma que indica.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3649/17_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3649/17_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 17/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 5/2023_x000D_
 Autor: Mesa Diretora_x000D_
 Altera os incisos I e II, a alínea “b” do § 2º do art. 1º, da Lei n.º 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3650/18_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3650/18_plo_12.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 18/CFO/2023_x000D_
 _x000D_
 Projeto de lei nº 12/2023_x000D_
 Autor: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão de servidores com o Poder Executivo do Estado de Mato Grosso – INDEA – MT, Justiça Eleitoral do Estado de Mato Grosso – TRE-MT e com o Poder Legislativo Municipal - Câmara de vereadores de Juína – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3678/19_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3678/19_plo_15.pdf</t>
   </si>
   <si>
     <t>Parecer nº 19/CFO/2023 ao projeto de lei nº 15/2023 de autoria do Poder Executivo. Ementa: Dispõe sobre a transposição e a transferência de recursos orçamentários no orçamento da prefeitura municipal de Juína – MT para o exercício 2023 de acordo com a Lei Complementar nº 126/2022 e Lei Complementar nº 197/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3679/20_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3679/20_plo_16.pdf</t>
   </si>
   <si>
     <t>Parecer nº 20/CFO/2023 ao projeto de lei nº 16/2023 de autoria do Poder Executivo. Ementa: Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona ao Sindicado dos Servidores Penitenciários do Estado de Mato Grosso – SINDSPEN e da outras providências.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3748/21_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3748/21_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 21/CFO/2023 ao Projeto de lei nº 17/2023. Autor: Poder Executivo Municipal. Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente, é dá outras providências.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3750/22_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3750/22_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 22/CFO/2023 ao Projeto de lei nº 18/2023. Autor: Poder Executivo Municipal. Autoriza o Poder Executivo a celebrar termo de cessão de servidor efetivo com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Publica – SESP-MT e Secretaria de Estado de Meio Ambiente – SEMA, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3805/23_plc__11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3805/23_plc__11.pdf</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3806/24_plc__10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3806/24_plc__10.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei complementar nº 10/2023 da Mesa Diretora</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3807/25_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3807/25_plo_19.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei  nº 19/2023 do poder executivo</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3808/26_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3808/26_plo_21.pdf</t>
   </si>
   <si>
     <t>parecer favorável  ao projeto de lei  nº 21/2023 do poder executivo</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3829/27_plo_22.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3829/27_plo_22.docx</t>
   </si>
   <si>
     <t>Parecer favorável nº  27/2023 ao projeto lei nº 22/2023 do poder executivo.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3870/28_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3870/28_plc_12.pdf</t>
   </si>
   <si>
     <t>Parecer nº 28/CFO/2023 favorável a tramitação do projeto de lei complementar nº 12/2023</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3895/29_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3895/29_plo_23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 29 ao projeto de lei nº 23/2023 do poder executivo</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3896/30_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3896/30_plo_24.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 30 ao projeto de lei nº 24/2023 do poder executivo</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3897/31_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3897/31_plo_25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 31 ao projeto de lei nº 25/2023 do poder executivo</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3898/32_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3898/32_plo_26.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 32 ao projeto de lei nº 26/2023 do poder executivo</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3899/33_plc_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3899/33_plc_13.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 33 ao projeto de lei complementar nº 13/2023 do poder executivo</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3957/34_plo_27.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3957/34_plo_27.docx</t>
   </si>
   <si>
     <t>Parecer nº 34/CFO/2023 ao projeto de lei nº 27/2023 - Mensagem substitutiva nº 8/2023 favorável a tramitação.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3958/35_plo_29.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3958/35_plo_29.docx</t>
   </si>
   <si>
     <t>Parecer nº 35/CFO/2023 ao projeto de lei nº 29/2023 - Mensagem substitutiva nº 9/2023 favorável a tramitação.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3949/36_plo_31.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3949/36_plo_31.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e orçamento ao projeto de lei nº 31/2023 favorável a tramitação.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3981/37_plo_33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3981/37_plo_33.pdf</t>
   </si>
   <si>
     <t>Parecer nº 37/2023/CFO ao projeto de lei nº 33/2023 (Regime de Urgência Especial) favorável a tramitação.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4016/38_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4016/38_plo_32.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao projeto de lei nº 32/2023 do Poder Executivo.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4095/39_plo_34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4095/39_plo_34.pdf</t>
   </si>
   <si>
     <t>•	Projeto de Lei nº 34/2023 – Parecer favorável nº 39/CFO/2023.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4096/40_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4096/40_plo_38.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 40/CFO/2023 ao Projeto de Lei nº 38/2023</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4097/41_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4097/41_plc_15.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL nº 41/CFO/2023 ao Projeto de Lei Complementar nº 15/2023</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4102/42_plc_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4102/42_plc_14.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 42/2023 ao projeto de lei complementar nº 14/2023</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer favorável nº 43/2023 ao projeto de lei nº 37/2023</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4121/44_plo_42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4121/44_plo_42.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44/CFO/2023_x000D_
 _x000D_
 Relatoria: vereador Sandro Cândido Silva_x000D_
 Conclusão do Relator: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 42/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Fundo de Arrendamento Residencial –FAR, e dá outras providencias.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4122/45_plo_41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4122/45_plo_41.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 45/CFO/2023_x000D_
 _x000D_
 Relatoria: vereador Sandro Cândido Silva_x000D_
 Conclusão do Relator: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 41/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Concede isenção tributária aos beneficiários do Programa de Habitação de Interesse Social custeado pelas fontes de recursos indicados no art. 6º, inciso I a IV da Lei Federal nº 14.620/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4123/46_plo_40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4123/46_plo_40.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 46/CFO/2023_x000D_
 _x000D_
 Relatoria: vereador Sandro Cândido Silva_x000D_
 Conclusão do Relator: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 40/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3393/01_plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3393/01_plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 1/CDH/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 2/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o art. 41 da Lei complementar n.º 1013, de 04 de Abril de 2008, plano de Cargos e Carreira dos Profissionais do Sistema único de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3394/02_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3394/02_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 2/CDH/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 06/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Altera o § 2.º do art. 158 da Lei Complementar n.º 1.022 de 06 de maio de 2008, Estatuto dos Servidores Públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3395/03_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3395/03_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 3/CDH/2023_x000D_
 _x000D_
 Projeto de Lei Complementar n.º 7/2023 _x000D_
 Autor: Poder Executivo _x000D_
 Dispõe sobre alterações do art. 41, caput e § 2.º e do art. 83, caput, da Lei Complementar Municipal n.º 1570/2015, permitindo a recondução dor novos processos de escolha, fixando o valor do subsidio mensal individual aos Conselheiros Tutelares do município de Juína – MT, e, alterando a disposição numérica de artigo 83 para 82-A e dá outras providências.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3752/04_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3752/04_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 4/CDH/2023 ao  Projeto de Lei n.º 13/2023 _x000D_
 Autor: vereadora Luiza Monteiro Boer _x000D_
 Reconhece, no âmbito do município de Juína, a visão monocular como deficiência sensorial do tipo visual.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3753/05_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3753/05_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 5/CDH/2023 ao Projeto de Lei n.º 14/2023 _x000D_
 Autor: vereadora Luiza Monteiro Boer _x000D_
 Institui o DIA MUNICIPAL DA PESSOA COM VISÃO MONOCULAR no município de Juína.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4006/06_plo_35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4006/06_plo_35.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 6/CDHS/2023 ao projeto de lei nº 35/2023 de autoria do vereador Almir</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4099/07_plo_37....pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4099/07_plo_37....pdf</t>
   </si>
   <si>
     <t>PARECER Nº 7/CLJRF/2023._x000D_
 _x000D_
 RELATORIA: vereador Luiza Monteiro Boer_x000D_
 CONCLUSÃO DA RELATORA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 37/2023 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Institui no município de Juína/MT, o serviço de proteção especial social, modalidade família acolhedora para pessoas idosa e pessoa com deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>Parecer COSP.</t>
   </si>
   <si>
     <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3925/01_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3925/01_plo_28.pdf</t>
   </si>
   <si>
     <t>parecer da comissão de obras infraestrutura favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4077/02_plo_36_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4077/02_plo_36_pdf.pdf</t>
   </si>
   <si>
     <t>Parecer nº 2/COSPINF/2023 favorável a tramitação do projeto de lei nº 36/2023</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4094/03_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4094/03_plo_38.pdf</t>
   </si>
   <si>
     <t>Parecer favorável nº 2/COSPINF/2023 ao  Projeto de lei nº 38/2023.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4100/04_plc_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4100/04_plc_15.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável nº 4/COSP/2023 ao Projeto de Lei Complementar nº 15/2023 de autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a autorização para o Poder Executivo Municipal de Juína/MT promover os atos necessários à cobrança de contribuição de melhoria em decorrência da valorização imobiliária relativa às obras de pavimentação asfáltica nas vias publicas urbanas que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>Parecer CESPC.</t>
   </si>
   <si>
     <t>CESPEC - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/01_mocao_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/01_mocao_01.pdf</t>
   </si>
   <si>
     <t>Parecer nº 1/2023 da comissão especial, a Moção de Aplauso nº 1/2023 autoria: vereador Gleynei Ferreira Griz_x000D_
 Aplauso ao Senhor Valdemir Alves Viana, vigia, pela dedicação, carinho e zelo pela da Escola Estadual Dr. Guilherme Freitas de Abreu Lima, onde prestou serviço por mais de 20 (vinte) anos e até hoje auxilia na vigilância voluntariamente.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3730/02_mocao_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3730/02_mocao_02.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão especial favorável a tramitação da Moção de aplauso nº 2/2023 de autoria do vereador Sandro.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3915/03_pdecr_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3915/03_pdecr_01.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação da matéria nº 3/2023</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4007/04_mocao_5.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4007/04_mocao_5.pdf</t>
   </si>
   <si>
     <t>Parecer nº 4/2023 a Moção de Aplauso nº 5/2023 da vereadora Luiza</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4153/05_mocao_6.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4153/05_mocao_6.pdf</t>
   </si>
   <si>
     <t>Parecer nº 05/2023 a Moção de Aplauso nº 6/2023 da vereadora Luíza que Aplaude atletas que representaram o município de Juina em campeonatos no ano de 2023.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Jales Perassolo, Luiza Boer, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3233/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3233/01.pdf</t>
   </si>
   <si>
     <t>REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, relatório das informações do controle de visitas realizadas pelas Agentes Comunitárias de Saúde (UCS) das Unidades Básicas de Saúde – UBS Rural I e II no segundo semestre de 2022 e no mês de janeiro de 2023.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3241/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3241/02.pdf</t>
   </si>
   <si>
     <t>Com fulcro no Art. 58, §2º, da Lei Orgânica do Município de Juína c/c o Art. 125, §3º, inciso VIII, do Regimento Interno, os vereadores abaixo signatários REQUEREM a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, que envie a esta Casa de Leis, listagem de todos os colaboradores (funcionários) da Coopervale, dos últimos quatro meses que prestaram ou prestam serviços ao município, com nome, função e salários recebidos.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>Gleynei Nei, Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3240/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3240/03.pdf</t>
   </si>
   <si>
     <t>Com fulcro no art. 58, §2º, da Lei Orgânica do Município de Juína c/c o art. 125, §3º, inciso VIII, do Regimento Interno, os Vereadores abaixo signatários REQUEREM a sua Excelência o Senhor Paulo Augusto Veronese, com cópia ao Senhor Secretário Diego Ginez de Souza Peres, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, informações acerca das medidas adotadas para as correções das inconsistências na prestação do serviço de máquinas para os produtores rurais, bem como a apresentação do diário de bordo e a listagem dos valores recebidos, data e beneficiários, dos últimos 02 dois) meses.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>Sandro, Gleynei Nei, Jales Perassolo, Luiza Boer, Neguinho da Borracharia, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3242/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3242/04.pdf</t>
   </si>
   <si>
     <t>REQUEREM, a sua Excelência o senhor Paulo Augusto Veronese -  Prefeito, e ao senhor Valdoir Pezini - Secretário Municipal de Administração e Finanças, realizar revisão dos Laudos Técnicos das Condições Ambientais de Trabalho (L.T.C.A.T.), de todos servidores publico municipal, com pericia “in-loco” nos setores de serviço e atividades das secretarias feita pelo Técnico de Segurança no Trabalho.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3261/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3261/05.pdf</t>
   </si>
   <si>
     <t>REQUER, da sua Excelência o senhor Paulo Augusto Veronese - Prefeito, e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, que proceda nova avaliação e elaboração de Laudo Técnico das Condições Ambientais de Trabalho (LTCAT)– Insalubridade e Periculosidade dos profissionais lotados no Centro de Testagem e Aconselhamento (CTA), do laboratório municipal; dos agentes comunitários de saúde (ACS) e agentes de combate a endemias (ACE) do setor urbano; e, dos técnicos de transporte escolar.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3279/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3279/06.pdf</t>
   </si>
   <si>
     <t>REQUER, da sua Excelência o senhor Paulo Augusto Veronese - Prefeito, e ao senhor Jonatas Plinio – secretário municipal de infraestrutura que encaminhe a esta Casa de leis, relatório da rota que percorre o caminhão da coleta de lixo em todo o município.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3280/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3280/07.pdf</t>
   </si>
   <si>
     <t>REQUER, do diretor presidente da COOPER VALE, que envie a esta Casa de Leis, cópia do Estatuto Social da cooperativa.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3286/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3286/08.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua senhoria Diego Peres Gimenez – Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, com cópia ao senhor Juliano Cruz – Procurador do Município de Juína, cópia dos Termos de Empréstimos de equipamentos da Secretaria de Agricultura, Pecuária e Meio Ambiente, referente aos anos de 2019, 2020, 2021, 2022 e 2023, documentos este que é de conhecimento de todos constantes nos arquivos da secretaria.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3287/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3287/09.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese - Prefeito e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, com cópia ao senhor Ericson Leandro de Oliveira – Secretário de Educação e Cultura, substituição do pagamento da insalubridade pela periculosidade dos Técnicos de Transporte Escolar.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3288/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3288/10.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – Prefeito e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a visita “in loco” nos Centros de Educação Infantis, Escolas Municipais e funcionários abaixo relacionados para averiguação dos direitos a insalubridade e periculosidade dos Técnicos de Manutenção e Infraestrutura que não receberam esses benefícios no mês de fevereiro/2023.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3289/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3289/11.pdf</t>
   </si>
   <si>
     <t>REQUER se sua senhoria Valdoir Pezzini - secretário municipal de administração e finanças, cópia de comprovantes de pagamentos de serviços de imprensa da prefeitura, valores referente a pagamentos da empresa agenciadora, e os valores que a empresa agenciadora paga para cada meio de comunicação que prestam serviços de divulgação, tipos de serviço que estão sendo pago para cada serviço de divulgação e todos os valores pagos para as empresas que prestam serviço para o município, todos os pagamentos realizados do ano de 2019 a fevereiro de 2023. Solicito que os valores sejam encaminhado em forma de ofício e resumido e em anexo a comprovação das despesas pagas.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3311/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3311/12.pdf</t>
   </si>
   <si>
     <t>REQUEREM do senhor Diego Peres Ginez - Secretário de Agricultura, Pecuária e Meio Ambiente e do senhor Leandro Pardini - Presidente da Associação Central União Iracema que encaminhe a esta Casa de Leis, cópias das comprovações de posse e de comodato de dois tratores do patrimônio publico sob a gestão da Associação Central União Iracema, conforme segue:</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3316/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3316/13.pdf</t>
   </si>
   <si>
     <t>REQUER, da sua Excelência o senhor Paulo Augusto Veronese – Prefeito, ao Valdoir Antônio Pezzini – secretário municipal de administração e finanças e ao senhor Natalino Lopes dos Santos – presidente Conselho Comunitário de Segurança Pública de Juína, informações sobre a abertura de crédito no valor de R$ 140.000,00 conforme Lei n.º 2009 de 29 de março de 2022, para a execução do Programa “Atividade Delegada”, repasses, serviços prestados e atividades realizadas.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3317/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3317/14.pdf</t>
   </si>
   <si>
     <t>REQUER, da sua Excelência o senhor Paulo Augusto Veronese – Prefeito, ao Valdoir Antônio Pezzini – secretário municipal de administração e finanças e ao Senhor Jonatas Plinio – secretário municipal de infraestrutura copia do projeto de sinalização horizontal da empresa que realizou o micro revestimento da pavimentação das ruas e avenidas da cidade e quais as obrigações atreladas à sinalização de transito.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3329/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3329/15.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o senhor Paulo Augusto Veronese - Prefeito e ao senhor Valdoir Pezini - Secretário Municipal de Administração e Finanças, relatório informando as composições de todos os Conselhos Municipais, de forma individualizada, constando nome do conselheiro, entidade civil ou órgão de governo que representa.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3350/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3350/16.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, esclarecimento sobre o projeto e a execução do Plano de Mobilidade Urbana considerando que o prazo para início das atividades iniciou em abril.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3353/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3353/17.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e a senhora Marcela Américo – secretaria municipal de saúde, com cópia ao diretor do hospital municipal, informações sobre valor repassado mensalmente ao Instituto São Lucas para administração do hospital municipal.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>Luiza Boer, Almir da Casa do Criador, Gleynei Nei, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3366/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3366/18.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, informações sobre o quantitativo de profissionais que precisam ser contratados, e a necessidade e oportunidade de contratação dos acompanhantes especializados nas instituições de ensino municipais para alunos com Transtorno do Espectro Autista (TEA) conforme a Lei Federal 12.764/2012 complementada pelo Decreto 8.368/14.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3375/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3375/19.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, e, ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, informações sobre adequação da rede elétrica para colocar em funcionamento os equipamentos de ar condicionado da Escola Maria Hilda Panas.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3379/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3379/20.pdf</t>
   </si>
   <si>
     <t>Requer da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Jonatas Plínio – secretário municipal de infraestrutura, informações detalhadas dos custos do serviço de coleta de lixo domiciliar, incluindo gastos com o combustível e manutenção dos caminhões, pagamento dos servidores efetivos e contratados e custos com o aterro sanitário nos últimos 12 (doze) meses.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3702/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3702/21.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e a secretaria municipal de assistência social, informações do número de idosos atendidos no Lar da Pessoa Idosa, quantidade de contribuintes que pagam taxas em conformidade com a Lei, extrato da conta bancaria em que as taxas são depositadas e destinação dos recursos arrecadados no período de janeiro a maio de 2023.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>Sandro, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3703/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3703/22.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito e ao senhor Valdoir Antônio Pezini - Secretário Municipal de Administração e Finanças, cópia do Contrato do Termo Colaboração n.º 01/2022 firmado entre Prefeitura Municipal de Juína - MT e Instituto Social São Lucas, datado de 31/08/2022.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3744/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3744/23.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhora Marcela Américo – secretaria municipal de saúde e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, que encaminhe a esta casa de Lei, informações sobre o pagamento atualizado da diferença salarial dos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias, com relação ao piso salarial com base na emenda constitucional nº 120/2022 e nas Medidas Provisórias nº 1.143/2022 e Medida Provisória nº 1.172/23 que fixa o novo salário mínimo a partir de 1º de maio de 2023.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3747/24_sandro.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3747/24_sandro.docx</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o Senhor Fabiano Aurélio Ribeiro – presidente da Mesa Diretora desta Casa de Leis, a realização de Sessão Solene no dia 16 de junho as 18h20 para entrega das Moções de Aplauso nº 01 e 02/2023 aprovadas nesta Casa de Lei.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3784/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3784/25.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Marcela Américo – secretária municipal de saúde e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, que encaminhe a esta casa de Lei as seguintes informações: cópia dos laudos técnicos do trabalho e atos normativos que justifica a retirada do direito a insalubridade dos cargos abaixo especificados: agentes comunitários de saúde – ACS; agentes de combate às endemias – ACE; – atendente de recepção hospitalar (UPA); borrifador; carpinteiro; e dos bioquímicos (exceto os que são lotados no laboratório Municipal).</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3785/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3785/26.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o senhor Fabiano Aurélio Ribeiro - Presidente Mesa Diretora, a realização de Audiência Pública no dia 28 de junho de 2023, com início às 19 horas e termino previsto para as 21h30, com transmissão via redes sociais, gravada e arquivada, com as seguintes temáticas: municipalização das séries iniciais da Rede de ensino, avaliação do plano municipal de educação, emenda à Lei Municipal nº 1.399/2012 que trata sobre os cargos técnicos de Infraestrutura e Nutrição, implementação do piso nacional do magistério, posse de novos concursados, novo concurso publico, estrutura da perícia medica dos servidores municipais, e ainda, insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3798/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3798/27.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Marcela Américo – secretária municipal de saúde e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, nova atualização do Laudo Técnico de insalubridade e periculosidade das agentes comunitárias de saúde e agentes de combate a endemias especificadamente no item relacionado ao risco físico (radiação não ionizante – radiação solar).</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3791/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3791/28.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Ericson Leandro de Oliveira – secretario municipal de educação e cultura, que envie a esta Casa de Leis, relação dos servidores afastados das funções, motivos dos afastamentos e relação dos servidores contratados em substituição dos afastados com informações dos meios legais em que esses substitutos foram contratados nos últimos seis meses de 2023; requer ainda relação dos servidores que foram cedidos para outros órgãos, caso houver.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3799/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3799/29.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Ericson Leandro de Oliveira – secretario municipal de educação e cultura, que envie a esta Casa de Leis, relação do número de vagas disponíveis, por cargo de provimento efetivo, e que deveriam ser ocupados por servidores concursados da secretaria municipal de educação, escolas, CEIS e outros.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3797/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3797/30.pdf</t>
   </si>
   <si>
     <t>REQUEREM da sua Excelência o senhor Paulo Augusto Veronese – Prefeito e ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, informações dos assuntos abordados em audiência pública - requerimento 026/2023 e realizada dia 28/06/2023 nesta Casa a quanto a avaliação do Plano Municipal de Educação, emenda à Lei Municipal nº 1.399/2012 que trata sobre os cargos técnicos de infraestrutura e nutrição, implementação do piso nacional do magistério, definida pela Lei Federal nº 11.738, posse de novos concursados, novo concurso publico, estrutura da perícia medica dos servidores municipais, reavaliação dos LTCAT dos profissionais da educação e abrir agenda para debate com a categoria através de reunião ampliada com vereadores ou mesmo por audiência pública.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3824/31_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3824/31_teixeirinha.docx</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, da senhora Marcela Américo – secretária municipal de saúde e do senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, agendamento de uma reunião no prazo de 10 dias para prestar mais esclarecimentos sobre insalubridade constante na resposta via ofício nº 041/SFAM, dados da carteira de trabalho e incentivo adicional dos Agentes Comunitários de Saúde e dos Agentes Comunitários de Endemias.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3826/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3826/32.pdf</t>
   </si>
   <si>
     <t>REQUER do senhor Adalberto Rodrigues – secretário municipal de agricultura, pecuária e meio ambiente, informações sobre controle de patrimônio público referente aos resfriadores de leite advindos de emendas parlamentares e também disponibilizados pela SEAF – Secretaria de Estado de Agricultura Familiar: _x000D_
 1.	Quantos foram recebidos do período de 2021 até 2023 e qual capacidade de armazenamento de cada um?_x000D_
 2.	Qual destinação? (onde estão quem é o responsável?)_x000D_
 3.	Possuem plaqueta de controle de patrimônio?_x000D_
 4.	Como é feito controle deste patrimônio público?_x000D_
 5.	Quem é o servidor responsável pelo controle destes equipamentos?</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>Gleynei Nei</t>
   </si>
   <si>
     <t>Com base no art. 128 do Regimento Interno da Câmara Municipal os vereadores abaixo signatários REQUEREM da sua Excelência o senhor Paulo Augusto Veronese – Prefeito e ao senhor Valdoir Antônio Pezzini - secretário municipal de Administração e Finanças , informações  referente ao   veiculo  Ford Cargo 2629 6X4 com placa PJz 1186, visto que este caminhão encontra-se prestando serviço para Prefeitura  no período  de  janeiro a abril de 2023:   _x000D_
 1)	Cópia do Processo licitatório; _x000D_
 2)	Relatório dos valores pagos para a empresa; _x000D_
 3)	Planilha de abastecimento ;_x000D_
 4)	Planilha de diário de bordo (diária ou mensal),que comprove o controle e efetiva  prestação de serviços.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3841/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3841/34.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER da Sua Excelência o Srº Adalberto Rodrigues - Secretário de Agricultura, Pecuária e Meio Ambiente, com cópia ao srº Valdoir Antonio Pezzini – Secretário de Planejamento, solicita uma Lista em planilha de todos os Assentados da Iracema I, II e III, contendo nomes, dados pessoais, endereço e a situação de cada Assentado perante o processo de homologação e titulação Junto ao INCRA. Na coluna de Situação de cada Assentado, solicito a descrição da situação da regularização fundiário do Assentado juntamente ao INCRA</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3843/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3843/35.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Alessandro Barbosa - secretário municipal de assistência social, as seguintes informações:_x000D_
 •	Valores gastos por mês com cesta básica para as pessoas em condições de vulnerabilidade alimentar, com comprovação de Nota Fiscal._x000D_
 •	Quantidade de pessoas atendidas mensalmente com cestas básicas;_x000D_
 •	Quantidade de cestas distribuídas mensalmente;_x000D_
 •	Valor gasto até julho de 2023 com repasse do governo e valor de contra partida do município, caso houver.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Jales Perassolo, Luiza Boer, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3867/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3867/36.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças e ao senhor Ericson Leandro de Oliveira – secretário de educação e cultura, informações sobre os procedimentos para chamamento e posse aos cargos de técnico de transporte escolar (zona urbana), aprovados no processo seletivo nº 003/2022, incluindo os aprovados que assinam desistência ao longo do processo.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3868/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3868/37.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Robson Amorim Machado – secretário municipal de planejamento, projeto arquitetônico elaborado para a construção da Unidade Básica de Saúde do módulo 5 equipe III.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura, Delei Locutor, Luiza Boer, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3876/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3876/38.pdf</t>
   </si>
   <si>
     <t>REQUEREM da sua Excelência o senhor Paulo Augusto Veronese - prefeito e da senhora Estefânia Basílio – secretária municipal de esporte, turismo e laser, informações quanto a utilização das salas comercial dos prédios públicos, cedidos a terceiros nas dependências do ginásio de esportes e do estádio municipal, formato das concessões realizadas para lanchonetes e cedência dos espaços esportivos para promoções de competições com cobrança de inscrições pelos cessionários.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3910/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3910/39.pdf</t>
   </si>
   <si>
     <t>REQUER do senhor Marcelo de Oliveira e Silva - secretário de estado de infraestrutura e logística de MT, com cópia e ao senhor Robson Amorim Machado – secretario municipal de planejamento, informações sobre a cópia do convênio e planilha SINAP dos serviços em execução da MT – 183 e esclarecimentos da execução da obra. As informações poderão ser encaminhadas nos seguintes endereços eletrônicos: e-mail: ildamirfaria@hotmail.com, watsapp: (66) 999872579</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3911/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3911/40.pdf</t>
   </si>
   <si>
     <t>REQUER do senhor Paulo Sergio Markoski – auditor do controle interno do município, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, lista de todos os servidores ocupantes de cargos DAS da Prefeitura Municipal, cargos ocupados e desocupados no presente momento.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>Jales Perassolo, Jurandir, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3946/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3946/41.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de fornecer informações sobre o Convênio referente ao repasse de recursos financeiros provenientes da Emenda Parlamentar do Senador Jaime Campos para a Sociedade Pestalozzi de Juína e, se há previsão de outros convênios a serem destinados aquela associação.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3965/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3965/42.pdf</t>
   </si>
   <si>
     <t>REQUEREM da Sua Senhoria Marcela Américo – secretária municipal de saúde e do senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, as seguintes informações sobre o piso salarial da enfermagem: 1. Como foi realizada a base de cálculo para pagamento do piso salarial da enfermagem; 2. Informações sobre salário base, carga horária, adicional noturno pago aos servidores; 3. A partir de que data foi realizada o pagamento retroativo; 4. Como foi feito o repasse e valores para cada enfermeiro (a) para as empresas conveniadas prestadoras de serviços de enfermagem, técnicos de enfermagem e parteiras para o Município de Juína; e, 5. Aos profissionais efetivos do município foi considerado o tempo de serviço, elevação de classe e nível?</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3984/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3984/43.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças cópia da Planilha de Custos e Serviços referente ao Convênio da obra relacionada à pavimentação asfáltica dos setores “E” e “F” do Bairro Modulo 5.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3991/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3991/44.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronse – prefeito e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças informações sobre a obra de pavimentação da Avenida Londrina, entre as Ruas Taubaté e Novo Horizonte, setor J do Bairro Cidade Alta realizada no ano de 2018: valor total da obra; e, informações sobre os recursos que custearam a obra foram próprios ou provenientes de emendas parlamentares.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3992/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3992/45.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Senhor Fabiano Aurélio Ribeiro – presidente da Mesa Diretora desta Casa de Leis, a realização de Sessão Solene no dia 31 de outubro de 2023 as 19 horas para entrega de Moções de Aplauso e premiações aos ganhadores do I Concurso Literário.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3999/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3999/46.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde que encaminhe a esta Casa de Leis, relatório contendo informações do quantitativo do número de exames na fila de espera: ressonância, tomografia, ultrassom, mamografia, ecocardiograma, eletrocardiograma, coloscopia, endoscopia, cateterismo, ortopedia, cateterismo e número de cirurgias pendentes em nosso município.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4017/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4017/47.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde que encaminhe a esta Casa de Leis, relatório contendo informações do quantitativo de exames de mamografia solicitados pelas Unidades básicas de Saúde e quantos foram liberados no ano de 2023.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4029/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4029/48.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Marcela Américo – secretaria municipal de saúde e ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, agendar reunião para tratar de assuntos referentes ao pagamento do piso salarial da enfermagem, dos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4040/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4040/49.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Robson Amorim Machado – secretário municipal de planejamento, informações sobre o Termo de Cooperação Mutua entre o Estado de Mato Grosso e o município de Juína, por intermédio da POLITEC - Perícia Oficial e Identificação Técnica para agilizar os procedimentos de emissão de carteira de identidade.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4053/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4053/50.pdf</t>
   </si>
   <si>
     <t>Com base no art. 128 do Regimento Interno da Câmara Municipal, a vereadora abaixo signatária REQUER da Sua Excelência o senhor Paulo Augusto Veronese – prefeito e da senhora Marcela Américo – secretária municipal de saúde REITERAR relatório contendo informações do quantitativo de exames de mamografia solicitados pelas Unidades básicas de Saúde e quantos foram liberados no ano de 2023.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4098/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4098/51.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS a Vossa Excelência, o senhor Paulo Augusto Veronese, prefeito, e à senhora Marcela Américo, secretária municipal de saúde, com cópia à Direção do Instituto Social São Lucas, responsável pela administração do hospital municipal, informações detalhadas sobre os procedimentos e os medicamentos manipulados na intubação de recém-nascidos, que necessitam ser encaminhados por UTI aérea para hospitais com atendimento neonatal em outros municípios.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4112/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4112/52.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência o Senhor Fabiano Aurélio Ribeiro – presidente da Mesa Diretora desta Casa de Leis, a realização de Sessão Solene no dia 25 de janeiro de 2024 às 19 horas para entrega da Moção de Aplauso nº 6/2023 em tramite nesta Casa de Leis.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4117/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4117/53.pdf</t>
   </si>
   <si>
     <t>REQUER de Vossa Senhoria, Valdoir Antonio Pezzini, Secretário Municipal de Administração e Finanças e Secretário Interino de Planejamento que encaminhe à equipe de engenheiros civis do município uma solicitação para realizar uma fiscalização na pavimentação da Avenida São Paulo, localizada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4118/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4118/54.pdf</t>
   </si>
   <si>
     <t>REQUER da sua Senhoria Adalberto Rodrigues Junior, Secretaria municipal de Agricultura, Pecuária e Meio Ambiente e do senhor Adelmo Cazuza, Presidente da Associação ASSTRAJ, informações com planilha abrangente de prestação de contas referente ao último evento realizado pela associação. Solicitamos comprovações de clareza de entradas e saídas de recursos financeiros, contemplando tanto as entradas de patrocínios quanto os recursos públicos do município de Juína.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4119/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4119/55.pdf</t>
   </si>
   <si>
     <t>REQUER a sua Excelência o Senhor Paulo Augusto Veronese, com cópia ao Senhor Secretário Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, informações quanto cumprimento da Lei Municipal nº 2.096, de 20 de julho de 2023, que dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, dispensa de juros e multas, nas condições que estabelece e dá outras providências, em especial o que dispõe o art. 4º, §3º, da referida lei.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3209/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3209/01.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade de realizar estudo técnico de trafegabilidade nas Avenidas Ulisses Guimarães e Olavo Inácio Henz para torna-las vias de mão única no trecho da Rotatória Dom Franco Dalla Valle sentido Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3210/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3210/02.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à Senhora Monaliza Rocha Nunes – Diretora do Departamento de Transito, a necessidade e oportunidade da construção de lombada – faixa de transito elevada na Avenida Mato Grosso do Módulo 05, proximidades do Mercado Favorito.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3211/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3211/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura a necessidade, oportunidade e conveniência de fazer gestão no atendimento para às demandas levantadas na Escola Municipal Alvares de Azevedo – Distrito de Terra Roxa: construir prédio para lavanderia e almoxarifado, reconstruir cerca do pátio, construir duas salas de aulas, e reforma geral da pintura.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>Sandro, Jurandir, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3212/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3212/04.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de realizar recuperação das estradas do Distrito de Terra Roxa, Linha F e Estrada Usina.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>Sandro, Delei Locutor, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3213/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3213/05.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Valdoir Pezzini - secretário municipal de Planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade, oportunidade e conveniência, da criação do programa “Cata-treco” para retiradas de materiais inservíveis descartado ilegalmente em terrenos baldios, margens de estradas rurais e ruas da cidade.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3214/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3214/06.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - Secretária Municipal de Saúde a necessidade, oportunidade e conveniência de fazer gestão no PSF Distrito de Terra Roxa para reforma da pintura e piso do prédio, da estrutura de madeira que abriga a lavanderia, aquisição de maquina de lavar, construção de garagem para a ambulância e na contratação agentes comunitários de saúde para atender áreas descobertas.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Jales Perassolo, Luiza Boer, Neguinho da Borracharia, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3215/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3215/07.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - Secretária Municipal de Saúde a necessidade, oportunidade e conveniência de melhoria da acessibilidade nos banheiros do Posto de Saúde da Família Equipe 1 do Bairro Modulo 5.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3216/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3216/08.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a secretária municipal de saúde, a necessidade e oportunidade da instalação de uma Academia ao Ar Livre na Gleba Iracema Área II.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3217/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3217/09.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar operação “tapa-buracos” na linha 4 até a Gleba Iracema - área I; na Linha “G”, na Linha “F” e na Linha 01.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3218/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3218/10.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da substituição dos pontilhões de madeira por Aduelas de Concreto no córrego entre o Bairro Cidade Alta e a saída para comunidade São Pedro; no Rio Perdido e no Rio Vermelho na linha 04.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3219/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3219/11.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da recuperação das pontes secas localizadas frente a propriedade do senhor Adelino e do senhor José Antônio na linha 4, e frente a propriedade do senhor Carlos Confidelis na linha 01.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3220/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3220/12.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar a limpeza dos terrenos baldios de propriedade de terceiros e fazer a cobrança do serviço junto ao IPTU 2023.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>Luiza Boer, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3221/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3221/13.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo - Secretária Municipal de Saúde a necessidade, oportunidade e conveniência de contratar mais um profissional técnico em enfermagem para atender no Posto de Saúde da Família Equipe 1 do Bairro Modulo 5.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3222/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3222/14.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de reiterar a indicação n.º 165/2021 que solicita a expansão da rede de transmissão de energia elétrica e iluminação pública na Rua Paranatinga, localizada no modulo 05 e na Avenida Olavo Inácio Henz na baixada de acesso ao Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3223/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3223/15.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a pavimentação asfáltica da Rua São Bento do Sul, ao lado do Café Juína e da Rua Lages, ambas localizadas no setor industrial.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3224/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3224/16.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade da instalação de um portão no acesso ao parque infantil da Praça da Bíblia.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3225/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3225/17.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Max Russi - Deputado Estadual, a necessidade e oportunidade de destinar recursos de ementar parlamentar no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais) para subsidiar demandas de entidades que realizam trabalho relevante para sociedade juinense, a saber:_x000D_
 R$ 260.000,00 para Associação Pestalozzi de Juina;_x000D_
 R$ 70.000,00 para Associação de Idosos de Juína;_x000D_
 R$ 60.000,00 para Programa Mais Atleta; e,_x000D_
 R$ 60.000,00 para Conselho de Patrimônio Cultural.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3227/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3227/18.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de uma ponte na Gleba Iracema Área I, divisa com Vale do Assentamento Aripuanã.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3228/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3228/19.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à senhora Marcela Américo - Secretária Municipal de Saúde a necessidade e oportunidade da contratação de um técnico (a) de enfermagem, aquisição de poltronas para o médico e colaboradores, ampliação da área de espera da UBS em reforma e ampliar a quantidade de coleta diária de sangue para exames, fazer troca de um ar condicionado e ampliar o atendimento de odontologia no Posto de Saúde da Família do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>Neguinho da 4, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3229/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3229/20.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antonio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de reduzir a jornada de trabalho sem gerar impacto na renumeração dos servidores públicos que tenham filho ou dependente com deficiência.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3230/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3230/21.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação, patrolamento e encascalhamento da Rua Bonito, localizada no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3231/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3231/22.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da substituição dos travessões do campo de futebol da Escola Paulo Freire.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3232/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3232/23.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Valdoir - secretário municipal de administração e finanças e à direção da Coopervale a necessidade e oportunidade de realizar uma recomposição salarial aos servidores que prestam serviços ao município via cooperativa.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3234/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3234/24.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da reforma da ponte localizada no Arrozinho – Linha 4, as proximidades da propriedade do senhor Jonas.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3235/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3235/25.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini - secretário municipal de Administração e finanças a necessidade, oportunidade e conveniência de fazer gestão no chamamento do concurso publico de mais 2 (dois) Técnicos de Segurança no Trabalho para auxiliar no desenvolvimento dos Programas de Prevenção de Riscos Ocupacional nos departamentos e setores de trabalho da prefeitura.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3236/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3236/26.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade, oportunidade e conveniência de priorizar a construção do centro de hemodiálise em nosso município.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3237/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3237/27.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade, oportunidade e conveniência de realizar ação de recuperação dos morros no assentamento Iracema II, bem como alguns locais que dificultam a retirada da produção rural familiar.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3239/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3239/28.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor  Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de recuperação das estradas, nas seguintes localidades: Comunidade Santa Maria Gorete, Nossa Senhora da Saúde e São Paulino.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3238/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3238/29.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de viabilizar mais atendimento para pacientes para diagnóstico e tratamento de Hanseníase.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3243/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3243/30.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronse – prefeito, com cópia ao senhor Valdoir Pezzini - secretário municipal de administração e finanças a necessidade e oportunidade de alterar o art. 218 da Lei Complementar n.º 1.905, de 18 de dezembro de 2019 (Código Tributário) retirando a exigência de requerimento de renovação de isenção de IPTU aos contribuintes beneficiados.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3244/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3244/31.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor André Felipe Arruda Salles – secretário municipal de planejamento, a necessidade e oportunidade de acelerar o processo de regularização fundiária do distrito de Fontanillas.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3245/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3245/32.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da Rua Fernando Junqueira localizada no modulo 5.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>Luiza Boer, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3254/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3254/33.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de implantar um laboratório de informática com aulas na Escola Osvaldo Cruz do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3253/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3253/34.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da aquisição e instalação de dez equipamentos de ar condicionado nas novas salas da Escola Nove de Maio, bem como a reforma da grade de proteção da quadra de esportes.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3246/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3246/35.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e ao senhor Alan Porto – secretário de estado de educação, a necessidade e oportunidade de firmar convênio para a construção de mais cinco salas de aulas anexo a Escola 21 de Abril do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3247/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3247/36.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Pezzini - secretário municipal de Administração e Finanças, a necessidade, oportunidade e conveniência de realizar concurso publico para preencher cargos em vagância das secretarias do Poder Executivo Municipal, cargos ora ocupados por prestadores de serviços terceirizados.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>Sandro, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3248/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3248/37.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para o melhoramento na trafegabilidade da Linha Serra das Araras, Assentamento Boi Bom e Iracema III, que requer reabertura, encascalhamento, patrolamento e rebaixamento da Serra das Araras.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3249/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3249/38.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Robson Amorim Machado - Chefe de Gabinete; a senhora Stefania Basílio - secretaria municipal de Esporte laser e turismo; e, ao senhor Alberto Machado (Beto Dois a Um) - deputado estadual, a necessidade da construção de um mini estádio no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3250/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3250/39.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretaria municipal de saúde, a necessidade e oportunidade da construção de sede própria da Unidade Básica de Saúde - Equipe 3 do Bairro Modulo 5.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3255/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3255/40.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Diego Ginez de Souza Perez – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da reativação do Laticinio (antiga Coopropam) para atender a demanda dos pequenos produtores de leite de nossa cidade.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3256/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3256/41.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Tete Bezerra – Secretaria de Estado de Agricultura Familiar de Mato Grosso (SEAF-MT) a necessidade e oportunidade de adquirir e disponibilizar para o município de Juina um encanteirador para atender a demanda dos pequenos produtores rurais e feirantes de Juina.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3257/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3257/42.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Carlos Henrique Baqueta Fávaro – Ministro da Agricultura, Pecuária e Abastecimento – MAPA, com cópias a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito e, ao senhor Paulo Marcos Beregula – Gerente Banco do Brasil Agência Juína - MT, a necessidade e oportunidade de disponibilizar recursos de investimento para a agricultura familiar dentro do Programa Nacional de Fortalecimento da Agricultura Familiar – PRONAF no município de Juína.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3258/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3258/43.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar a recuperação das estradas vicinais, setor chácara, nas mediações da Comunidade Menino Jesus, Comunidade Todos os Santos, Comunidade São Braz, Comunidade Cristo Rei, Comunidade São Felipe, Comunidade Santo Antônio, linha 9 e setor que liga Escola Antônio Francisco Lisboa a linha 9 com operação tapa buraco, retirada de enxurradas e encascalhamento de pontos críticos e morros.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3259/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3259/44.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de permitir que o transporte coletivo (circular) possa adentrar no Residencial Bandeirantes para embarque de passageiros.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3260/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3260/45.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelencia o senhor Paulo Augusto Veronese - Prefeito, com cópia a senhora Marcela Américo - Secretária Municipal de Saúde a necessidade, oportunidade e conveniência de disponibilizar piscina e profissional com especialidade para atendimento a pacientes que necessitam fazer Hidroterapia.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3262/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3262/46.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Alberto Machado (Beto Dois a Um) - deputado estadual, a necessidade e oportunidade de fazer gestão junto aos órgãos competentes para destinar uma patrulha mecanizada agrícola contendo trator, grade e carreta de reboque para a APPRVRP (Associação dos Pequenos Produtores Rurais do Vale do Rio Preto).</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3263/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3263/47.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade da construção de uma  ponte na aldeia Serra Dourada, Terra Indígena Serra Morena da etnia Cinta Larga no município de Juína –MT.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>Jurandir, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3264/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3264/48.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade, da construção de calçada no terreno da academia ao ar livre localizado no bairro São José Operário esquina da Avenida Presidente Tancredo Neves e avenida Daniel Berg.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3265/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3265/49.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade da construção de um parquinho infantil para atender moradores do parque dos Ipês.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3266/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3266/50.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de fazer gestão para que seja contratado mais Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) para atender aéreas descobertas no município.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3267/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3267/51.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronse – prefeito, com cópia ao senhor Valdoir Pezzini - secretário municipal de administração e finanças a necessidade e oportunidade do repasse de recursos financeiros para a autarquia DAES com a finalidade de realizar obras de extensão de água potável no loteamento Pantanal.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3268/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3268/52.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de disponibilizar poltronas confortáveis para os recepcionistas da Unidade de Pronto Atendimento – UPA, bem como substituição do aparelho de televisão com defeito.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3269/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3269/53.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de declarar de utilidade publica a Associação Amigos Bombeiros e Família (AABF).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3270/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3270/54.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Marcelo de Oliveira - Secretário de Infraestrutura do Estado de Mato Grosso, a necessidade e oportunidade de antecipar a execução de pintura de faixas, sinalizações e placas na Rodovia MT 170, no trecho em manutenção entre a cidade de Juína e Ponte do Rio Juinão.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3271/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3271/55.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Gilberto Cattani – deputado estadual, a necessidade, oportunidade e conveniência de fazer gestão na destinação de emenda parlamentar no montante de R$ 300.000,00 (trezentos mil reais) com intuito de ajudar no custeio de cirurgias eletivas da cidade de Juína.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3272/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3272/56.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor  Elizeu Nascimento – deputado estadual – PL, a necessidade e oportunidade de destinar recursos de emenda parlamentar para a compra e distribuição de uniformes para os alunos do projeto de educação física da Escola Cívico Militar de Juína.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3273/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3273/57.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência a senhora Amalha Barros – deputada federal, a necessidade, oportunidade e conveniência de fazer gestão na destinação de emenda parlamentar no montante de R$ 500.000,00 (quinhentos mil reais) )com o intuito de beneficiar a Escola Militar Tira Dentes com custeio de obras de melhorias estruturais e manutenção do espaço físico da escola.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3274/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3274/58.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretária municipal de infraestrutura, a necessidade e oportunidade da instalação de iluminação publica na Avenida Gabriel Muller, trecho entre o terminal rodoviário e o Paço Municipal.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3275/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3275/59.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Dilmar Dalbosco – deputado Estadual, a necessidade, oportunidade e conveniência de fazer gestão na destinação de emenda parlamentar no montante de R$ 1.600.000,00 (um milhão e seiscentos mil reais) no intuito de construir um reservatório de agua.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3276/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3276/60.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, cópia ao senhor Jonatas Plinio – municipal de infraestrutura, a necessidade, oportunidade e conveniência de realizar serviços de patrolamento reabertura, encascalhamento, conserto de pontes e bueiros das estradas da vicinal da gleba Caiabi, linha G e linha Salete.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3277/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3277/61.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia a senhora Marcela Américo - secretária municipal de saúde a necessidade, oportunidade e conveniência de equipar com ar condicionado a sala de medicamento e sala da enfermagem e ventiladores na recepção do PSF do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3278/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3278/62.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência do patrolamento, reabertura, encascalhamento, conserto de pontes e bueiros das Estradas da vicinal do Distrito de Filadélfia – Gleba União, Rio do Ouro, Rio Verde, Paraná I e II, Boi Bom, Iracema I-II e III.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3283/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3283/63.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor André Felipe Arruda Salles – secretario municipal de planejamento, a necessidade e oportunidade que seja expedido Titulo Definitivo dos terrenos do Loteamento Cedro Rosa do Bairro Modulo 5 e do Loteamento Pantanal do Bairro Cidade Alta aos contribuintes que já quitaram seus débitos junto ao executivo municipal.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3281/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3281/64.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade do patrolamento da estrada da linha 3 e construção de um bueiro na entrada do distrito de Terra Roxa, na interseção da linha 3 com a linha “F”.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3282/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3282/65.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade da limpeza da quadra aonde esta localizada a Unidade Básica de Saúde da Família Equipe 2 do modulo 5, bem como, continuidade do calçamento do passeio da Rua Nilve Fries até a Rua Cambé.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3284/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3284/66.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário de infraestrutura a necessidade, oportunidade e conveniência, do patrolamento, reabertura, encascalhamento, conserto de pontes e bueiros das estradas das vicinais Gleba Caiabi, Linha G e Linha Salete.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3285/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3285/67.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura a necessidade e oportunidade de realizar a recuperação da estrada rural que liga a Comunidade Padroeira na linha 7.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3290/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3290/68.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura a necessidade da aquisição de 1 ônibus de transporte escolar para atender alunos do  Bairro  Padre Duílio que estudam na Escola do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3291/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3291/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor João José de Matos - Deputado Estadual (Dr. João) a necessidade e oportunidade de destinar recursos de emenda parlamentar para instalação de uma academia ao ar livre no Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3292/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3292/70.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade oportunidade que seja realizado reparos de manutenção para corrigir as valas abertas nas ruas devidas chuvas intensas.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3293/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3293/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade que seja contratado prestadores de serviços de jardinagem para reforçar a equipe que realiza o embelezamento da cidade por intermédio do plantio de plantas ornamentais e trabalho de paisagismo que também requer a destinação de equipamentos de jardinagem e um veiculo para transporte das mudas, materiais e equipe.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3294/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3294/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de realizar recapagem no asfalto da Rua Francisco Beltrão – Modulo 5, e, modificar as bocas de lobos recuando as aberturas do meio fio para a calçada de modo a melhorar a drenagem das águas pluviais.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3295/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3295/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Pezzini - secretário municipal de administração, finanças e planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de fazer gestão para projetar e construir extensão de redes elétrica nas Ruas Andira e Cafeara no Bairro Modulo 5, com a finalidade atender a demanda de iluminação pública.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3296/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3296/74.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao secretário municipal de esportes, a necessidade e oportunidade da manutenção da quadra de areia e do parquinho infantil da Praça do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Carequinha, Jales Perassolo, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3297/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3297/75.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação das estradas e rebaixamento de morros das vicinais da Linha Caiabi e da Gleba Caiabi, saindo da MT 183 e entrando na Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3298/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3298/76.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Valdoir Antônio Pezzini - secretário municipal de administração e finanças, a necessidade e oportunidade da criação e implantação da GUARDA MUNICIPAL DE TRANSITO em nosso município.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Jurandir, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3299/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3299/77.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Valdeir Antônio Pezzini - secretário municipal de administração, finanças e planejamento, a necessidade, oportunidade e conveniência que de implantar na cidade de Juína o projeto "IPTU VERDE".</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3300/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3300/78.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade oportunidade que seja realizado reparos urgentes (tapa buraco) na estrada próxima à Associação de Produtores Rurais do Rio do Ouro na Gleba Rio do Ouro.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3301/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3301/79.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Max Russi – deputado estadual, com cópias ao senhor Rodrigo Bruno Zanin - Reitor da Universidade do Estado de Mato Grosso e a sua Excelência o senhor Paulo Augusto Veronese – prefeito a implantação do Campus da UNEMAT em Juína.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3302/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3302/80.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade da recuperação de um bueiro na Linha “F” estrada do Celso Carmelito.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3303/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3303/81.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, o retorno dos maquinários para continuidade do trabalho de reabertura das estradas vicinais do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3304/82_jales.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3304/82_jales.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da aquisição de duas ambulâncias (modelo caminhonete) para atender aos distritos de nosso município.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3305/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3305/83.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Diego Ginez de Souza Peres – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade que seja criado uma normativa para regulamentar a concessão de empréstimos de equipamentos da secretaria aos produtores do município.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3306/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3306/84.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade oportunidade que seja realizado reparos de manutenção para corrigir erosões acentuadas na Avenida Perimetral João Marques Cardoso do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3307/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3307/85.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação da capa asfáltica das Ruas João de Barros e Estrela Dalva, ambas localizadas no Bairro Modulo 4.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3308/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3308/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor João José de Matos - deputado estadual, com cópia a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de uma calcalhadeira de 6 toneladas para a Associação das Produtoras do Vale do Juinão.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3309/87_sandro_e_almir.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3309/87_sandro_e_almir.docx</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini - secretário municipal de Administração e Finanças, a necessidade de viabilizar estudo para realizar o Programa de Recuperação Fiscal (REFIS) concedendo dispensa da cobrança de juros e multas da dívida ativa aos contribuintes em débito com o fisco municipal.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Sandro, Jurandir, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3310/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3310/88.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão nas demandas apresentadas no prédio do aterro sanitário: assentar cerâmica, instalar chuveiro no banheiro, repor telas anti moscas, providenciar cama e colchão para descanso, e ainda, consertar luminárias queimadas do poste em frente ao portão de entrada.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3314/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3314/89.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar ação de escoamento de poças de água e recuperação de estradas e do Assentamento Vale do Juínão.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3315/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3315/90.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora     Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da substituição da academia ao ar livre da praça do bairro Modulo 4 e a instalação de uma unidade no Parque Laranjeiras.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3318/91.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3318/91.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Marcela Américo - secretária municipal de saúde e a vigilância sanitária, a necessidade e oportunidade de disponibilizar recursos financeiros no montante de R$ 180.000,00 para o financiamento de serviço de castração de cães e gatos de ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3322/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3322/92.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Juarez Costa – Deputado Federal, com cópia a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 900.000,00 (novecentos mil reais) para construção de 6 salas de aula na Escola Estadual 21 de Abril do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3323/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3323/93.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura e a senhora Estefânia – secretária municipal de esporte, a necessidade e oportunidade de fazer reparos no refletor da Praça do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3324/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3324/94.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade de deflagrar operação tapa buracos limpeza do Bairro São José Operário e poda da grama da Praça também da mesma localidade.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3325/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3325/95.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor José Medeiros – deputado federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no montante de R$ 1.300.000,00 (um milhão e trezentos mil reais) para compra de motoniveladora e pá carregadeira para o município de Juína.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3326/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3326/96.pdf</t>
   </si>
   <si>
     <t>4)_x000D_
 Indica a Sua Excelência o senhor José Medeiros – deputado federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar para compra de uma patrulha mecanizada para atender a recuperação de estradas do perímetro urbano da cidade de Juína.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3327/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3327/97.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de realizar a atualização do Banco de Cadastro Imobiliário – BCI com base na planta genérica e venal dos imóveis.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3328/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3328/98.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento geral na estrada vicinal JN 380 - Rio Preto sentido Fazenda Amália.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3330/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3330/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de implantar estratégia piloto de acabar com os agendamentos de consultas pelos membros beneficiários nas Unidades Básicas de Saúde e as mesmas serem agendadas pelos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3331/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3331/100.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Araújo - deputado estadual, com cópia a Sua Excelência o senhor Paulo Augusto Veronese – prefeito e a senhora Marcela Américo - secretária municipal de saúde, a necessidade de disponibilizar emenda parlamentar no valor de R$ 600.000,00 (seiscentos mil reais) para aquisição de uma ambulância, tipo caminhonete 4x4, adaptada e apropriada para deslocamento em estradas não pavimentadas do Distrito de Filadélfia, município de Juína – MT.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3336/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3336/101.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da expansão de rede de baixa tensão e iluminação publica na estrada de acesso ao IFMT.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3338/102_almir__o_batista.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3338/102_almir__o_batista.docx</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Eriscon Leandro de Oliveira - secretário municipal de educação e cultura a necessidade e oportunidade de criar na cidade de Juína um Comitê Integrado de Segurança Escolar.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3339/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3339/103.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcelo Américo – secretária municipal de saúde, a necessidade e oportunidade que seja disponibilizado uma profissional técnica de enfermagem para atender na Unidade Básica de Saúde do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3340/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3340/104.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretario municipal de administração e finanças, a necessidade e oportunidade da entrega de Títulos Definitivos dos lotes aos assentados do PA Iracema.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3341/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3341/105.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretaria municipal de saúde, a necessidade e oportunidade de aumentar o quantitativo de consultas e exames nas UBS dos bairros.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3342/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3342/106.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Wilson Santos – deputado estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no montante de R$ 300.000,00 para a reforma da Escola Municipal Paulo Freire, localizada no Modulo 5 em Juína.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3343/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3343/107.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de contratar pessoas para suprir a demanda na limpeza urbana da cidade.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3344/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3344/108.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade de encascalhamento de alguns pontos e rebaixamento (corte) de morro e alinhamento de curva na Estrada Vicinal Rural da Linha F nas proximidades da usina.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3345/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3345/109.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Robson Amorim Machado – secretário interino de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da aquisição de uma grade aradora para a Associação de Pequenos Produtores da Gleba Caiabi.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3346/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3346/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura; a senhora Janaina Solano Scamparini - Diretora do Polo de Educação Regional de Educação – CEFRAPO; a senhora Marines Terezinha de Souza - Diretora do Colégio São Gonçalo; a senhora Gisele Davi - Diretora do Colégio Presbiteriano; ao senhor João Aparecido Ortiz de França - Diretor Geral do Instituto Federal de Mato Grosso; ao Diretor da Faculdade AJES; e, a Diretora da Escola Politec de Juína, a necessidade, oportunidade e conveniência enviar a esta Casa de Leis relação dos professores (as) aposentados (as) no período de 10/2016 a 2023, para receberem homenagens da Comenda de Honra ao Mérito “Educador Master”, instituído pela Lei 1652, de 15 de junho de 2016, a ser entregue em Sessão Solene na Câmara Municipal de Juína-MT no dia 17/10/2023.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3347/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3347/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias a senhor Marcela Américo – secretária municipal de saúde a necessidade e oportunidade de destinar mais 3 agentes de saúde para atender as demandas do Setor Teto Verde e residencial Flamboyant.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3351/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3351/112.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar obras de pavimentação asfáltica com drenagem nas Ruas Nova Xavantina e Paranatinga, localizadas no bairro Modulo 5.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3352/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3352/113.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade de realizar obras de pavimentação asfáltica com drenagem da Rua José Jesuíno Tavares (Bodinho), de acesso ao Loteamento Pequeno Príncipe.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3354/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3354/114.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da reforma do alambrado e manutenção da quadra de areia da Praça do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3355/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3355/115.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de disponibilizar a realização de Exame de bactérioscopia nas UBS de nosso município.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3363/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3363/116.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor  Valdoir Pezzini – secretário municipal de administração e finanças e ao senhor Ericson Leandro de Oliveira – secretário municipal de educação, a necessidade e oportunidade de criar o cargo de inspetor de pátio, ou equivalente, e a contração de servidores, para lotação nas escolas e centros de educação infantil de nossa cidade.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3364/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3364/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria o senhor Alan Resende Porto – secretário de estado de educação, com cópias a senhora Janaina Solano Gomes Scamparini -  diretora da DRE de Juína, a necessidade e oportunidade da contração de inspetor de pátio, ou equivalente, para lotação nas escolas estaduais de nossa cidade.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3365/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3365/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor  Valdoir Pezzini – secretário municipal de administração e finanças a necessidade e oportunidade da instalação de balizadores de emergência (iluminação) na pista de pouso do aeroporto de nossa cidade.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3356/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3356/119.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Antonio Pezzini Secretário Interino de Planejamento e o senhor Jonatas Plínio - Secretário Municipal de Infraestrutura a necessidade de reabertura de parte de rua no Bairro Setor Industrial, denominada Rua Itapema.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Delei Locutor, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3360/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3360/120.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Estefânia Basílio - Secretária Municipal de Esporte, Lazer e Turismo a necessidade e oportunidade da construção de banheiro com acessibilidade e instalação de corrimão nas arquibancadas do Estádio Municipal.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3362/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3362/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da substituição das luminárias publicas do Residencial Bandeirantes por lâmpadas em LED.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3361/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3361/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação de um bueiro na estrada da Fazenda do Eugênio Bergamin sentido sitio do Renato e Gabriel.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3367/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3367/123.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de implantar nas escolas públicas municipais o “Projeto Autismo nas Escolas”, semelhante ao lançado pelo governo do estado em 2022.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3368/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3368/124.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de realizar processo seletivo para acompanhantes especializados de alunos com Transtorno do Espectro Autista (TEA) e aplicar capacitação prévia através de curso de formação para os convocados.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3369/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3369/125.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da linha 1 comunidade Nossa Senhora de Fátima, da estrada da Linha Flor da Serra e reabertura da estrada da linha 4.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3370/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3370/126.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do rebaixamento de morro frente à propriedade do senhor Amadeu, localizada na linha 01.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3371/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3371/127.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Antônio Pezzini - secretário interino de planejamento e o senhor Jonatas Plínio - secretário municipal de infraestrutura a necessidade de reabertura de parte de Rua no Bairro Palmiteira, denominada Rua Campo Belo do Sul.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3373/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3373/128.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade de realizar a sinalização horizontal e vertical de toda a extensão da Avenida Joinville.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3374/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3374/129.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo – secretaria municipal de saúde, a necessidade e oportunidade de destinar mais três agentes de combate a endemias para atender áreas do Loteamento Flamboyant, Bandeirantes, Jardim Teto Verde e Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3376/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3376/130.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade de fazer gestão para a pavimentação asfáltica das ruas do Residencial Boa Vista: Rua Rodney Túlio Moro, Rua Governador João Ponce de Arruda, Rua Zelinda Perotto Boniatti, Rua Governador Jari Gomes, Avenida Isidoro Poletto, Rua Francosco Waleguski, Rua Projetada e Rua Antônio Marim Coelho.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3378/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3378/131.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Stefânia Basílio - secretária de esportes, lazer e turismo e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de realizar a manutenção da pista de caminhada, poda das árvores e manutenção das raízes entre os lados da passarela e instalar iluminação para jardim ou “iluminação de chão” no Parque Lagoa da Garça.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3380/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3380/132.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonata Plinio - secretário municipal de infraestrutura a necessidade, oportunidade e conveniência de fazer gestão na recuperação da estrada que liga a MT 170 ao Distrito de Fontanillas, realizar serviço de patrolamento, encascalhamento, desvio das aguas pluviais, manutenção das pontes e de limpeza urbana do distrito.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3382/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3382/133.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretora de transito, a necessidade e oportunidade da construção de um redutor de velocidade (quebra-molas) ao fim do asfalto na Avenida Londrina no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3381/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3381/134.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento do trecho de responsabilidade do município da MT 183 até o Rio Areia.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3386/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3386/135.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdor Antônio Pezzini – secretario municipal de planejamento, a necessidade e oportunidade de fazer projeto para continuidade da pavimentação da Rua das Perolas, localizada no modulo 4.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3383/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3383/136.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade da construção de um bueiro na estrada da linha 3 próximo à propriedade do senhor Eli.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3384/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3384/137.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade da realizar a manutenção da ponte sobre o Rio Cinta Larga na linha 3.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3385/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3385/138.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da reforma do viveiro do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3387/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3387/139.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de reestabelecer as prestações de serviços da SOS para as unidades educacionais do município de Juína.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3492/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3492/140.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da limpeza das guias e bueiros, melhoramento da drenagem nas esquinas das ruas Martim Afonso, Sete de Setembro e Doze de Outubro localizadas frente à praça e tapa buracos das vias pavimentadas do bairro São José Operário.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3493/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3493/141.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da troca de lâmpadas queimadas na Praça do Bairro São José Operário e da Avenida Ives Ortolan e Jaime Proni, proximidades da Câmara Municipal.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3494/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3494/142.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças a necessidade e oportunidade de enviar a esta Casa, projeto de lei alterando o vencimento, base dos servidores que tiveram prejuízos com o corte dos adicionais de insalubridade e periculosidade.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Sandro, Gleynei Nei, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3497/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3497/143.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor, Valdoir Antônio Pezzini - secretário municipal de Administração e Finanças, a necessidade e oportunidade de viabilizar a implantação de conta especifica vinculada exclusivamente para arrecadação das contribuições de melhorias municipal.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3629/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3629/144.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a pavimentação asfáltica da rua Gov. Pedro Celestino no Setor Industrial.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3630/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3630/145.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Antônio Pezzini - secretário municipal de administração e finanças, a necessidade e oportunidade de regularizar, municipalizar e incluir estradas vicinais ainda não existentes no mapa oficial do município.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3631/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3631/146.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das ruas do Loteamento Queiroz e do caminho vicinal 11A, proximidades da Verdam.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3632/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3632/147.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria Teté Bezerra - secretária de estado de agricultura familiar – SEAF/MT, com cópias a sua Excelência o senhor Paulo Augusto Veronese – prefeito e ao senhor Adalberto Rodrigues - secretário municipal de agricultura, pecuária e meio ambiente a necessidade e oportunidade de destinar aos pequenos produtores rurais de Juína para atender as demandas de produção: 3 resfriadores de leite com capacidade para 500 litros; 3 resfriadores de leite com capacidade para 1000 litros e 1 maquina de colher café.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3652/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3652/148.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade de fiscalizar e cobrar melhorias na sinalização das caçambas de entulhos postas nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3655/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3655/149.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretario municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da Linha Flor da Serra.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3656/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3656/150.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Stefânia Basílio - secretária de esportes, lazer e turismo, a necessidade e oportunidade de adicionar mais areia nas áreas dos parquinhos e reforma dos equipamentos, localizados nas praças de nossa cidade.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Jurandir, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3657/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3657/151.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de destinar odontólogo (a) para atender pacientes da Unidade Básica de Saúde (UBS) do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3658/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3658/152.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade do encascalhamento dos pontos específicos, abertura de desaguador, reabertura de faixa e limpeza das margens da Estrada Vicinal JN 422 Rio Preto Pé de Galinha.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3659/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3659/153.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio - secretário municipal de infraestrutura a necessidade e oportunidade de realizar obras de manutenção da estrada vicinal rural JN 382 denominada Estrada da Umuarama, Sentido Rio Juinão e Rio Preto.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3660/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3660/154.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Valdoir Antônio Pezini - secretário municipal de administração e finanças a necessidade, oportunidade e conveniência de fazer gestão para revisar o Plano Diretor Municipal instituído pela lei nº 877 de 6 de outubro de 2006.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3661/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3661/155.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Pezini – secretario municipal de administração e finanças e ao senhor Adalberto Rodrigues Junior – secretário municipal de agricultura, pecuária e meio ambiente a necessidade de realizar repasse de recursos no montante de 40.000,00 (quarenta mil reais) da fonte de apoio ao associativismo para a Associação Sagrada Família.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3662/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3662/156.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Pezini – secretário municipal de administração e finanças, e ao senhor Adalberto Rodrigues Junior – secretário municipal de agricultura, pecuária e meio ambiente a aquisição de um veículo para os serviços de Assistência Técnica da Secretaria de Agricultura, Pecuária e Meio Ambiente.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3663/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3663/157.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade de proceder à regularização fundiária urbana e titularização do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3664/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3664/158.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade da construção de faixa de travessia de pedestres elevada frente aos estabelecimentos de ensino e centro de educação infantil em nossa cidade.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3665/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3665/159.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhor Janaina Riva – deputada estadual a necessidade e oportunidade de destinar recursos financeiros para custear obra de reforma geral “GINÁSIO MUNICIPAL DE ESPORTES EGNALDO MENDONÇA.” de nossa cidade.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3668/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3668/160.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Wilson Santos - Deputado Estadual, com cópias a sua Excelência o senhor Paulo Augusto Veronese – prefeito e a senhora – Estefânia Basílio - secretária municipal de esporte lazer e turismo a necessidade e oportunidade de destinar emenda para aquisição de 01 caminhonete traçada para a secretaria de esporte.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3666/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3666/161.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Alberto Machado (Beto Dois a Um) – deputado estadual – PSB, com cópia a senhora Teté Bezerra – secretária de estado de agricultura familiar – SEAF, a necessidade e oportunidade de destinar para a Associação de Agricultores Familiares da Gleba Rio do Ouro de Juína MT, Kits completos de Inseminação artificial.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3667/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3667/162.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade que seja molhado a rodovia MT 183 (estrada da linha), periodicamente, até o limite da Escola Francisco Lisboa e que seja instalada placas de sinalização das imediações daquela unidade escolar.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3671/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3671/163.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do rebaixamento de morros frente às seguintes propriedades na zona rural: do senhor Paulo Salvador, localizada na linha 01 antiga; do senhor Vanzella, denominado morro da onça e do senhor Daniel; e, do senhor Amadeu, localizada na Comunidade Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3672/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3672/164.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao Diretor do Departamento de Águas e Esgoto Sanitário a necessidade e oportunidade da expansão de rede de água potável na Rua Projetada, setor Industrial.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3673/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3673/165.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia à senhora Marcela Américo - secretária municipal de saúde a necessidade e oportunidade de implantar os mecanismos normativos para pagar o piso salarial da enfermagem, técnicos de enfermagem, auxiliares de enfermagem e parteiras.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3674/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3674/166.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do patrolamento e encascalhamento nas estradas da comunidade Santo Isidoro - Parque laranjeiras e das estradas da comunidade Santa Marta – Linha Flor Serra, com reabertura das vias.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3675/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3675/167.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade da recuperação das estradas vicinais da Linha Barroso e Linha 01 que liga da Escola Francisco Lisboa à Linha 4 e Serra do Macaco.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3676/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3676/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de fazer gestão no PSF Rural P.A. Iracema III - Distrito de Filadélfia, para reformar o prédio, aquisição de uma maca, uma mesa, uma cama e um colchão, todos novos.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3677/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3677/169.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria Marcelo de Oliveira e Silva - Secretário de Estado de Infraestrutura e Logística do Estado de Mato Grosso, a necessidade e oportunidade de destinar recursos para obra de duplicação da travessia urbana da MT 170, Avenida JK, no município de Juína, um trajeto de aproximadamente 5 quilômetros.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3681/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3681/170.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de patrolamento e reabertura da estrada Linha Paraná - Distrito de Filadélfia passando pelas propriedades da família Rodrigues até a propriedade da senhora Lenir Rosa Rodrigues e André Rosa Rodrigues.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3687/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3687/171.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da reposição da areia da quadra de voleibol da Praça do Modulo 5.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Luiza Boer, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3688/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3688/172.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade de adquirir e distribuir uniformes aos alunos que participam do projeto “Mais que Atletas” do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3689/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3689/173.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da reforma do telhado do Centro de Educação Infantil Bruno Leonardo de Campos.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3690/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3690/174.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação da ponte as proximidades da antiga Comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Jales Perassolo, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3691/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3691/175.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Tete Bezerra – secretária de estado de agricultura familiar, com cópia a Sua Excelência o senhor Paulo Augusto Veronense – prefeito e ao senhor Adalberto Rodrigues - secretário municipal de agricultura pecuária e meio ambiente que seja disponibilizado recursos orçamentários para beneficiar produtores da Associação Nova União com a aquisição de 01 patrulha mecanizada agrícola; 01 pulverizador; 01 perfurador de solo; e, 02 resfriadores de leite de 500 litros.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3692/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3692/176.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do asfaltamento da travessa Ilha Bela, localizada entre a Rua Boa Esperança e Avenida Bauru, setor “F” modulo 5.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3693/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3693/177.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade do recapeamento do pavimento asfáltico da Avenida Brasília – Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3694/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3694/178.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade da construção de uma Praça de lazer no Residencial Bandeirante.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3695/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3695/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de disponibilizar mais um ônibus para transporte de alunos da Gleba Iracema e Linhas Paraná.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3696/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3696/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhamento e patrolamento dos ramais da Comunidade São Justino, nas proximidades do Loteamento Alvorada, precisamente próximo à chácara Barbosa e Sitio Dalto.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3697/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3697/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da manutenção da ponte sobre o Rio Juinão, estrada vicinal Umuarama/Juinão/Rio Preto, troca de dormentes, vigamento e pranchas.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3698/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3698/182.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhemento dos pontos críticos e abertura de desaguadores na estrada vicinal de acesso ao Distrito de Fontanillas e seus ramais.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3699/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3699/183.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Editanio Oliveira – Superintendente do INCRA – MT, com cópias ao senhor Carlos Fávaro – Ministro da Agricultura, Pecuária e Abastecimento – MAPA, ao senhor Luiz Paulo Teixeira Ferreira – Ministro do Desenvolvimento Agrário e a senhora Margareth Buzetti – Senadora, a necessidade e oportunidade de solicitar a alteração da redação da Lei nº 8.629 de 25 de fevereiro de 1993, visando fortalecer a reforma agrária e a regularização fundiária.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3700/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3700/184.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de realizar recuperação das estradas do Setor Comunidade Salete, serviços de reabertura, encascalhamento, patrolamento e desvios de águas pluviais.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3705/185_teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3705/185_teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Welington Antônio Fagundes – senador da republica, com cópias a Sua Excelência o senhor Paulo Augusto Veronese – prefeito e a senhora Sirlei Cândida Guimarães – diretora geral do DAES, a necessidade e oportunidade de viabilizar emenda parlamentar no valor de 1.200.000,00 (um milhão e duzentos mil reais) para construção do reservatório de água do Bairro Cidade Alta (Módulo 6).</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3704/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3704/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura a necessidade e oportunidade do encascalhamento, abertura de desaguador e reabertura de faixa, limpeza em alguns pontos da estrada vicinal JN 421 e seus ramais no Rio Preto Linha Pesquisa.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3706/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3706/187.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal e administração e finanças, a necessidade e oportunidade de rever o repasse financeiro a COOPERVALE com a finalidade de melhorar o salário dos colaboradores que prestam serviços à cooperativa.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3707/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3707/188.pdf</t>
   </si>
   <si>
     <t>Indica a sua Senhoria a Senhora Tete Bezerra   - Secretária de Estado de Agricultura Familiar - SEAF, a necessidade e oportunidade de destinar para Associação Juinense de Equoterapia Rancho 3 Irmãos, CNPJ nº 08.943.100/0001-63 localizada na Rua Governador Frederico de Campos, Rancho 3 Irmãos, quadra 5 lote 01 Juína - Mato Grosso o que segue:_x000D_
 	TRATOR Massey Ferguson 4283 4x4_x000D_
 	01 ENFARDADEIRA DE FENO_x000D_
 	01 GRADE ARADORA CONTROLE REMOTO CRSG 12X26 BALDAN.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3708/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3708/189.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar reparos urgentes no asfalto e no meio fio, reparar as valetas e buracos nas ruas do Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Carequinha, Almir da Casa do Criador, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3709/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3709/190.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência a senhora Janaina Riva – deputada estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3710/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3710/191.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Alberto Machado ( Beto Dois a Um) – deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer, no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3711/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3711/192.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Araújo deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3712/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3712/193.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Max Russi  deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3713/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3713/194.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Ludio Cabral - deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3714/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3714/195.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor João José de Matos (Dr. João) - deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3715/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3715/196.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Sebastião Resende – Deputado Estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3716/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3716/197.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Senhor Wellington Fagundes – Senador da República, a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer, no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3717/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3717/198.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Senhor, Juarez Costa – deputado federal a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3718/199.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3718/199.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do encascalhamento das estradas da comunidade Nossa Senhora da Luz distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3719/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3719/200.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria a senhora Tete Bezerra - Secretaria de Estado de Agricultura Familiar, a necessidade e oportunidade de destinar equipamentos agrícolas, a saber: 01 calcareadeira, 01 carreta basculante para trator, 01 trator agrícola com concha,  para  beneficiar a Associação das Produtoras  do Vale do Juinão, inscrita no CNPJ nº 33.712.922.0001-80, localizada na Linha MT 170, km 20, Juína Estado de Mato Grosso, entidade composta por 133 famílias  de produtores rurais.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3720/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3720/201.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Grasielle Paes Silva Bugalho -  Secretária de Estado de Assistência Social e Cidadania (Setasc), 1ª Dama do Estado de Mato Grosso, Madrinha do projeto ‘Autismo na Escola, a necessidade e oportunidade de cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer, no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3721/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3721/202.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Amália Barros - deputada federal a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3722/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3722/203.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Diego Guimarães - deputado estadual a necessidade e oportunidade de destinar recursos financeiros para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer,  no custeio de obra emergencial de  construção de  10  (dez) salas de aula.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3723/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3723/204.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de inicialmente e de imediato disponibilizar uma pá carregadeira e uma motoniveladora para reabertura, tapa buracos e patrolamento de estradas nas glebas Rio do Ouro, Rio Azul, União, Assentamento do japonês, Iracema I, II e III.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3724/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3724/205.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Carlos Henrique Baqueta Fávaro – ministro da agricultura, pecuária e abastecimento – MAPA, com cópias a Sua Excelência o senhor Paulo Augusto Veronese - prefeito e ao senhor Adalberto Rodrigues – secretário de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de disponibilizar equipamentos, implementos, patrulhas agrícola e recolhedora de café no valor de R$ 2.627.000,00 (dois milhões e seiscentos e vinte e sete mil reais) para estruturação das cadeias produtivas da agricultura familiar de Juína – MT.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3725/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3725/206.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação da malha asfáltica das Ruas Estrela Dalva, Arco Ires e Satélite, ambas do modulo 4.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3726/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3726/207.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação da estrada da britadeira, vicinal de acesso às Aras Krefta.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3727/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3727/208.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Tete Bezerra - secretária de estado de agricultura familiar - SEAF, a necessidade e oportunidade de destinar equipamentos agrícolas: 01 plantadeira, 01 calcareadeira, 01 colhedeira, 01 concha e uma lâmina para trator agrícola a Associação Rural São Benedito, inscrita no CNPJ sob nº 21.623.651/0001-08, localizada no município de Juína.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3728/209.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3728/209.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Tete Bezerra - secretária de estado de agricultura familiar - SEAF, a necessidade e oportunidade de destinar para Associação dos Trabalhadores Rurais e Agropecuários de Juína, fundada em: 29/01/1998, inscrita no CNPJ sob. nº 02.344.060/0001-57, localizada na Comunidade Santa Laura, PA Iracema 2, Distrito de Filadélfia, as seguintes maquinas e equipamentos: 01 siladeira; 01 trator com concha; 01 carreta basculante para trator; 01 colheitadeira; 01 secador de grãos; 01 caminhão basculante para transporte; e, 01 ensiladeira.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3731/210.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3731/210.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretaria municipal de saúde e a direção do Instituto São Lucas, a necessidade e oportunidade que seja adquirido colchões “caixa de ovo” para atender a demanda de pacientes acamados nos leitos do hospital municipal.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3732/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3732/211.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de planejamento, a necessidade e oportunidade de firmar convenio com os Governos Federal e Estadual para a construção de 250 unidades habitacionais no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3733/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3733/212.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do patrolamento e encascalhamento das ruas Curiuva e Kalore, ambas localizadas próximo a captação de água no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3735/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3735/213.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria Tete Bezerra - secretária de estado de agricultura familiar - SEAF, a necessidade e oportunidade de destinar equipamentos agrícolas para ASSOCIACAO COMUNITARIA RURAL SAGRADA FAMILIA, inscrita no CNPJ: 01.842.842/0001-53, a saber:  01 caminhão pipa e 01 recolhedora a de café.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3734/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3734/214.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da reforma geral nas instalações da Unidade Básica de Saúde do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3736/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3736/215.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência a senhora Janaina Riva – deputada estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para  a aquisição e instalação de  Energia Solar Fotovoltaica na sede da ASSOCIAÇÃO COMUNITÁRIA RURAL SAGRADA FAMÍLIA, inscrita no CNPJ: 01.842.842/0001-53, localizada no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3737/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3737/216.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de realizar manutenção da estrada da Linha “i” com patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3739/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3739/217.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora  Marcela Américo Ortolan  – secretária municipal de saúde , a necessidade de aquisição e instalação de uma TV na recepção da UPA - Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3738/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3738/218.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e realizar manutenção da área do Kartódromo, com roçada e limpeza.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3740/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3740/219.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Paulo Augusto Veronese — prefeito, com cópias ao senhor Ericson Leandro de Oliveira - secretário municipal de educação e cultura, a necessidade, oportunidade e conveniência de fazer gestão no aperfeiçoamento da climatização do prédio da central de armazenamento e distribuição de alimentos da merenda escolar – Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Sandro, Jurandir, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3741/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3741/220.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora a Margareth Gerttet Busetti – senadora da república, a necessidade, oportunidade e conveniência de fazer gestão na obtenção de recursos de emenda parlamentar no valor de R$ 800.000,00 para construção de quadra de esportes na Escola Municipal Professora Maria Hilda Panas, localizada no Bairro Cidade Alta, município de Juína-MT.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3742/221.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3742/221.pdf</t>
   </si>
   <si>
     <t>Indicam e reiteram a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de dar andamento à obra de revitalização da Praça do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3743/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3743/222.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Sirlei Cândida Guimarães – diretora geral do DAES, a necessidade e oportunidade da extensão de rede de água potável na Rua Braúna e Rua Garrote, ambas no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Gleynei Nei, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3745/223.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3745/223.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia para ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de melhorias nas seguintes estradas vicinais: na Linha 6 km 20 entrando no trecho do plantio de tecas até frente da comunidade Nossa Senhora da Salete; reabertura das margens da estrada e corte do morro do Rio Jaracatiá nas proximidades da fazenda Erechim e fazenda Água Limpa; rebaixamento do morro, levantamento de aterro e alinhamento da estrada em frente à sede da fazenda Água Limpa; reabertura de estrada, corte de morro e levantamento do aterro e ponte entre a fazenda Água limpa e fazenda Erechim; rebaixamento com corte raso do morro nas proximidades do sítio Bom Jesus e fazenda Rio Vermelho; reabertura de estrada com corte raso na lateral direita do morro em frente à fazenda Rio Vermelho; corte com rebaixamento do morro nas proximidades do sítio Bom Jesus; e, levantamento de aterro nas proximidades da fazenda Vaca Gorda.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3746/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3746/224.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, com cópia a senhora Monaliza Rocha Nunes – diretora do departamento de trânsito, a necessidade e oportunidade da pintura e manutenção de faixas de travessia de pedestres, lombadas e instalação de placas de sinalização de trânsito da Avenida Joinville que liga os Bairros Padre Duílio e Palmiteira, e das Avenidas Olavo Inácio Henz e Ulisses Guimarães, que interliga os Bairros Modulo 5 e Cidade Alta.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3759/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3759/225.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Alberto Machado (Beto Dois a Um) – deputado estadual, com cópias ao senhor Jefferson Carvalho Neves - secretário de estado de cultura, esporte e lazer e, a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade de destinar recurso financeiro em torno de R$ 156 mil reais para aquisição de materiais de consumo permanente para o Projeto “Mais que Atleta”. Modalidade Ginastica Artística, desenvolvido pela Associação Atlética Juinense de Futebol inscrita no CNPJ sob nº 29153792000116, com sede na cidade de Juína.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3760/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3760/226.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Mauro Mendes - governador do estado, com cópias ao senhor Marcelo de Oliveira e Silva - secretario de estado de infraestrutura e logística, e, ao senhor Eduardo Botelho - presidente da Assembleia Legislativa, a necessidade, oportunidade e conveniência de fazer gestão na elaboração do projeto e execução de obra de pavimentação asfáltica da Rodovia MT 183, trecho de 220 quilômetros entre os municípios de Juína e Aripuanã-MT.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3761/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3761/227.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria o senhor Coronel PM, Cezar Augusto de Camargo Roveri -secretário de estado de segurança publica – MT, com cópias ao senhor Mauro Carvalho – secretário chefe da Casa Civil; ao senhor Rubens Sadao Okada - diretor geral da POLITEC; ao senhor Mairo Camargo - diretor de interiorização; e ao senhor Edinei de Paula - coordenador regional de Tangará da Serra - MT, a necessidade, oportunidade e conveniência fazer gestão para convocação do concurso publico em vigor de 1 papiloscopista e 01 técnico de necropsia e dar celeridade no projeto para construção da nova sede da unidade da POLITEC de Juína.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3762/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3762/228.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Djalma Silvestre Fernandes — superintendente regional do DNIT-MT, com cópias aos Senadores (a) da república, Welington Fagundes, Jaime Campos e Margareth Gerttet Busetti, ao líder da bancada na Câmara Federal, deputado Fábio Garcia, e, ao presidente da Assembleia Legislativa, deputado Eduardo Botelho, a necessidade, oportunidade e conveniência fazer gestão e articulação politica na obtenção de recursos do orçamento da união para elaboração do projeto e execução de obras de pavimentação asfáltica da BR 174 - trecho de 240 quilômetros entre os municípios de Juína/MT a Vilhena/RO.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3763/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3763/229.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhor Marcela Américo – secretaria municipal de saúde, a necessidade e oportunidade da reconstrução do pavimento do passeio frente ao hospital municipal.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3764/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3764/230.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da reforma e ampliação em mais 2 salas de aula na Escola Municipal Alvares de Azevedo no distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3765/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3765/231.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jônatas Plínio - secretário municipal; e, ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade de elaborar projeto e executar obras de asfaltamento nas Ruas Granada, França, Ilha bela, Ierê, Cedral e trecho da Rua Baúru em frente à reciclagem de pneus, localizadas no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3766/232teixeirinha.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3766/232teixeirinha.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Stefania Basílio - secretário municipal de esporte, lazer e turismo a necessidade e oportunidade de implantar projeto de iluminação do campo de futebol do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3767/233.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3767/233.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhamento e patrolamento da estrada da comunidade São Justino.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3769/234.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3769/234.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de planejamento (interino) a necessidade e oportunidade de incluir no programa de regularização fundiária urbana, áreas do setor industrial.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3773/235.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3773/235.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de proceder ao concerto das portas e trancas dos banheiros femininos da Escola Rural Osvaldo Cruz do distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3774/236.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3774/236.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do encascalhamento e patrolamento da estrada da linha 9 até a comunidade saúde, saindo na linha 7.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3775/237.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3775/237.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Valdoir Pezzini – secretário municipal de administração e finanças, ao senhor Adalberto Rodrigues Junior – secretário municipal de agricultura, pecuária e meio ambiente e a senhora Erica Simionatto – administradora do DELFAM, a necessidade e oportunidade de elaborar e divulgar campanhas educativas sobre queimadas urbanas e práticas de descarte de lixos nas laterais das estradas vicinais das saídas e entradas de nossa cidade.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3776/238.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3776/238.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de colocar na UPA e no Hospital Municipal uma ambulância de prontidão para atender chamados de pacientes acamados e idosos.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Jales Perassolo, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3777/239.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3777/239.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Jayme Veríssimo de Campos – senador da república, a necessidade e oportunidade de destinar recursos financeiros em torno de R$ 1.200.000,00 para cooperar com Associação Pestalozzi de Juína, mantenedora da Escola Pestalozzi Renascer, no custeio de obra emergencial de construção de 10 (dez) salas de aula e reforma de outras dependências da unidade.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3778/240.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3778/240.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de elaborar projeto de canalização das águas fluviais e ampliação de banheiros da Escola Municipal Oswaldo Cruz do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Almir da Casa do Criador, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3779/241.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3779/241.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira - Secretário municipal de educação e cultura, a necessidade de providenciar 5 aparelhos de ar condicionado condizente com o tamanho das salas e número de alunos para  climatização das novas salas de aula da Escola Osvaldo Cruz do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3780/242.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3780/242.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan – secretária municipal de saúde, a necessidade e oportunidade de solicitar das empresas de transporte de pacientes da saúde para fora do domicílio disponibilize ônibus devidamente equipados com itens de acessibilidade.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3781/243.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3781/243.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan – secretária municipal de saúde, a construção da sede da Unidade Básica de Saúde no Distrito de Filadélfia, para atender a Glebas Iracema das áreas I, II e III, Linha Paraná I e Paraná II, Linha Amarela e Rio do Ouro.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Jurandir, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3782/244.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3782/244.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do asfaltamento das ruas Antônio José de Oliveira e Euclides da Cunha, localizadas no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3783/245.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3783/245.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monaliza da Rocha Nunes - diretora do departamento de trânsito de Juína, a necessidade e oportunidade da construção de redutores de velocidade na Avenida Joinville.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3786/247.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3786/247.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito, com copia ao secretário  municipal de infraestrutura  a necessidade da construção  com urgência de uma ponte na estrada  da comunidade Sao Justino as proximidades do IFMT e da propriedade do senhor Jamil.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3788/248.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3788/248.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Jonatas Plínio - secretário municipal de infraestrutura e a senhora Monaliza Rocha - diretora de trânsito a necessidade de instalação de redutor de velocidade (quebra-molas) na Perimetral João Marques Cardoso.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3789/249.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3789/249.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do conserto de uma tampa de “boca de lobo” localizada frente a Centro de Educação Infantil do Bairro São José Operário, Avenida Daniel Berg.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3790/250.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3790/250.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento e ao senhor Ericson Leandro de Oliveira – secretário municipal de educação, a necessidade e oportunidade de elaborar projeto para a construção de mais três salas de aulas na Escola Alvares de Azevedo do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3792/251.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3792/251.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de não realizar a municipalização da Escola Estadual do Campo Antônio Francisco Lisboa localizada na zona rural da MT - 183.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3793/252.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3793/252.pdf</t>
   </si>
   <si>
     <t>Indica a Sua senhora Editanio Oliveira – Superintendente do INCRA – MT, com cópia ao senhor Adalberto Rodrigues – secretário de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de viabilizar empenhos para a retirada de embargos da área total do assentamento, Iracema I, exclusão do CAR coletivo realizado e não analisado, permanecendo a valer o CAR individual dos lotes.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3794/253.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3794/253.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de patrolamento e encascalhamento da linha “G” ate a Gleba Iracema II e da Linha Caiabi.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3795/254.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3795/254.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Paulo Augusto Veronese - prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde e senhora Litana Grasiela diretora do Instituto Social de Saúde São Lucas, a necessidade e oportunidade de contratar um profissional médico infectologista.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3810/255.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3810/255.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade, oportunidade e conveniência de disponibilizar um caminhão devidamente adequado para o transporte de leite dos produtores do Rio Preto e assentamento.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3812/256.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3812/256.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de disponibilizar detector de metais portáteis para inspeção de pessoas nos acessos de todos os estabelecimentos da rede pública de ensino.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3811/257.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3811/257.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de finanças e administração, a necessidade e oportunidade da reforma geral da Praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3813/258.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3813/258.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento do trecho que compreende a Linha Rio Preto nas intermediações da propriedade do Senhor Lírio Zeni, passando pelas propriedades dos senhores Edgar Casagrande e Jânio que coincide com o final da linha do transporte escolar.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3814/259.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3814/259.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Adalberto Rodrigues – secretário municipal de agricultura, pecuária e meio ambiente e ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de firmar parceria entre SINFRA e SAMMA, com objetivo de realizar estudo de impacto ambiental na abertura da Avenida Caxias do Sul com saída para a Avenida JK .</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3815/260.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3815/260.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Estefânia Basílio - secretaria municipal de esporte, lazer e turismo, a necessidade e oportunidade da troca de várias lâmpadas queimadas no interior do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3816/261.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3816/261.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de destinar uma cadeira odontologia para a Unidade Básica de Saúde do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Delei Locutor, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3817/262.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3817/262.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de finanças e administração, a necessidade e oportunidade da construção de sanitários masculino e feminino as margens do Rio Juruena no distrito de Fontanillas.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3822/263.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3822/263.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Adalberto Rodrigues - secretário municipal de agricultura, pecuária e meio ambiente, e ao senhor Valdoir Antônio Pezzini – secretário de administração e finanças, a necessidade e oportunidade de revogar a Lei Municipal 460/97 para ser implementada a Lei que “Dispõe sobre a criação do Fundo de Desenvolvimento da Agricultura Familiar de Juína - FUNDAGRI e dá outras providências”.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3823/264.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3823/264.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de adquirir ou reformar calcareadeira para disponibilizar aos agricultores familiares beneficiados pela assistência da secretaria.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3825/265.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3825/265.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronense – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da substituição as lâmpadas da iluminação pública da Avenida Londrina – Bairro Modulo 5 das proximidades do Posto M5 para frente.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3827/266.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3827/266.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronense – prefeito, com cópia ao senhor Adalberto Rodrigues - secretário municipal de agricultura pecuária e meio ambiente, a necessidade e oportunidade de convocar e dar posse aos engenheiros florestais aprovados no último concurso público e que esta próximo de vencer.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3828/267.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3828/267.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Adalberto Rodrigues – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da reativação da reativação da cooperativa de leite (antiga COOPROPAM).</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Neguinho da 4, Neguinho da Borracharia, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3833/268.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3833/268.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronense – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de fazer gestão para disponibilizar no hospital municipal a realização de exames de ressonância magnética e tomografia computadorizada.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3834/269.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3834/269.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Sr. Mauro Mendes, Governador do Estado de Mato Grosso, com cópia ao Secretário de Estado de Educação que seja disponibilizado recursos estaduais na modalidade convênio com Prefeitura de Juína, para construção de um prédio novo da Escola Municipal Padre José de Anchieta, localizada no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3835/270.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3835/270.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plínio – Secretário Municipal de Infraestrutura, necessidade de aquisição e instalação de motor de sucção ( bomba) no caminhão pipa ( caminhão tanque) que presta serviços no Bairro Padre Duílio e demais bairros da cidade.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3837/271.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3837/271.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio - Secretário Municipal de Infraestrutura a necessidade e oportunidade de instalação de redutor de velocidade na Av. JK, setor de serviços, em frente à igreja CHURCH CITY.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3851/272.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3851/272.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência o Senhor Prefeito Paulo Augusto Veronese a necessidade fiscalizar o cumprimento da Lei Municipal nº 1.910, de 26 de fevereiro de 2020, que veda a circulação e a permanência de cães de médio, grande e gigante porte sem coleira, guia curta de condução e focinheira em locais públicos e de grande circulação de pessoas.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3838/273.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3838/273.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia à Senhora Marcela Américo - Secretária Municipal de Saúde, a necessidade e oportunidade de realizar intervenções junto a prestação de serviços dos motoristas da ambulância do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3839/274.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3839/274.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura - SIMFRA, a necessidade e oportunidade realizar manutenção das luminárias e substituição de lâmpadas convencionais por lâmpadas de LED do Distrito de Filadelfia.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3840/275.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3840/275.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópia ao Srº Ericson Leandro de Oliveira – Secretário de Educação e Cultura, a necessidade e oportunidade de alterar o item VI da seção IX do art. 78 da Lei 1399/2012 que Dispõe sobre o Plano de Cargos, Carreira e Subsídios dos Profissionais da Educação Básica do Município de Juína – MT e dá outras Providências.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3844/276.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3844/276.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Estefânia Basílio - secretária municipal de esporte, lazer e turismo, a necessidade, oportunidade e conveniência de fazer gestão no Estádio de Futebol Clerio Guariente, para a construção de cobertura dos bancos de reservas e para mesários da arbitragem, banheiros para o público, barra de proteção na arquibancada e, reconstruir o portão do campo anexo e reforma do alambrado.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3845/277.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3845/277.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Robson Amorim Machado – secretário municipal de planejamento, ao senhor Jonatas Plinio – secretário municipal de infraestrutura e a senhora Monalisa Rocha – diretora do departamento de transito, a necessidade e oportunidade da remoção de veículos, abandonados ou estacionados, em situação que caracterize seu abandono ou estacionado de forma irregular nas vias públicas no perímetro urbano do município.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3846/278.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3846/278.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de passeio (calçamento) na área pública da Avenida Joinville no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3847/279.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3847/279.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan - secretária municipal de saúde e ao senhor Valdoir Pezzini – Secretário municipal de administração e finanças, a necessidade e oportunidade da contratação de mais um profissional técnico de enfermagem na Unidade Básica de Saúde do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3848/280.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3848/280.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência o Senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Jonatas Plinio Costa - secretário municipal de infraestrutura; ao senhor Valdoir Antônio Pezzini - secretário municipal de administração e finanças e ao senhor - Juliano da Cruz - procurador geral do município a necessidade e oportunidade do cumprimento da lei municipal nº 1.445, de 23 de agosto de 2013.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3849/281_jales.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3849/281_jales.docx</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Estefânia Basílio - secretária municipal de esporte, lazer e turismo, a necessidade, oportunidade e conveniência da construção de banheiros sanitário anexo a quadra de esporte do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3850/282.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3850/282.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da reforma do banheiro da Escola Alvares de Azevedo do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3857/283.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3857/283.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das Ruas Campo Novo dos Parecis, Cotriguaçu, Feliz Natal, Confresa, Juruena e Avenida Tangara da Serra, ambas localizadas no Loteamento Pantanal.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3858/284.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3858/284.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronse – prefeito, com cópia senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da compra e instalação de novos equipamentos de ar condicionado nos PSF’s, UPA e hospital municipal.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3859/285.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3859/285.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Alessandro Barbosa – secretário municipal de assistência social, a necessidade e oportunidade de destinar para o Centro de Convivência do Idoso “Vó Paixão” uma mesa de sinuca, duas academias ao ar livre e que seja aberta a piscina pelo menos mais um dia na semana.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3860/286.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3860/286.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Sirlei Guimaraes – gerente da gerência administrativa do DAES, a necessidade e oportunidade da expansão da rede de distribuição de agua potável nas ruas Aparecida do Taboado, Água Clara e parte da Rua Amambaí, ambas localizadas no Loteamento Pantanal.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3861/287.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3861/287.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de uma rotatória ou sistema equivalente no cruzando da Rua dos Canários, com as Avenidas Missionário Gunnar Vingre e Gerencio Veronese esquina do Colégio São Gonçalo, via de acesso ao Bairro São José Operário.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3862/288.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3862/288.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de dois “quebra-molas” uma, na Rua Romualdo Duarte Gomes e outro na Rua Janete Benitis, ambas do bairro São José Operário.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3863/289.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3863/289.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade que seja feito a repintura da área de delimitação para estacionamento de motocicletas frente a Tropical Calçados na Avenida Nove de Maio.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Neguinho da 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3864/290.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3864/290.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do alinhamento de curva localizada na estrada da Linha Caiabi frente à propriedade do senhor João Fredo e recuperação de bueiro frente a propriedade do senhor Lio.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3865/291.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3865/291.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do alinhamento de curva localizada na estrada da Linha “G” entrando logo após a ponte do Rio Vermelho.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3866/292.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3866/292.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do rebaixamento de morros frente à propriedade do senhor Amadeu, localizada na Comunidade Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3869/293.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3869/293.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de buscar recursos para a aquisição de equipamentos necessários para a reabertura do segundo centro cirúrgico do hospital municipal.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3871/294.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3871/294.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monalisa Rocha - diretora do departamento de trânsito a necessidade e oportunidade da instalação de um semáforo no cruzando da Rua dos Canários, com as Avenidas Missionário Gunnar Vingre e Gerencio Veronese esquina do Colégio São Gonçalo, via de acesso ao Bairro São José Operário.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3872/295.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3872/295.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronense – prefeito, com cópia para senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de iluminação pública em LED nas ruas do Loteamento Pantanal. Anexo nome das ruas da localidade.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3873/296.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3873/296.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronense - prefeito com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento e ao  chefe do Setor de Controle Urbano, a necessidade e oportunidade de mobilizar  esforços para regularização fundiária dos imóveis do conjunto habitacional “André Maggi” que integrou o Programa Habitacional “Minha Casa Minha Vida”.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3874/297.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3874/297.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Juarez Costa – deputado federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar para obras de drenagem e pavimentação asfáltica no município de Juína.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3875/298.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3875/298.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de retornar a carga horária dos técnicos de alimentação e técnicos de infraestrutura, material e ambiental para 30 horas de trabalho semanal.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3877/299.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3877/299.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Alessandro Barbosa – secretário municipal de assistência social, a necessidade e oportunidade que sejam ofertadas aulas de hidroginástica às pessoas idosas pelo menos duas vezes por semana nas dependências do Centro de Convivência “Vó Paixão”.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3878/300.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3878/300.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de realizar manutenção das luminárias e substituição de lâmpadas convencionais por lâmpadas de LED das ruas do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3879/301.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3879/301.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronense - prefeito com cópia para senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da reconstrução da ponte sobre o Juinão que se encontra danificada oferecendo risco ao trafego de veículos.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3882/302.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3882/302.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da compra de medicamentos de uso contínuo e de outros que estão em falta na farmácia básica.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3883/303.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3883/303.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da instalação de barras de apoio (corrimão) na escada de acesso à UPA.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3893/304.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3893/304.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da reforma geral dos quartos do hospital municipal.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Delei Locutor, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3884/305_delei.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3884/305_delei.docx</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de disponibilizar um setor de área publica para a implantação de zona especifica destinada a instalação de microempreendedores individuais.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Roni da Padre Duílio, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3887/306.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3887/306.pdf</t>
   </si>
   <si>
     <t>Indicam, a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade da construção de sanitários público no Parque Lagoa da Garça.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3888/307.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3888/307.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao Senhor Valdoir Antônio Pezzini – secretário de administração e finanças, a necessidade e oportunidade da revisão dos valores lançados que se refere à taxa contribuição de melhorias e serviços de pavimentação asfáltica do Modulo 5.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3889/308.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3889/308.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Alessandro Barbosa – secretário municipal de assistência social, a necessidade e oportunidade da manutenção do ar condicionado do ônibus circular.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Sandro, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3890/309.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3890/309.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Mauro Mendes – governador do estado de Mato Grosso, com cópias com cópia ao senhor Francisco Serafim de Barros - presidente do INTERMAT e ao senhor Eduardo Botelho – deputado estadual e Presidente da Assembleia Legislativa, a necessidade, oportunidade e conveniência de fazer gestão visando dar celeridade nos processos de regularização fundiária urbana e rural do Município de Juína-MT.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Sandro, Jurandir, Neguinho da Borracharia, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3891/310.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3891/310.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo - secretária municipal de saúde, a necessidade, oportunidade e conveniência de retomar ações para execução da obra de reforma e readequação básica do Hospital Municipal Dr. Hideo Sakuno – Etapa 2.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3892/311.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3892/311.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência e realizar serviços na recuperação das estradas do P.A Iracema III e Assentamento Boi Bom.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Carequinha, Almir da Casa do Criador, Bil do Modulo 4, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3894/312.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3894/312.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Stefania Basílio – secretaria municipal de esporte, lazer e turismo, a necessidade e oportunidade da reforma de todas as quadras de esporte e campos de futebol das praças dos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3901/313.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3901/313.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo e a diretora do Instituto Social de Saúde São Lucas, a necessidade e oportunidade de disponibilizar wi-fi livre aos pacientes nas dependências do hospital municipal.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3903/314.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3903/314.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de realizar melhorias no sistema de iluminação pública da Avenida Londrina no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3904/315.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3904/315.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto  Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade da repintura da faixa de travessia de pedestres na Rua Medianeira , esquina com a Avenida Londrina, Módulo 5.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3905/316.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3905/316.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto  Veronese – prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da  adequação da academia ao ar livre do ginásio municipal para prática de calistenia.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3902/317.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3902/317.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade do patrolamento e encascalhamento das estradas do vale do Júnior.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3906/318.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3906/318.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário de educação e cultura, a necessidade e oportunidade de implantar o projeto de rede elétrica e Instalação de ar condicionado da Escola Municipal Osvaldo Cruz no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3907/319.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3907/319.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo a necessidade e oportunidade de implantar projeto de iluminação do Campo de Futebol do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3908/320.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3908/320.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade de disponibilizar maquinas adequadas para realizar a limpeza da área próxima a AME e do loteamento Portal do Sol (retirada de entulhos, mato, etc), medida prudencial para evitar transbordo do córrego e transtornos para moradores.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3909/321.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3909/321.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da continuidade da abertura e arruamento das ruas Brauna e Garrote do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3912/322.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3912/322.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de incluir no programa de regularização fundiária áreas do perímetro urbano do Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3913/323.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3913/323.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de estudar a possibilidade para aumentar o valor de ajuda de custo a familiais para custeio de translado de pessoas falecidas em outros estados da federação para nossa cidade.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3914/324.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3914/324.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do rebaixamento de morros frente à propriedade do senhor Jorge na Gleba Iracema, área II.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3917/325.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3917/325.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria Juliano Silva Melo - secretário de estado de saúde, a necessidade e oportunidade de fazer gestão para agilizar as inserções de solicitações de cirurgias dos pacientes do município de Juína no Sistema de Regulação - SISREG.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3918/326.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3918/326.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada de acesso ao Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3919/327.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3919/327.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo Ortolan – secretária municipal de saúde, a necessidade da Implantação de um (CCZ) Centro de Controle de Zoonoses.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3920/328.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3920/328.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias á senhora Marcela Américo – Secretária Municipal de Saúde, a necessidade e oportunidade da contratação de um profissional podólogo para atendimento as pessoas necessitadas.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3921/329.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3921/329.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópias ao senhor Robson Amorim Machado – secretário municipal de planejamento e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão para projetar rua interligando as ruas Paranatinga com a Nova Xavantina – na quadra 150 – setor H – Bairro Modulo 5 e fazer drenagem de aguas pluviais.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3922/330.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3922/330.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência da recuperação da ponte de madeira sobre Rio Perdido, localizada entre as Comunidades Boa Esperança e Jerusalém.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3928/331.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3928/331.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de adquirir, viabilizar e disponibilizar calcário para agricultura familiar de Juína.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3929/332.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3929/332.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade da conclusão da pavimentação asfáltica da segunda via da Avenida Brasília e da Rua dos Ipês, localizada no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3930/333.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3930/333.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo e a diretora do Instituto Social de Saúde São Lucas, a necessidade e oportunidade de disponibilizar jogos de muletas e cadeiras de rodas para assistência aos enfermos com necessidades de locomoção.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3931/334.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3931/334.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a Diretora do DAES a necessidade e oportunidade que seja colocado bomba reserva para suprir a demanda de abastecimento de água no Distrito de Fontanillas quando da realização de eventos naquela localidade.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3932/335.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3932/335.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade da pintura de faixa de travessia de pedestres na Rua Presidente Prudente, frente à Escola Antônia Moura Munhoz e a construção de redutores de velocidades.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3933/336.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3933/336.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento de ruas do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3934/337.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3934/337.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação, a necessidade e possibilidade de estudar a redução da carga horaria de 40 para 30 horas semanais dos profissionais: técnicos de alimentação escolar de infraestrutura, material e ambiental, sem prejuízo dos vencimentos.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3935/338.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3935/338.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação de ponte frente à propriedade do doutor José Antônio e alinhamento de curva frente a propriedade do Dito do Queixo na estrada da linha 4.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3939/339.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3939/339.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Edtânio Santos de Oliveira – superintendente regional do INCRA – MT, a necessidade e oportunidade de retomar o programa de regularização fundiária do PA Iracema em Juína.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3940/340.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3940/340.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde e a senhora Nísia Verônica Trindade Lima – ministra da saúde, a necessidade e oportunidade de proceder a reforma dos PSF’s, áreas I, II e III do bairro Modulo 5.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3941/341.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3941/341.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de agilizar o processo licitatório para compra de medicamentos de uso contínuo e de outros que estão em falta na farmácia básica.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3942/342.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3942/342.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de recomendar aos médicos das unidades de saúde a expedição de receitas de medicamentos em duas vias aos pacientes.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3943/343.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3943/343.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura, e a senhora Sirlei Cândida Guimarães – diretora-geral do DAES a necessidade e oportunidade de proceder a ações de “tapa-buracos” das ruas pavimentadas que foram feitas instalações ou reparos na rede de água.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3944/344.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3944/344.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade, oportunidade e conveniência de realizar recuperação da ponte de madeira sobre rio próximo ao pesqueiro São Francisco (estrada do frigorífico Preto e Preto).</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3945/345.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3945/345.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Valdoir Antônio Pezzini - secretário municipal de administração e finanças, a necessidade e oportunidade de viabilizar a instalação de um bebedouro de água potável nas dependências do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3951/346.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3951/346.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Stefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da construção de vestiários e instalação de bebedouros nos campos de futebol que atende o Projeto “Mais que Atleta” nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3952/347.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3952/347.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade de reparos nos pranchões da ponte sobre o Rio Cinta Larga, distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor, Jurandir, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3950/348.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3950/348.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade que os procedimentos para consultas médicas nas UBS’s sejam realizados sem agendamento.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3954/349.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3954/349.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Djalma Silvestre Fernandes - Superintendente Regional do DNIT no estado de Mato Grosso, a necessidade e oportunidade do rebaixamento do morro do Pompel na BR 174 a 10 quilômetros de Juína, sentido Vilhena RO.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3955/350.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3955/350.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação do “quebra molas” localizado na Avenida dos Beija Flores próximo a Igreja Cristã.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3956/351.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3956/351.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da recuperação da malha asfáltica da Rua Estrela Dalva, localizada no Bairro modulo 4.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3959/352.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3959/352.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronense - prefeito com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, e a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de criar o “Dia Municipal de Conscientização do Autismo” ser celebrado todo dia 2 de abril.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3960/353.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3960/353.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela América - secretária municipal de saúde, a necessidade e oportunidade da instalação de um equipamento de ar condicionado na sala de curativos da Unidade Básica de Saúde do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3961/354.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3961/354.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio - secretário municipal de infraestrutura, a necessidade e oportunidade da construção de um “quebra-molas” as proximidades do Mercado Sival, na Avenida Olavo Inácio Henz, que liga os Bairro Modulo 5 e Cidade Alta.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3962/355.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3962/355.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Adalberto Rodrigues - secretário municipal agricultura, mineração e meio ambiente a necessidade e oportunidade do reflorestamento das margens dos córregos que cortam pelos Bairros Palmiteira e Padre Duílio.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3963/356.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3963/356.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria a Senhora Mauren Lazzaretti – Secretária Estadual de Meio Ambiente – MT, com cópia ao senhor Dione Marciolli – Diretor Regional/Juína e a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, a necessidade e oportunidade de viabilizar empenhos para a implantação do sistema de cadastro e análise dos CAR’s dos assentamentos no estado.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Carequinha, Bil do Modulo 4, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3964/357.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3964/357.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Teté Bezerra – secretária de estado da agricultura familiar de MT, a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues Junior – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de aquisição de uma grade aradora, implemento pendente na entrega do trator produto do Termo de Sessão Nº 0123/2022 processo nº SEAF-PRO-2022/04871 para a Associação de Pequenos Produtores da Gleba Caiabi – de Juína MT.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3966/358.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3966/358.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da reforma do piso e substituição da academia ao ar livre anexa ao PSF do Bairro São José Operário.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3967/359_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3967/359_2.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade da reconstrução de parte do muro da Escola Euclides da Cunha derrubado com os fortes ventos.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3968/360.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3968/360.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronense - prefeito com cópia para senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade de instalar placas de advertência “PONTE ESTREITA” com pelo menos 100 metros de distância das pontes existentes nas vicinais de nosso município.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3971/361.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3971/361.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues Junior - secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade de capacitar técnicos e agricultores para implantação do processo de produção de pimentão, tomate e maracujá enxertado em nosso município.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3972/362.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3972/362.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronense - prefeito com cópia para senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da recuperação da ponte sobre o Rio Perdido que dá acesso à localidade da Verdam e Frigorifico.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3973/363.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3973/363.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao Senhor Jonatas Plínio - secretário municipal de infraestrutura, a necessidade de realizar manutenção da estrada do Assentamento Gleba União (patrolamento e encascalhamento, desaguadouro), principalmente o trecho do transporte escolar.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3974/364.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3974/364.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Marcela Américo Ortolan – Secretária Municipal de Saúde, a necessidade de aumentar o número de consultas e da distribuição de fichas de atendimento na comunidade do Posto de Saúde da Família de Filadélfia.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3975/365.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3975/365.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues – secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da substituição do sombrite do viveiro de mudas do Distrito de Terra Roxa de 50 para 75% e a manutenção das mudas produzidas no local.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3976/366.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3976/366.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor João José de Matos (Dr. João) - Deputado Estadual, com cópia a senhora Estefânia Basílio - secretária municipal de esporte, lazer e turismo, a necessidade de disponibilizar emenda parlamentar para aquisição de um ônibus para transporte de atletas das mais diferentes modalidades esportivas da cidade de Juína.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3977/367.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3977/367.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade da instalação das câmeras de segurança fornecidas pelo estado através do Programa Vigia Mais Mato Grosso.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3978/368.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3978/368.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade e oportunidade da construção de lombadas nas Avenidas José Bonifácio e Tiradentes, ambas no bairro Palmiteira.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3979/369.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3979/369.pdf</t>
   </si>
   <si>
     <t>Indicam ao senhor Carlos Lupi - Ministro da Previdência Social-INSS, ao senhor Lucindo Ribeiro da Silva Filho - Superintendente do Regional Norte e Centro Oeste – INSS, ao senhor Tarciso - Gerente Executivo da GEREX de SINOP-MT, a necessidade e oportunidade de fazer gestão na contratação de médicos peritos e realizar mutirões para atender segurados da previdência social que aguardam por perícias médicas no posto do INSS de Juína-MT.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3986/370.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3986/370.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Adalberto Rodrigues – secretario municipal de agricultura, mineração e meio ambiente, a necessidade e oportunidade de solicitar junto ao DELFAM e demais órgãos competentes a análise na água descartada no Rio Perdido pela estação de tratamento de esgoto e que seja convidada a Comissão de Agricultura, Pecuária e Meio Ambiente desta Casa de Leis para acompanhar a realização do trabalho.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3987/371.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3987/371.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia á senhora Sirlei Guimarães – Diretora Geral do Departamento de Água e Esgoto de Juína, a necessidade e oportunidade de estender a rede de abastecimento de água potável na Rua Corguinho, Rua Aparecida do Taboado e Rua Angélica, localizadas no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3988/372.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3988/372.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Adalberto Rodrigues - secretário municipal de agricultura, pecuária e meio ambiente e, ao senhor Robson Amorim Machado - secretário municipal de planejamento, a necessidade e oportunidade de implantar projeto de infraestrutura turística, lazer, recreação, realizar limpeza da “Lagoa da Garça” e repovoamento com espécies de peixes da bacia amazônica que não seja predador (Tambaqui e Piau).</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3989/373.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3989/373.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Sirlei Cândida – diretora-geral do DAES, a necessidade, oportunidade e conveniência da construção de um reservatório de água tratada e reforma de filtros da estação de tratamento de água, construção de reservatório no Bairro Cidade Alta e implantação de rede de água no Loteamento Pantanal.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3990/374.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3990/374.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Mauro Mendes - Governador do Estado Mato Grosso, com cópia a Sua Excelência o senhor Eduardo Botelho - Presidente da Assembleia Legislativa do Estado de Mato Grosso, e ao senhor Gustavo Reis Lobo de Vasconcellos – presidente do DETRAN – MT, a necessidade, oportunidade e conveniência de implantar o Programa Nacional “CNH Social” em todos os municípios do estado.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3993/375.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3993/375.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento das estradas da linha 3 e Linha “F”.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3994/376.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3994/376.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o João Jose de Matos (Dr. João) – deputado estadual, a necessidade e  oportunidade de destinar recursos de emenda parlamentar para a aquisição de uma ambulância para atender o município de Juína em transporte de pacientes a capital, Cuiabá.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3995/377.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3995/377.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do alinhamento de curva e reabertura do travessão Paulo Frisanco, da linha 4 até a Fazenda do Dilvo Pagnussat.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3996/378.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3996/378.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de fazer gestão para disponibilizar a realização de exames de mamografia e outros para atender as diversas demandas do município.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3997/379.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3997/379.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da construção de uma pista de atletismo em nossa cidade.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>Jurandir, Roni da Padre Duílio, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3998/380.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3998/380.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das estradas da Gleba União e Rio do Ouro.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4003/381.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4003/381.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de reativar o chalezinho da leitura.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4000/382.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4000/382.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da aquisição e colocar a disposição na Farmácia Básica o medicamento: Cloridrato de Minociclina.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4001/383.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4001/383.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Sirlei Guimarães – Diretora Geral do DAES, a necessidade e oportunidade que seja instalado um gerador de energia na subestação de captação de água.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4004/384.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4004/384.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da instalação de iluminação pública na Rua Andira do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4002/385.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4002/385.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade de oportunidade da recuperação da ponte as proximidades do frigorífico São Francisco na Comunidade São Braz.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4008/386.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4008/386.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de projeto para asfaltamento da Avenida Guerino da Luz, do cruzamento com a Avenida Governador Fernando Correa da Costa até a Avenida JK.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4009/387.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4009/387.pdf</t>
   </si>
   <si>
     <t>Indica a Energisa Mato Grosso – Distribuidora de Energia S/A na pessoa do Senhor Wagner Galdino da Costa Gestor de relacionamento de grandes clientes e poder público a necessidade e oportunidade de limpeza na rede e revisão de linha de transmissão de energia.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4010/388.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4010/388.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Ericson Leandro de Oliveira – secretário municipal de educação e cultura, a necessidade e oportunidade de adquirir e planejar a decoração natalina na Praça do Bairro Modulo 4.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4011/389.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4011/389.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de planejar e executar a pintura dos troncos das árvores e meio-fio da Praça do Bairro Modulo 4.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4012/390.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4012/390.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Sirlei Guimarães – diretora geral do DAES, a necessidade e oportunidade da substituição da tampa do registro de água da Avenida Cuiabá, proximidades da Comunidade Santo Agostinho.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4013/391.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4013/391.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de contratar mais dois Fisioterapeutas para atendimento no centro de reabilitação e domiciliar.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4014/392.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4014/392.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Carlos Henrique Baqueta Favaro – Senador de MT com cópias ao Excelentíssimo senhor Paulo Augusto Veronese – prefeito e ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de disponibilizar recursos para obras de pavimentação asfáltica para os Bairros Cidade Alta, Palmiteira e Distrito de Filadélfia no em Juína/MT.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4015/393.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4015/393.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plinio – secretário municipal de infraestrutura a necessidade, oportunidade e conveniência do patrolamento, encascalhamento e construção de bueiro nas estradas projetadas, Rio Juruena e Rio Preto II.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4019/394.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4019/394.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento da MT 183 iniciando-se na ponte do Rio Perdido até o Rio Areia.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4020/395.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4020/395.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento da estrada da Linha 4.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4022/396.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4022/396.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Estefânia Basílio - Secretária Municipal de Esporte, Lazer e Turismo a necessidade e oportunidade da instalação de corrimão nas arquibancadas e lixeiras no Estádio de Futebol Clerio Guariente.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4023/397.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4023/397.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Estefânia Basílio - secretaria municipal de esporte, lazer e turismo, a necessidade e oportunidade da troca de várias lâmpadas queimadas no interior do Ginásio Municipal de Esportes Egnaldo Mendonça.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4021/398.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4021/398.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio – secretario municipal de infraestrutura, a necessidade e oportunidade da manutenção de ponte na Linha “F”.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4024/399.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4024/399.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de projetar e construir píer de embarque e desembarque de navegações, próximo à ponte do Rio Juruena na MT 170.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4025/400.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4025/400.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Robson Amorim Machado – secretário municipal de planejamento, a necessidade e oportunidade de realizar ações para a aquisição de dois caminhões de lixo para atender a demanda de coleta no município.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4026/401.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4026/401.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópias ao senhor Robson Amorim Machado – secretário municipal de planejamento e ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de calçada para pedestres na Avenida Missionário Gunnar Vingren, Modulo 4, frente ao campo de futebol próximo ao Mosteiro e frente a Estação de tratamento de esgoto e limpeza do local.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4027/402.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4027/402.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de fornecer equipamento e pessoal qualificado para auxiliar no Programa “SOS Rio Perdido” e Programa “Recuperação de Nascentes do Córrego Passo Preto”, visando à construção de “barraginhas” para recuperação e preservação os recursos hídricos no município de Juína/MT.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4028/403.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4028/403.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópias ao senhor Robson Amorim Machado – secretário municipal de planejamento e ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de fazer gestão na destinação de terreno para projetar, construir e instalar a secretaria de infraestrutura.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4030/404.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4030/404.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia a senhora Marcela Américo a necessidade e oportunidade de fazer gestão com objetivo de disponibilizar um local amplo e que atenda as necessidades para mudar as instalações do Centro de Reabilitação.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4031/405.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4031/405.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdor Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade de estudar a possibilidade de criar desconto especial para pagamento da Contribuição de Melhoria dos aposentados e pensionistas que possuem um único imóvel e que sirva de moradia própria.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4034/406.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4034/406.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese – prefeito, com cópia ao senhor Robson Amorim Machado – secretario municipal de planejamento, a necessidade de oportunidade de criar mecanismos de localização de pessoas sepultadas no cemitério municipal pelos visitantes do local.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4032/407.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4032/407.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Sirlei Guimarães – diretora-geral do DAES, a necessidade e oportunidade da construção de um escritório sede do DAES no Distrito de Terra Roxa, limpeza e manutenção da área daquela unidade.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4033/408.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4033/408.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da aquisição de uma nova maquina lavadora de roupas e uma lavadora de alta pressão para lavagem de calçadas, com pelo menos 30 metros de mangueira, da Unidade Básica de Saúde do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4035/409.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4035/409.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Prefeito Paulo Augusto Veronese, com cópia ao senhor Jônatas Plínio - secretário municipal de infraestrutura a necessidade e oportunidade de melhorar a estrutura de pontes de madeira na estrada vicinal rural da Comunidade Cristo Rei e Linha 6.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4036/410.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4036/410.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura a necessidade e oportunidade de realizar recuperação das estradas do assentamento Bom Futuro.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4037/411.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4037/411.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de fazer gestão no Cemitério Municipal São Francisco de Assis para projetar e construir continuidade de extensão de rede elétrica com instalação de luminárias, continuar a pavimentação asfáltica e disponibilizar contêineres para colocação de resíduos.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4038/412.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4038/412.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade de fazer serviços de tapa buracos nas ruas pavimentadas e revisão das sinalizações de trânsito das vias da cidade.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Sandro, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4039/413.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4039/413.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora  Estefânia Basílio - secretária municipal de esporte, lazer e turismo, senhora, a necessidade, oportunidade e conveniência de fazer gestão na quadra da Praça do Bairro Palmiteira realizando pintura no piso.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4042/414.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4042/414.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade de ampliar a área coberta na porta de entrada da Unidade Básica de Saúde do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4041/415.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4041/415.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade do alinhamento de curva na estrada da Linha 9, próximo à propriedade da senhora Márcia Furquim.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4043/416.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4043/416.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Janaina Riva – deputada estadual, a necessidade e oportunidade da articulação politica junto ao secretário de estado de saúde para resolver os problemas referente  a morosidade no cadastramento e realização de variados tipos de exames de pacientes da cidade de Juína na central de regulação do estado.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4044/417.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4044/417.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Sirlei Cândida Guimarães – diretora-geral do DAES, a necessidade e oportunidade da extensão de rede de abastecimento de água potável na Rua Georgino Antônio Pereira, localizada no Loteamento Queiroz 2, próximo da Verdam.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4045/418.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4045/418.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Sirlei Guimarães – diretora-geral do DAES, a necessidade e oportunidade da manutenção da caixa do registro de água da rede de distribuição no distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4046/419.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4046/419.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a necessidade e oportunidade da instalação de equipamentos de ar condicionado na sala de curativos e dos medicamentos na Unidade Básica de Saúde do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Jales Perassolo, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4047/420.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4047/420.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Senhoria Allan Kardec Pinto Acosta Benitez - Secretário de Estado de Ciência, Tecnologia e Inovação, com cópia ao senhor Diego Arruda Vaz Guimarães - Deputado Estadual, a necessidade e oportunidade da instalação de torres de telefonia móvel nos distritos de Terra Roxa, Fontanillas e Filadélfia, município de Juína.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4048/421.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4048/421.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Coronel Assis – deputado federal – UNIÃO MT, com cópia ao senhor Gilberto Moacir Cattani – deputado estadual - PL, a necessidade e oportunidade de destinar recursos para a construção de estacionamento para bicicletas na Escola Militar e para instalação de câmeras de segurança nas portarias de entradas de todas as escolas publicas do município de Juína.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4049/422.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4049/422.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Gilberto Moacir Cattani – deputado estadual - PL, a necessidade e oportunidade de destinar recursos financeiros para arcar com custos do reflorestamento nas nascentes do Rio Perdido da cidade de Juína.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4050/423.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4050/423.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade de projeto para asfaltamento da Rua Pontes e Lacerda, setor I, bairro Modulo 5.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4051/424.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4051/424.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal infraestrutura, a necessidade e oportunidade de realizar parceria com a empresa DAS para construção de uma ponte seca no Rio Caibi as proximidades da lanchonete Caiabi na MT – 183.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4058/425.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4058/425.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência a senhora Janaina Riva – deputada estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para auxiliar a Associação Juinense de Assistência Social na continuidade do Projeto Farol no ano de 2024.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4059/426.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4059/426.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhor Estefânia Basílio – secretaria municipal de esporte, lazer e turismo e ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da limpeza da área pública localizada no Residencial Boa Vista, implantação e construção de uma praça com área de lazer no local.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4060/427.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4060/427.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Juarez Costa – deputado federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) para investimentos na área da saúde em Juína.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4061/428.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4061/428.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada do Rio do Ouro, iniciando na Associação Rio do Ouro até o sítio do senhor Zé Carlos.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4062/429.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4062/429.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – Prefeito, com cópia ao senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade do encascalhamento da estrada de Fontanillas da sede da Ebenezer até a entrada da linha Barroso.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4063/431.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4063/431.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de trânsito, a necessidade oportunidade da construção de uma faixa de travessia de pedestre elevada na Avenida Mato Grosso próximo à Igreja Aliança da Cruz – modulo.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4064/432.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4064/432.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Veronese – prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade que sejam fixadas placas de sinalização e pintura de vaga exclusiva para cadeirantes e deficientes frente à Casa Lotérica na Avenida Nove de Maio.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4065/433.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4065/433.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jônatas Plínio - secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da linha 01, Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4066/434.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4066/434.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de administração e finanças, a necessidade e oportunidade da instalação de luminárias pública no pátio da feira livre municipal.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4067/435.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4067/435.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Estefânia Basílio – secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da manutenção da quadra de areia ao lado do ginásio de esportes.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4068/436.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4068/436.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento da estrada da Comunidade Maria Gorete na Linha 9 e da estrada da Comunidade Menino Jesus na Linha 6.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4069/437.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4069/437.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhora Stefania Basílio - Secretário Municipal de Esporte, Lazer e Turismo a necessidade e oportunidade de implantar uma quadra de areia na Praça do Distrito de Filadélfia, com cerca em alambrado, traves para futebol de areia e barras para armação de redes de vôlei e beach tênias.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4070/438.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4070/438.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Senhora Janaina Riva – deputada estadual, a necessidade e oportunidade de fazer gestão no sentido de enviar para o município de Juína a carreta da Mamografia para realizar mutirão de exames.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4071/439.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4071/439.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura a necessidade e oportunidade da construção e plantio de gramas no canteiro central da Avenida Nilo Bergamin Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4072/440.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4072/440.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário municipal de planejamento e ao senhor Jônatas Plínio – secretário municipal de infraestrutura, a necessidade e oportunidade da finalização do asfaltamento da Avenida Joinville, Rua Cerejeiras, Rua Massaranduba e Avenida Brasília, ambas no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4073/441.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4073/441.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia ao senhor Valdoir Antônio Pezzini – secretário interino de planejamento, a necessidade e oportunidade de ações junto ao Governo Federal para a construção de pelo menos 50 (cinquenta) casas populares no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4074/442.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4074/442.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com copia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade do patrolamento geral, implantação de cascalho e abertura de desaguador e limpeza de margens e faixa na estrada vicinal JN 380 Rio Preto sentido Fazenda Amália.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4082/443.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4082/443.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia a senhora Monalisa Rocha – diretora do departamento de transito, a necessidade e oportunidade da construção de faixa elevada de travessia de pedestre na Avenida Loderites da Costa Correa, frente ao CEJA Alternativo.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4083/444.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4083/444.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência o senhor Beto Dois a Um - deputado estadual, com cópia ao senhor Jefferson Carvalho Neves, Secretário de Estado de Cultura, Esporte e Lazer, a necessidade e oportunidade de viabilizar a aquisição de um placar eletrônico para o Ginásio Municipal de Esporte Egnaldo Mendonça de nossa comunidade.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4084/445.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4084/445.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese – prefeito, com copia ao senhor Jonatas Plínio - Secretário Municipal de Infraestrutura, a necessidade e oportunidade de melhorar a estrutura de pontes de madeira e bueiros na estrada vicinal JN 380 Rio Preto sentido Fazenda Areia Branca.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4085/446.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4085/446.pdf</t>
   </si>
   <si>
     <t>Indicação a Sua Excelência o senhor Paulo Augusto Veronese – prefeito, com cópia a senhora Marcela Américo – secretária municipal de saúde, a relevância e a oportunidade de promover a ampliação da área coberta da Unidade Básica de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4093/447.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4093/447.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Janaina Riva – deputada estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para construção de calçada para pedestres ao entorno do Centro de Educação Infantil Vasco Papa, localizado no Bairro Palmiteira na nossa cidade.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Carequinha, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor, Jurandir, Neguinho da Borracharia, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4101/448.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4101/448.pdf</t>
   </si>
   <si>
     <t>Indicamos a Vossas Excelências, a senhora Janaina Riva – deputada estadual, e o senhor Diego Guimarães – deputado estadual, que intervenham junto ao vice-governador do estado, Otaviano Piveta, destacando a necessidade e oportunidade de destinar duas caminhonetes e uma motoniveladora para atender às demandas da Secretaria Municipal de Agricultura do nosso município.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4106/449.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4106/449.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, secretário municipal de infraestrutura, a urgência e relevância do rebaixamento do morro nas proximidades da propriedade do senhor Dirceu, localizado na vicinal da linha “G”, saída para o Rio Vermelho, acesso à MT 183.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4113/450.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4113/450.pdf</t>
   </si>
   <si>
     <t>Indicação a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, secretário municipal de infraestrutura, a necessidade e oportunidade de aprimorar as condições das estradas vicinais em pontos específicos. Isso permitirá a manobra de carretas e bitrens que transportam insumos e produção das diversas propriedades rurais de nosso município.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4114/451.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4114/451.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - prefeito, com cópia à senhora Monaliza Rocha, a importância de avaliar a necessidade e oportunidade de construção de uma faixa de travessia elevada para pedestres nas proximidades do Supermercado Favorito, Módulo 5.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4115/452.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4115/452.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Diego Guimarães – deputado estadual, a necessidade, oportunidade e importância de interceder junto às companhias de telefonia móvel para a instalação de torres apropriadas, visando aprimorar a qualidade do sinal de celulares nos bairros mais afastados e nos setores de chácaras do município de Juína.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4116/453.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4116/453.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, secretário municipal de infraestrutura, a urgência e oportunidade de realizar a recuperação das ruas com cascalho e o patrolamento de pontos estratégicos do Bairro Cidade Alta, incluindo a Rua Agudos.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Carequinha, Almir da Casa do Criador, Bil do Modulo 4, Delei Locutor, Jurandir, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4120/454.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4120/454.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Janaina Riva, Deputada Estadual, a relevância de destinar recursos por meio de emenda parlamentar para o custeio da construção do auditório e dormitório no Sindicato dos Trabalhadores e Trabalhadoras Rurais de Juína, inscrito no CNPJ nº 01.265.818/0001-07, localizado na Avenida dos Jambos, nº 183, Centro – Juína, endereço eletrônico: strjuina@hotmail.com.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3651/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3651/01.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Valdemir Alves Viana, vigia, pela dedicação, carinho e zelo pela da Escola Estadual Dr. Guilherme Freitas de Abreu Lima, onde prestou serviço por mais de 20 (vinte) anos e até hoje auxilia na vigilância voluntariamente.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3701/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3701/02.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Conselho Municipal dos Direitos da Juventude de Juína/MT que tem desempenhado um papel fundamental na defesa e promoção dos direitos e interesses dos jovens em nossa cidade.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura, Delei Locutor, Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3800/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3800/03.pdf</t>
   </si>
   <si>
     <t>Protesto contra as ações do Poder Executivo Municipal e o Poder Executivo Estadual de municipalização da Escola Estadual Antônio Francisco Lisboa.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>Mesa Diretora, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3947/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3947/04.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Gabinete da Presidência do Senado Federal como manifestação de vontade da maioria do povo juinense, mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo de legiferante.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3985/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3985/05.pdf</t>
   </si>
   <si>
     <t>Aplauso aos vencedores do I Concurso Literário de Juína, categoria Ensino Fundamental I, II e Ensino Médio.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4075/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4075/06.pdf</t>
   </si>
   <si>
     <t>Aplauso aos atletas que representaram o município Juína em campeonatos brasileiros no ano de 2023.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Mensagem n.º 07/2023 com substitutivo do projeto de lei complementar n.º 06/2023 acatando correções da Procuradora da Câmara.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3252/02_substitutivo_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3252/02_substitutivo_2.pdf</t>
   </si>
   <si>
     <t>Mensagem 006/2023 com substitutivo do projeto de lei n.º 02/2023 encaminhado através da mensagem n.º 02/2003</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3319/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3319/01.pdf</t>
   </si>
   <si>
     <t>Mensagem n.º 10/2023 do senhor Prefeito solicitando a tramitação em regime de urgência do Projeto de Lei complementar n.º 7/2023</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3377/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3377/20.pdf</t>
   </si>
   <si>
     <t>Mensagem n.º 20/2023 do Poder Executivo solicitando que os Projetos de Lei nº 10 e 11/2023 sejam tramitados em urgência especial.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>Mensagem 21, de 28 de abril de 2023, com declaração de adequação orçamentaria e financeira, estimativa de impacto orçamentário financeiro ao projeto de lei nº 9/2023</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3684/15_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3684/15_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transposição e a transferência de recursos orçamentários, no orçamento da prefeitura municipal de Juína – MT para o exercício 2023 de acordo com a Lei Complementar nº 172/2020, Emenda Complementar nº 126/2022 e Lei Complementar nº 197/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3855/25_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3855/25_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitui o projeto de Lei Ordinária n° 25/2023 - Autoriza o Poder Executivo Municipal a promover a doação da área urbana que menciona em favor do Estado de Mato Grosso, para fins de instalação e edificação da sede da Pericia Oficial e Idetificação Técnica - POLITEC, no Municipio de Juina-MT, e dá outras providencias.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3936/27_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3936/27_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo do Projeto de Lei nº 27/2023: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO, do município de Juína, estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual - LOA, referente ao exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3937/29_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3937/29_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo do Projeto de lei nº 29/2023: Dispõe sobre a alteração no Plano Plurianual do município de Juína – MT para o quadriênio 2022/2025, aprovado pela Lei Municipal nº 1986/2021 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8665,67 +8665,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3809/23-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3204/012subs.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3205/02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_complementar_n._003-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3226/06_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3312/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3335/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3771/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3772/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3787/11_substitutivo_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3796/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3886/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4055/plc_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3313/01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3320/02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3321/03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3332/04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3333/05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3334/06_projeto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3348/07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3349/07.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3357/09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3358/10.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3359/11.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3372/12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3495/13.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3496/14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3653/15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3654/16.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3685/17.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3686/18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3756/19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3757/20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3758/21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3770/22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3818/23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3819/24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3820/25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3821/26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3880/28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3916/30.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3938/31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3953/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3969/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3983/35.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4018/36_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4056/plo_37.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4057/plo_38.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4081/39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4091/40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4104/41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4105/42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4108/43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3669/01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3881/01_projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4052/02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4092/14substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4109/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4110/41_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4111/42_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3520/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3521/02_plc_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3522/03_plc_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3523/04_plc_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3524/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3525/06_plc_06.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3526/07_plc_07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3527/08_plo_01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3528/09_plo_02.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3529/10_plo_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3530/11_plo_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3531/12_plc_08.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3532/13_plo_10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3533/14_plo_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3534/15_plo_11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3535/16_plo_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3536/17_plo_08.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3537/18_plo_09.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3538/19_plo_04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3539/20_plo_12.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3682/21_plo_15.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3683/22_plo_16.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3729/23_pres_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3749/24_plo_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3751/25_plo_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3754/26_plo_13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3755/27_plo_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3801/28_plc__11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3802/29_plc__10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3803/30_plo_19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3804/31_plo_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3830/32_plo_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3831/33_plc_12.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3852/34_plo_23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3853/35_plo_24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3854/36_plo_25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3856/37_plo_26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3900/38_plc_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3926/40_plo_27.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3924/41_plo_28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3927/42_plo_29.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3923/43_pdecr_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3948/44_plo_31.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3980/45_plo_32.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3982/46_plo_33.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4005/47_plo_35.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4078/48_plo_36.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4080/49_pdec_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4086/50_plo_34.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4087/51_plo_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4088/52_plo_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4089/53_plc_15.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4090/54_plc_14.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4107/55_plo_39.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4124/56_plo_40.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4125/57_plo_41.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4126/58_plo_42.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3633/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3634/02_plc_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3635/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3636/04_plc_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3637/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3638/06_plc_06.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3639/07_plc_07.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3640/08_plo_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3641/09_plo_03.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3642/10_plo_07.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3643/11_plc_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3644/12_plo_10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3645/13_plo_06.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3646/14_plo_11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3647/15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3648/16_plo_04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3649/17_plo_05.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3650/18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3678/19_plo_15.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3679/20_plo_16.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3748/21_plo_17.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3750/22_plo_18.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3805/23_plc__11.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3806/24_plc__10.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3807/25_plo_19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3808/26_plo_21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3829/27_plo_22.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3870/28_plc_12.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3895/29_plo_23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3896/30_plo_24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3897/31_plo_25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3898/32_plo_26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3899/33_plc_13.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3957/34_plo_27.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3958/35_plo_29.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3949/36_plo_31.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3981/37_plo_33.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4016/38_plo_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4095/39_plo_34.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4096/40_plo_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4097/41_plc_15.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4102/42_plc_14.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4121/44_plo_42.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4122/45_plo_41.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4123/46_plo_40.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3393/01_plc_02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3394/02_plc_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3395/03_plc_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3752/04_plo_13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3753/05_plo_14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4006/06_plo_35.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4099/07_plo_37....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3925/01_plo_28.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4077/02_plo_36_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4094/03_plo_38.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4100/04_plc_15.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3730/02_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3915/03_pdecr_01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4007/04_mocao_5.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4153/05_mocao_6.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3233/01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3241/02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3240/03.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3242/04.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3261/05.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3279/06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3280/07.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3286/08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3287/09.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3288/10.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3289/11.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3311/12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3316/13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3317/14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3329/15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3350/16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3353/17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3366/18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3375/19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3379/20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3702/21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3703/22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3744/23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3747/24_sandro.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3784/25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3785/26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3798/27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3791/28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3799/29.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3797/30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3824/31_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3826/32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3841/34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3843/35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3867/36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3868/37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3876/38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3910/39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3911/40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3946/41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3965/42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3984/43.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3991/44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3992/45.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3999/46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4017/47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4029/48.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4040/49.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4053/50.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4098/51.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4112/52.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4117/53.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4118/54.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4119/55.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3209/01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3210/02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3211/03.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3212/04.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3213/05.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3214/06.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3215/07.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3216/08.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3217/09.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3218/10.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3219/11.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3220/12.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3221/13.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3222/14.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3223/15.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3224/16.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3225/17.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3227/18.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3228/19.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3229/20.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3230/21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3231/22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3232/23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3234/24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3235/25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3236/26.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3237/27.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3239/28.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3238/29.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3243/30.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3244/31.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3245/32.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3254/33.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3253/34.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3246/35.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3247/36.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3248/37.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3249/38.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3250/39.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3255/40.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3256/41.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3257/42.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3258/43.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3259/44.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3260/45.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3262/46.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3263/47.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3264/48.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3265/49.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3266/50.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3267/51.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3268/52.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3269/53.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3270/54.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3271/55.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3272/56.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3273/57.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3274/58.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3275/59.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3276/60.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3277/61.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3278/62.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3283/63.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3281/64.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3282/65.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3284/66.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3285/67.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3290/68.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3291/69.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3292/70.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3293/71.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3294/72.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3295/73.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3296/74.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3297/75.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3298/76.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3299/77.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3300/78.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3301/79.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3302/80.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3303/81.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3304/82_jales.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3305/83.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3306/84.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3307/85.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3308/86.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3309/87_sandro_e_almir.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3310/88.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3314/89.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3315/90.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3318/91.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3322/92.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3323/93.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3324/94.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3325/95.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3326/96.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3327/97.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3328/98.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3330/99.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3331/100.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3336/101.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3338/102_almir__o_batista.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3339/103.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3340/104.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3341/105.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3342/106.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3343/107.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3344/108.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3345/109.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3346/110.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3347/111.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3351/112.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3352/113.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3354/114.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3355/115.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3363/116.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3364/117.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3365/118.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3356/119.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3360/120.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3362/121.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3361/122.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3367/123.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3368/124.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3369/125.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3370/126.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3371/127.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3373/128.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3374/129.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3376/130.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3378/131.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3380/132.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3382/133.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3381/134.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3386/135.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3383/136.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3384/137.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3385/138.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3387/139.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3492/140.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3493/141.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3494/142.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3497/143.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3629/144.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3630/145.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3631/146.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3632/147.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3652/148.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3655/149.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3656/150.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3657/151.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3658/152.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3659/153.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3660/154.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3661/155.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3662/156.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3663/157.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3664/158.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3665/159.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3668/160.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3666/161.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3667/162.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3671/163.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3672/164.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3673/165.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3674/166.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3675/167.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3676/168.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3677/169.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3681/170.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3687/171.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3688/172.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3689/173.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3690/174.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3691/175.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3692/176.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3693/177.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3694/178.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3695/179.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3696/180.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3697/181.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3698/182.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3699/183.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3700/184.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3705/185_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3704/186.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3706/187.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3707/188.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3708/189.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3709/190.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3710/191.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3711/192.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3712/193.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3713/194.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3714/195.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3715/196.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3716/197.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3717/198.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3718/199.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3719/200.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3720/201.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3721/202.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3722/203.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3723/204.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3724/205.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3725/206.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3726/207.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3727/208.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3728/209.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3731/210.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3732/211.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3733/212.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3735/213.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3734/214.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3736/215.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3737/216.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3739/217.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3738/218.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3740/219.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3741/220.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3742/221.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3743/222.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3745/223.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3746/224.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3759/225.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3760/226.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3761/227.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3762/228.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3763/229.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3764/230.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3765/231.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3766/232teixeirinha.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3767/233.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3769/234.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3773/235.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3774/236.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3775/237.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3776/238.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3777/239.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3778/240.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3779/241.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3780/242.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3781/243.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3782/244.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3783/245.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3786/247.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3788/248.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3789/249.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3790/250.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3792/251.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3793/252.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3794/253.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3795/254.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3810/255.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3812/256.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3811/257.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3813/258.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3814/259.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3815/260.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3816/261.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3817/262.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3822/263.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3823/264.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3825/265.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3827/266.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3828/267.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3833/268.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3834/269.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3835/270.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3837/271.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3851/272.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3838/273.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3839/274.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3840/275.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3844/276.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3845/277.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3846/278.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3847/279.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3848/280.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3849/281_jales.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3850/282.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3857/283.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3858/284.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3859/285.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3860/286.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3861/287.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3862/288.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3863/289.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3864/290.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3865/291.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3866/292.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3869/293.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3871/294.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3872/295.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3873/296.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3874/297.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3875/298.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3877/299.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3878/300.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3879/301.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3882/302.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3883/303.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3893/304.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3884/305_delei.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3887/306.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3888/307.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3889/308.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3890/309.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3891/310.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3892/311.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3894/312.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3901/313.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3903/314.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3904/315.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3905/316.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3902/317.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3906/318.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3907/319.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3908/320.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3909/321.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3912/322.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3913/323.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3914/324.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3917/325.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3918/326.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3919/327.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3920/328.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3921/329.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3922/330.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3928/331.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3929/332.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3930/333.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3931/334.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3932/335.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3933/336.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3934/337.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3935/338.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3939/339.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3940/340.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3941/341.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3942/342.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3943/343.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3944/344.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3945/345.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3951/346.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3952/347.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3950/348.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3954/349.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3955/350.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3956/351.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3959/352.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3960/353.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3961/354.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3962/355.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3963/356.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3964/357.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3966/358.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3967/359_2.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3968/360.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3971/361.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3972/362.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3973/363.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3974/364.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3975/365.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3976/366.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3977/367.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3978/368.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3979/369.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3986/370.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3987/371.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3988/372.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3989/373.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3990/374.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3993/375.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3994/376.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3995/377.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3996/378.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3997/379.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3998/380.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4003/381.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4000/382.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4001/383.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4004/384.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4002/385.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4008/386.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4009/387.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4010/388.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4011/389.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4012/390.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4013/391.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4014/392.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4015/393.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4019/394.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4020/395.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4022/396.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4023/397.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4021/398.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4024/399.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4025/400.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4026/401.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4027/402.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4028/403.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4030/404.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4031/405.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4034/406.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4032/407.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4033/408.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4035/409.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4036/410.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4037/411.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4038/412.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4039/413.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4042/414.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4041/415.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4043/416.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4044/417.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4045/418.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4046/419.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4047/420.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4048/421.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4049/422.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4050/423.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4051/424.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4058/425.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4059/426.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4060/427.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4061/428.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4062/429.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4063/431.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4064/432.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4065/433.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4066/434.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4067/435.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4068/436.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4069/437.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4070/438.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4071/439.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4072/440.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4073/441.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4074/442.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4082/443.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4083/444.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4084/445.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4085/446.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4093/447.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4101/448.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4106/449.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4113/450.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4114/451.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4115/452.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4116/453.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4120/454.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3651/01.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3701/02.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3800/03.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3947/04.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3985/05.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4075/06.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3252/02_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3319/01.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3377/20.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3684/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3855/25_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3936/27_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3937/29_substitutivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3809/23-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3204/012subs.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3205/02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_lei_complementar_n._003-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3226/06_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3312/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3335/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3771/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3772/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3787/11_substitutivo_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3796/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3886/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4055/plc_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3313/01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3320/02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3321/03.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3332/04.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3333/05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3334/06_projeto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3348/07.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3349/07.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3357/09.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3358/10.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3359/11.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3372/12.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3495/13.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3496/14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3653/15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3654/16.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3685/17.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3686/18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3756/19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3757/20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3758/21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3770/22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3818/23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3819/24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3820/25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3821/26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3880/28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3916/30.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3938/31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3953/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3969/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3983/35.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4018/36_pdf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4056/plo_37.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4057/plo_38.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4081/39.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4091/40.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4104/41.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4105/42.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4108/43.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3669/01.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3881/01_projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4052/02.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4092/14substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4109/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4110/41_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4111/42_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3520/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3521/02_plc_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3522/03_plc_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3523/04_plc_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3524/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3525/06_plc_06.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3526/07_plc_07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3527/08_plo_01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3528/09_plo_02.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3529/10_plo_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3530/11_plo_07.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3531/12_plc_08.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3532/13_plo_10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3533/14_plo_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3534/15_plo_11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3535/16_plo_05.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3536/17_plo_08.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3537/18_plo_09.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3538/19_plo_04.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3539/20_plo_12.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3682/21_plo_15.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3683/22_plo_16.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3729/23_pres_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3749/24_plo_17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3751/25_plo_18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3754/26_plo_13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3755/27_plo_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3801/28_plc__11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3802/29_plc__10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3803/30_plo_19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3804/31_plo_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3830/32_plo_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3831/33_plc_12.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3852/34_plo_23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3853/35_plo_24.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3854/36_plo_25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3856/37_plo_26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3900/38_plc_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3926/40_plo_27.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3924/41_plo_28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3927/42_plo_29.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3923/43_pdecr_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3948/44_plo_31.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3980/45_plo_32.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3982/46_plo_33.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4005/47_plo_35.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4078/48_plo_36.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4080/49_pdec_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4086/50_plo_34.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4087/51_plo_37.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4088/52_plo_38.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4089/53_plc_15.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4090/54_plc_14.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4107/55_plo_39.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4124/56_plo_40.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4125/57_plo_41.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4126/58_plo_42.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3633/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3634/02_plc_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3635/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3636/04_plc_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3637/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3638/06_plc_06.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3639/07_plc_07.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3640/08_plo_02.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3641/09_plo_03.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3642/10_plo_07.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3643/11_plc_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3644/12_plo_10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3645/13_plo_06.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3646/14_plo_11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3647/15_plo_09.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3648/16_plo_04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3649/17_plo_05.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3650/18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3678/19_plo_15.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3679/20_plo_16.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3748/21_plo_17.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3750/22_plo_18.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3805/23_plc__11.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3806/24_plc__10.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3807/25_plo_19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3808/26_plo_21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3829/27_plo_22.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3870/28_plc_12.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3895/29_plo_23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3896/30_plo_24.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3897/31_plo_25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3898/32_plo_26.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3899/33_plc_13.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3957/34_plo_27.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3958/35_plo_29.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3949/36_plo_31.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3981/37_plo_33.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4016/38_plo_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4095/39_plo_34.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4096/40_plo_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4097/41_plc_15.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4102/42_plc_14.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4121/44_plo_42.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4122/45_plo_41.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4123/46_plo_40.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3393/01_plc_02.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3394/02_plc_06.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3395/03_plc_07.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3752/04_plo_13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3753/05_plo_14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4006/06_plo_35.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4099/07_plo_37....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3925/01_plo_28.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4077/02_plo_36_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4094/03_plo_38.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4100/04_plc_15.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2022/3680/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3730/02_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3915/03_pdecr_01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4007/04_mocao_5.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4153/05_mocao_6.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3233/01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3241/02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3240/03.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3242/04.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3261/05.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3279/06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3280/07.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3286/08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3287/09.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3288/10.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3289/11.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3311/12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3316/13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3317/14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3329/15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3350/16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3353/17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3366/18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3375/19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3379/20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3702/21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3703/22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3744/23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3747/24_sandro.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3784/25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3785/26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3798/27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3791/28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3799/29.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3797/30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3824/31_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3826/32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3841/34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3843/35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3867/36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3868/37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3876/38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3910/39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3911/40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3946/41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3965/42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3984/43.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3991/44.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3992/45.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3999/46.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4017/47.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4029/48.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4040/49.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4053/50.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4098/51.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4112/52.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4117/53.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4118/54.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4119/55.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3209/01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3210/02.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3211/03.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3212/04.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3213/05.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3214/06.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3215/07.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3216/08.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3217/09.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3218/10.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3219/11.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3220/12.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3221/13.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3222/14.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3223/15.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3224/16.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3225/17.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3227/18.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3228/19.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3229/20.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3230/21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3231/22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3232/23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3234/24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3235/25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3236/26.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3237/27.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3239/28.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3238/29.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3243/30.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3244/31.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3245/32.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3254/33.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3253/34.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3246/35.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3247/36.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3248/37.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3249/38.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3250/39.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3255/40.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3256/41.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3257/42.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3258/43.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3259/44.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3260/45.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3262/46.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3263/47.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3264/48.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3265/49.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3266/50.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3267/51.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3268/52.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3269/53.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3270/54.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3271/55.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3272/56.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3273/57.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3274/58.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3275/59.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3276/60.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3277/61.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3278/62.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3283/63.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3281/64.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3282/65.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3284/66.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3285/67.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3290/68.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3291/69.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3292/70.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3293/71.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3294/72.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3295/73.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3296/74.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3297/75.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3298/76.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3299/77.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3300/78.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3301/79.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3302/80.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3303/81.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3304/82_jales.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3305/83.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3306/84.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3307/85.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3308/86.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3309/87_sandro_e_almir.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3310/88.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3314/89.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3315/90.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3318/91.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3322/92.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3323/93.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3324/94.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3325/95.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3326/96.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3327/97.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3328/98.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3330/99.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3331/100.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3336/101.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3338/102_almir__o_batista.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3339/103.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3340/104.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3341/105.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3342/106.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3343/107.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3344/108.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3345/109.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3346/110.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3347/111.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3351/112.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3352/113.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3354/114.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3355/115.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3363/116.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3364/117.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3365/118.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3356/119.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3360/120.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3362/121.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3361/122.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3367/123.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3368/124.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3369/125.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3370/126.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3371/127.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3373/128.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3374/129.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3376/130.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3378/131.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3380/132.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3382/133.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3381/134.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3386/135.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3383/136.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3384/137.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3385/138.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3387/139.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3492/140.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3493/141.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3494/142.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3497/143.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3629/144.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3630/145.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3631/146.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3632/147.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3652/148.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3655/149.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3656/150.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3657/151.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3658/152.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3659/153.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3660/154.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3661/155.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3662/156.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3663/157.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3664/158.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3665/159.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3668/160.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3666/161.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3667/162.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3671/163.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3672/164.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3673/165.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3674/166.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3675/167.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3676/168.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3677/169.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3681/170.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3687/171.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3688/172.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3689/173.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3690/174.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3691/175.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3692/176.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3693/177.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3694/178.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3695/179.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3696/180.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3697/181.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3698/182.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3699/183.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3700/184.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3705/185_teixeirinha.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3704/186.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3706/187.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3707/188.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3708/189.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3709/190.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3710/191.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3711/192.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3712/193.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3713/194.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3714/195.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3715/196.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3716/197.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3717/198.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3718/199.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3719/200.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3720/201.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3721/202.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3722/203.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3723/204.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3724/205.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3725/206.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3726/207.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3727/208.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3728/209.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3731/210.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3732/211.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3733/212.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3735/213.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3734/214.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3736/215.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3737/216.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3739/217.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3738/218.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3740/219.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3741/220.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3742/221.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3743/222.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3745/223.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3746/224.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3759/225.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3760/226.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3761/227.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3762/228.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3763/229.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3764/230.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3765/231.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3766/232teixeirinha.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3767/233.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3769/234.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3773/235.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3774/236.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3775/237.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3776/238.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3777/239.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3778/240.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3779/241.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3780/242.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3781/243.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3782/244.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3783/245.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3786/247.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3788/248.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3789/249.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3790/250.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3792/251.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3793/252.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3794/253.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3795/254.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3810/255.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3812/256.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3811/257.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3813/258.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3814/259.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3815/260.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3816/261.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3817/262.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3822/263.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3823/264.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3825/265.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3827/266.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3828/267.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3833/268.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3834/269.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3835/270.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3837/271.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3851/272.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3838/273.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3839/274.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3840/275.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3844/276.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3845/277.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3846/278.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3847/279.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3848/280.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3849/281_jales.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3850/282.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3857/283.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3858/284.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3859/285.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3860/286.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3861/287.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3862/288.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3863/289.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3864/290.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3865/291.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3866/292.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3869/293.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3871/294.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3872/295.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3873/296.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3874/297.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3875/298.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3877/299.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3878/300.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3879/301.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3882/302.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3883/303.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3893/304.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3884/305_delei.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3887/306.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3888/307.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3889/308.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3890/309.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3891/310.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3892/311.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3894/312.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3901/313.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3903/314.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3904/315.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3905/316.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3902/317.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3906/318.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3907/319.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3908/320.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3909/321.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3912/322.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3913/323.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3914/324.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3917/325.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3918/326.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3919/327.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3920/328.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3921/329.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3922/330.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3928/331.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3929/332.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3930/333.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3931/334.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3932/335.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3933/336.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3934/337.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3935/338.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3939/339.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3940/340.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3941/341.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3942/342.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3943/343.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3944/344.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3945/345.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3951/346.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3952/347.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3950/348.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3954/349.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3955/350.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3956/351.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3959/352.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3960/353.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3961/354.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3962/355.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3963/356.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3964/357.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3966/358.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3967/359_2.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3968/360.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3971/361.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3972/362.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3973/363.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3974/364.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3975/365.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3976/366.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3977/367.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3978/368.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3979/369.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3986/370.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3987/371.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3988/372.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3989/373.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3990/374.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3993/375.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3994/376.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3995/377.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3996/378.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3997/379.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3998/380.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4003/381.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4000/382.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4001/383.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4004/384.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4002/385.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4008/386.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4009/387.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4010/388.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4011/389.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4012/390.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4013/391.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4014/392.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4015/393.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4019/394.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4020/395.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4022/396.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4023/397.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4021/398.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4024/399.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4025/400.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4026/401.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4027/402.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4028/403.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4030/404.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4031/405.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4034/406.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4032/407.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4033/408.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4035/409.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4036/410.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4037/411.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4038/412.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4039/413.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4042/414.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4041/415.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4043/416.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4044/417.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4045/418.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4046/419.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4047/420.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4048/421.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4049/422.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4050/423.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4051/424.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4058/425.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4059/426.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4060/427.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4061/428.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4062/429.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4063/431.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4064/432.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4065/433.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4066/434.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4067/435.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4068/436.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4069/437.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4070/438.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4071/439.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4072/440.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4073/441.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4074/442.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4082/443.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4083/444.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4084/445.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4085/446.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4093/447.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4101/448.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4106/449.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4113/450.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4114/451.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4115/452.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4116/453.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4120/454.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3651/01.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3701/02.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3800/03.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3947/04.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3985/05.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4075/06.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3252/02_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3319/01.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3377/20.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3684/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3855/25_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3936/27_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/3937/29_substitutivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>