--- v0 (2026-01-28)
+++ v1 (2026-04-08)
@@ -54,5755 +54,5755 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulo Augusto Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4146/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4146/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos subsídios do prefeito do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal, e dos vencimentos dos servidores públicos municipais, da administração pública direta e indireta, do Poder Executivo, do Município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4148/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4148/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 58, caput e § 1º, da Lei Complementar Municipal nº 1.570/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora, Bil do Modulo 4, Carequinha, Jurandir, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4149/03._digitavel.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4149/03._digitavel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, subsídios, vantagens e gratificações dos servidores públicos municipais da Câmara Municipal de Juína, a teor do art. 37, inciso X, da Constituição Federal, para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4150/04._digitavel.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4150/04._digitavel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4489/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4489/19.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar nº 1971, de 23 de dezembro de 2020, que restrutura o Regime Próprio de Previdência Social do Município de Juína - MT</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4575/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4575/07.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar nº 1971 de 23 de dezembro de 2020, que reestrutura o Regime Próprio de Previdência Social do Municio de Juína MT.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4147/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4147/02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso das áreas de terras urbanas do município que menciona, ao Sindicato Rural de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4184/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4184/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de gratificação por rendimento para professores do Programa Alfabetiza – MT das turmas de Pré – I, Pré – II , 1º  ano e 2º ano com critérios de avaliação, e dá outras providências.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4185/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4185/04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multas, nas condições que estabelece, e dá outras providências.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4190/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4190/06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, à Associação Instituto Saberes, e dá outras providências.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4223/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4223/07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4251/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4251/08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetivar a indenização para desapropriação objeto do Decreto Municipal nº 307 de 11 de julho de 2019, e proceder a abertura de crédito adicional suplementar para a cobertura das dotações orçamentárias no orçamento do exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4253/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4253/09.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Juina Alfabetizada e a gratificação aos professores das turmas de Pré - I, Pré - II, 1º ano e 2º ano da rede municipal de ensino, e dá outras providenciais.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4301/10_digitavel.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4301/10_digitavel.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 1.540, de 15 de dezembro de 2014, que instituiu a verba de natureza indenizatória no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4358/11_sandro_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4358/11_sandro_pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica, telecomunicações e demais empresas ocupantes de sua infraestrutura promover a regularização ou a retirada de fiação inutilizada ou em desuso em vias públicas do município de Juína/MT e dá outras providencias.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4397/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4397/12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4399/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4399/13.pdf</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4430/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4430/141.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paulo Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4432/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4432/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4433/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4433/16.pdf</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4441/17_alterado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4441/17_alterado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO. do Município de Juína, Estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual - LOA, referente ao exercício financeiro de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Gleynei Nei</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4517/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4517/20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da lista de espera dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4518/21....pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4518/21....pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4576/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4576/22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transporte  (FMT), junto a Secretaria Municipal de Infraestrutura de Juína MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4577/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4577/23.pdf</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4582/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4582/24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação de imóvel publico urbano ao Estado de Mato Grosso para implantação do Núcleo e do Condomínio Institucional da Policia Militar em Juína MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4542/01_dl_contas_2023_prefeito.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4542/01_dl_contas_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas Anuais de Governo da Prefeitura Municipal de Juína-MT referente ao Exercício de 2023, prestada por sua Excelência, senhor, Paulo Augusto Veronese, Prefeito Municipal.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4583/pdleg_02_licenca_prefeito.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4583/pdleg_02_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede autorização ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese para ausentar-se do território do município no período de 10 de janeiro a 9 de fevereiro de 2025, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4187/02_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4187/02_substitutivo.pdf</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4200/43-23_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4200/43-23_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover  concessão de direito real de uso da área de terras urbanas do município que menciona, ao Instituto Histórico e Geográfico de Juina- Instituto Raízes, e dá utras providências.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4276/09_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4276/09_substitutivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Juina Alfabetizada e a gratificação aos professores das turmas de Pré - I, Pré - II, 1º ano e 2º ano da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4277/04_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4277/04_substitutivo.pdf</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4406/mensagem_018-2024_-_pl_-_substitutiva_da_mensagem_016-2024-abertura_de_credito_especial_-_camara_-__juina2024.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4406/mensagem_018-2024_-_pl_-_substitutiva_da_mensagem_016-2024-abertura_de_credito_especial_-_camara_-__juina2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4501/06_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4501/06_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar nº 1971, de 23 de dezembro de 2020 que reestrutura o Regime Próprio de Previdência Social do Município de Juina MT.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4545/07_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4545/07_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que mencionada, e dá outras providências.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4598/03_subst._plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4598/03_subst._plo_23.pdf</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, Luiza Boer, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4250/01_olo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4250/01_olo_06.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º e o paragrafo único do Projeto de Lei Ordinária nº 06/2024.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da CLJRF.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4161/01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4161/01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 01/2024 _x000D_
 Autoria: Poder Executivo</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4162/02_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4162/02_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 03/2024 _x000D_
 Autoria: Mesa Diretora Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4163/03_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4163/03_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 04/2024 _x000D_
 Autoria: Mesa Diretora Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4188/03_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4188/03_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/CLJRF/2024. RELATORIA: vereador Aelcio Moreira de Oliveira CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria. Projeto de lei Complementar nº 02/2024 Autoria: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4224/05_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4224/05_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 5/2024 _x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4248/06_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4248/06_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 06/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 04/2024 _x000D_
 Autoria: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4263/07_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4263/07_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 7/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 7/2024 autor: Poder Executivo Municipal._x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4278/08_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4278/08_plo_06.pdf</t>
   </si>
   <si>
     <t>Parecer nº 8/CLJRF/2024 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 06/2024 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona à Associação Instituto Saberes, e dá outras providências.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4297/09_plo_8_subs._4.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4297/09_plo_8_subs._4.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 9/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 08/2024 – Substitutivo nº 4/2024 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a efetivar a indenização para desapropriação objeto do Decreto Municipal nº 307 de 11 de julho de 2019, e proceder a abertura de crédito adicional suplementar para a cobertura das dotações orçamentárias no orçamento do exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4280/10_plo_9_subs._3.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4280/10_plo_9_subs._3.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 10/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 9/2024 – Substitutivo nº 3/2024 Autoria: Poder Executivo Municipal_x000D_
 Institui o Programa Juína Alfabetizada e a gratificação aos professores das turmas de Pré - I, Pré - II, 1º ano e 2º ano da rede municipal de ensino, e dá outras providenciais.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4299/12_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4299/12_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 5/2024 _x000D_
 Cria 01 (uma) vaga do cargo efetivo de agente administrativo, extingue a função gratificada de agente de protocolo e registro e altera os Anexos I, III e V, da Lei Complementar nº 1.751, de 19 de junho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4320/13_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4320/13_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 13/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei nº 10/2024 _x000D_
 Autoria: Mesa Diretora Câmara Municipal_x000D_
 Altera o Anexo I da Lei nº 1.540, de 15 de dezembro de 2014, que instituiu a verba de natureza indenizatória no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4328/14_plo_43_subs._2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4328/14_plo_43_subs._2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  14/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Substitutivo nº 2/2024 ao Projeto de lei nº 43/2023. _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, ao Instituto Histórico e Geográfico de Juína - Instituto Raízes e dá outras providências.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4364/15_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4364/15_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 15/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 11/2024 autor: Sandro Cândido da Silva</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4404/16_subs._5_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4404/16_subs._5_plo_12.pdf</t>
   </si>
   <si>
     <t>Parecer nº 16/CLJRF/2024 ao Substitutivo n 5/2024 do projeto de lei nº 12/2024 favorável a tramitação da matéria.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4416/17_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4416/17_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 17/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: Vereador Aelcio Moreira de Oliveira  _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 13/2024  _x000D_
 Autor: Executivo Municipal  _x000D_
 Dispõe sobre autorização para promover abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4434/18_plo_14..........pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4434/18_plo_14..........pdf</t>
   </si>
   <si>
     <t>PARECER Nº 18/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: Vereador Aelcio Moreira de Oliveira  _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 14/2024  _x000D_
 Autor: Executivo Municipal  _x000D_
 Dispõe sobre a autorização para promover a abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4435/19_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4435/19_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 19/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: Vereador Aelcio Moreira de Oliveira  _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 15/2024  _x000D_
 Autor: Executivo Municipal  _x000D_
 Dispõe sobre a autorização para promover a abertura de crédito adicional suplementar no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4436/20_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4436/20_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 20/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: Vereador Aelcio Moreira de Oliveira  _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 16/2024  _x000D_
 Autor: Executivo Municipal  _x000D_
 Dispõe sobre a autorização para promover a abertura de crédito adicional suplementar no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4481/21_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4481/21_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº21/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 17/2024 _x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Dispõe sobre a Lei de Diretrizes Orçamentárias (LDO) do Município de Juína, Estado de Mato Grosso, para a elaboração e execução da Lei Orçamentária Anual (LOA) referente ao exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4482/22_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4482/22_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 18/2024 _x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Dispõe sobre alteração no plano plurianual do Município de Juína/MT, para o quadriênio 2022-2025, aprovado pela Lei Municipal n.º 1.986/2021 de 17/12/2021 e alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4512/23_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4512/23_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 23/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei Complementar nº 6/2024 _x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Altera a redação da Lei Complementar n° 1.971, de 23 de dezembro de 2020, que reestrutura o Regime Próprio de Previdência Social do Município de Juína/MT.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4536/24_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4536/24_plo_19.pdf</t>
   </si>
   <si>
     <t>RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei nº 19/2024 autoria: Poder Executivo Municipal. _x000D_
 Dispõe sobre a Lei Orçamentária Anual - LOA do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2025, em conformidade com as disposições da Lei de Diretrizes orçamentarias - LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4537/25_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4537/25_plo_20.pdf</t>
   </si>
   <si>
     <t>RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 20/2024 autoria: vereador Gleynei Ferreira Griz_x000D_
 Dispõe sobre a publicação da lista de espera dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4553/26_subs_7_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4553/26_subs_7_plo_21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 26/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Substitutivo nº 7/2024 ao Projeto de Lei nº 21/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Autoriza o Poder Executivo Municipal a desafetar a destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4568/27_pdl_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4568/27_pdl_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/CLJRF/2024._x000D_
 _x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Decreto Legislativo nº 1/2024 autoria: Comissão de Finanças e Orçamento _x000D_
 Dispõe sobre a aprovação das Contas Anuais de Governo da Prefeitura Municipal de Juína-MT, referente ao exercício de 2023, prestadas por sua Excelência, senhor Paulo Augusto Veronese, Prefeito Municipal.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4589/28_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4589/28_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 28/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei Complementar nº 7/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Altera a redação da Lei Complementar n°. 1.971, de 23 de dezembro de 2020, que reestrutura o Regime Próprio de Previdência Social do Município de Juína/MT.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4590/29_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4590/29_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 29/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei  nº 22/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Infraestrutura de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4591/30_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4591/30_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 30/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei  nº 23/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4592/31_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4592/31_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 31/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei  nº 24/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação de imóvel público urbano ao Estado de Mato Grosso para implantação do Núcleo e do Condomínio Institucional da Polícia Militar em Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4593/32_pdl_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4593/32_pdl_02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 32/CLJRF/2024._x000D_
 RELATORIA: vereador Aelcio Moreira de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Decreto Legislativo  nº 2/2024 _x000D_
 AUTORIA: Mesa Diretora – Câmara Municipal de Juína_x000D_
 Concessão de autorização ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese para ausentar-se do território do município no período de 10 de janeiro a 9 de fevereiro de 2025, para tratar</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4158/01_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4158/01_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei Complementar nº 01/2024 _x000D_
 Autoria: Poder Executivo</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4159/02_plc_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4159/02_plc_03.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 03/2024 _x000D_
 Autoria: Mesa Diretora – Poder Legislativo</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4160/03_plc_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4160/03_plc_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de lei Complementar nº 04/2024 _x000D_
 Autoria: Mesa Diretora – Poder Legislativo</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4234/04_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4234/04_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/CFO/2024._x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 5/2024 _x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Dispõe sobre autorização para promover abertura de credito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4249/05_plo_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4249/05_plo_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 04/2024 _x000D_
 Autoria: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4264/06_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4264/06_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 06/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 07/2024 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4279/07__plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4279/07__plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 07/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 06/2024 _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona à Associação Instituto Saberes, e dá outras providências.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4281/08_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4281/08_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 8/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 9/2024 – Substitutivo nº 3/2024 Autoria: Poder Executivo Municipal_x000D_
 Institui o Programa Juína Alfabetizada e a gratificação aos professores das turmas de Pré - I, Pré - II, 1º ano e 2º ano da rede municipal de ensino, e dá outras providenciais.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4300/09_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4300/09_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 9/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei Complementar nº 5/2024 _x000D_
 Cria 01 (uma) vaga do cargo efetivo de agente administrativo, extingue a função gratificada de agente de protocolo e registro e altera os Anexos I, III e V, da Lei Complementar nº 1.751, de 19 de junho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4298/10_subs_4_plo_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4298/10_subs_4_plo_08.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 9/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 08/2024 – Substitutivo nº 4/2024 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a efetivar a indenização para desapropriação objeto do Decreto Municipal nº 307 de 11 de julho de 2019, e proceder a abertura de crédito adicional suplementar para a cobertura das dotações orçamentárias no orçamento do exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4329/11_subs_2_plo_43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4329/11_subs_2_plo_43.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  11/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 2/2024 ao Projeto de lei nº 43/2023. _x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, ao Instituto Histórico e Geográfico de Juína - Instituto Raízes e dá outras providências.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4366/12_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4366/12_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Ailton Barbosa de Oliveira_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 11/2024 autoria: vereador Sandro Cândido Silva</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4405/13_subs._5_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4405/13_subs._5_plo_12.pdf</t>
   </si>
   <si>
     <t>Parecer nº 13/CFO/2024 ao Substituto nº 4/2024 projeto de lei nº 12/2024 favorável a tramitação.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4417/14_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4417/14_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 14/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 13/2024_x000D_
 Autoria: Poder Executivo Municipal de Juína_x000D_
 Dispõe sobre autorização para promover abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4437/15_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4437/15_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 15/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 14/2024_x000D_
 Autoria: Poder Executivo Municipal de Juína_x000D_
 Dispõe sobre autorização para promover abertura de Crédito Especial no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4438/16_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4438/16_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 16/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 15/2024_x000D_
 Autoria: Poder Executivo Municipal de Juína_x000D_
 Dispõe sobre autorização para promover abertura de crédito adicional suplementar no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4439/17_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4439/17_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 17/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 16/2024_x000D_
 Autoria: Poder Executivo Municipal de Juína_x000D_
 Dispõe sobre autorização para promover abertura de crédito adicional suplementar no Orçamento Vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4490/18_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4490/18_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 18/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 17/2024_x000D_
 Autoria: Poder Executivo Municipal de Juína_x000D_
 Dispõe sobre Lei de Diretrizes Orçamentaria – LDO, do Município de Juína-MT, para elaboração e execução da Lei Orçamentária Anual – LOA, referente ao exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4491/19_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4491/19_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 19/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 18/2024_x000D_
 Autoria: Dispõe sobre alteração no Plano Plurianual do Município de Juína, Estado de Mato Grosso, para o Quadriênio 2022/2025, aprovado pela Lei Municipal nº  1.986/2021.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4513/20_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4513/20_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 20/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 6/2024_x000D_
 Altera a redação da Lei Complementar nº1.971/2020, que Reestrutura o Regime Próprio de Previdência Social do Município de Juína- Estado de Mato Grosso – PREVI-Juína.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4552/21_plo_21_subs_07-2024.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4552/21_plo_21_subs_07-2024.docx</t>
   </si>
   <si>
     <t>PARECER Nº 21/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 7/2024 do Projeto de Lei nº 21/2024_x000D_
 Autoria: Poder Executivo Municipal._x000D_
 Ementa: Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências. _x000D_
 Relatório I</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4570/22_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4570/22_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/CFO/2024._x000D_
 RELATORIA: vereador Sandro Cândido Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei nº 19/2024_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a Lei Orçamentária Anual – LOA do Município de Juína-MT, que estima a receita e fixa as despesas para o exercício financeiro de 2025, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>Parecer CDHS.</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4189/01plc_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4189/01plc_02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CLJRF/2024. RELATORIA: vereadora Luíza Monteiro Boer. CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria. Projeto de lei Complementar nº 02/2024 Autoria: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4538/02_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4538/02_plo_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 2/CDHS/2024._x000D_
 _x000D_
 RELATORIA: vereadora Luiza Boer_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 20/2024 autoria: vereador Gleynei Ferreira Griz_x000D_
 Dispõe sobre a publicação da lista de espera dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>Parecer COSP.</t>
   </si>
   <si>
     <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4296/01_plo_8.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4296/01_plo_8.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Ronicleiton da Silva Santana_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 08/2024 – Substitutivo nº 4/2024 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a efetivar a indenização para desapropriação objeto do Decreto Municipal nº 307 de 11 de julho de 2019, e proceder a abertura de crédito adicional suplementar para a cobertura das dotações orçamentárias no orçamento do exercício financeiro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4365/02_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4365/02_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 2/CFO/2024._x000D_
 _x000D_
 RELATORIA: vereador Jurandir Alves Nascimento_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 15/2024 Autoria: vereador Sandro Cândido Silva</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4594/03_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4594/03_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 3/COSP/2024._x000D_
 _x000D_
 RELATORIA: vereador Ronicleiton da Silva Santana_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei  nº 22/2024 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Infraestrutura de Juína/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4595/04_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4595/04_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 4/COSP/2024._x000D_
 _x000D_
 RELATORIA: vereador Ronicleiton da Silva Santana_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 23/2024 _x000D_
 Autoria: vereador Sandro Cândido Silva_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original da área de terra pertencente ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4596/05_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4596/05_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 5/COSP/2024._x000D_
 _x000D_
 RELATORIA: vereador Ronicleiton da Silva Santana_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 24/2024 _x000D_
 Autoria: vereador Sandro Cândido Silva_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação de imóvel público urbano ao Estado de Mato Grosso para implantação do Núcleo e do Condomínio Institucional da Polícia Militar em Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>Parecer CESPC.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4578/01_mocao_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4578/01_mocao_01.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 1/CESP/2024_x000D_
 _x000D_
 Relatoria: vereador Vanderlei Monteiro_x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 Moção de Aplauso n.º 1/2024_x000D_
 Autoria: vereadora Luiza Monteiro Boer_x000D_
 Aplaude a ASSOCIAÇÃO ABRACE UM PET JUÍNA-MT, pelos relevantes servidores prestados a causa animal em nossa cidade.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4579/02_mocao_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4579/02_mocao_02.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 2/CESP/2024_x000D_
 _x000D_
 Relatoria: vereador Vanderlei Monteiro_x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 Moção de Aplauso n.º 2/2024_x000D_
 Autoria: vereadora Luiza Monteiro Boer_x000D_
 Aplaude o Programa de Recuperação de Nascentes do Córrego Passo Preto.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4580/03_mocao_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4580/03_mocao_03.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 3/CESP/2024_x000D_
 _x000D_
 Relatoria: vereador Vanderlei Monteiro_x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 Moção de Aplauso n.º 3/2024_x000D_
 Autoria: vereador Ildamir Teixeira de Faria_x000D_
 Aplaude publicamente o Instituto Saberes, sua diretoria, artistas, educadores e colaboradores, pelo excepcional trabalho realizado, que transcendeu a oferta de atividades culturais e educativas para se tornar um modelo de transformação social em Juína.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4129/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4129/01.pdf</t>
   </si>
   <si>
     <t>REQUER, por meio desta, ao Excelentíssimo Senhor Prefeito, Paulo Augusto Veronese, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, informações pormenorizadas sobre o montante de recursos já arrecadados provenientes da venda dos terrenos do Loteamento Pantanal, bem como a destinação específica desses recursos. Solicitamos que os dados apresentados sejam precisos e atualizados, visando garantir a transparência e a clareza no acompanhamento deste relevante aspecto financeiro para a comunidade.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4164/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4164/02.pdf</t>
   </si>
   <si>
     <t>Com base no art. 128 do Regimento Interno da Câmara Municipal, a vereador abaixo signatária, REQUER da Sua Excelência o Senhor Fabiano Aurélio Ribeiro – presidente da Mesa Diretora desta Casa de Leis, a realização de Sessão Solene no dia 16 de fevereiro de 2024 as 19 horas para entrega da Moção de Aplauso nº 6/2023 em tramite nesta Casa de Leis.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4170/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4170/03.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência Paulo Augusto Veronese, Prefeito e, ao senhor Valdoir Antônio Pezini, Secretário Municipal de Administração e Finanças, relatório informativo que apresente o quantitativo de servidores efetivos, seletivos e contratados da Prefeitura Municipal de Juína, organizando-os por cargos/funções nos períodos de setembro de 2020 a fevereiro de 2024. Além disso, é solicitada a inclusão do número de pessoal terceirizado vinculado à Coopervale e ao Instituto São Lucas, com uma descrição detalhada de seus cargos/funções durante os exercícios e meses mencionados.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>Carequinha, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4171/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4171/04.pdf</t>
   </si>
   <si>
     <t>REQUEREM Sua Excelência Paulo Augusto Veronese, Prefeito, e à Senhora Marcela Américo, Secretária Municipal de Saúde, a elaboração de um relatório detalhado acerca do volume de exames de mamografia e cardiologia que se encontram aguardando liberação para realização.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4172/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4172/05.pdf</t>
   </si>
   <si>
     <t>REQUER Sua Excelência Paulo Augusto Veronese, Prefeito e, ao senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, encaminhem a esta Casa de Leis um relatório informativo detalhado sobre os valores repassados pelo município à Coopervale, destinados a cada colaborador que presta serviços à municipalidade por meio dessa cooperativa.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4173/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4173/06.pdf</t>
   </si>
   <si>
     <t>REQUER Sua Excelência Paulo Augusto Veronese, Prefeito, ao senhor Valdoir Pezzini, Secretário Interino de Planejamento e, ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura informações sobre os serviços de drenagem da pavimentação asfáltica da Avenida Londrina no Bairro Cidade Alta (asfalto novo) e se os tubos depositados em terreno da avenida são de propriedade da prefeitura ou são da empresa que realizou as obras de drenagem.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4193/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4193/07.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência, Paulo Augusto Veronese, Prefeito, e ao Secretário Municipal de Planejamento, esclarecimentos sobre os critérios a serem adotados para a seleção de famílias de baixa renda beneficiadas com habitações populares nos programas habitacionais a serem implementados na cidade. Além disso, requer que a Câmara Municipal seja antecipadamente informada acerca do processo de seleção das famílias.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4199/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4199/08.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência, Paulo Augusto Veronese, Prefeito e do senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, informações detalhadas sobre o projeto e a execução da obra dos banheiros da sala de Fisioterapia do Lar dos Idosos.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4217/09_luiza.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4217/09_luiza.docx</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, informações acerca da obra de pavimentação asfáltica da Avenida São Paulo, situada no Bairro Cidade Alta. Além disso, requer que seja providenciada a inclusão deste motivo na placa informativa da obra. Deseja-se saber se a empresa responsável foi autuada, e se o contrato foi rescindido ou suspenso.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4218/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4218/10.pdf</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>Sandro, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4233/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4233/11.pdf</t>
   </si>
   <si>
     <t>Requerem da Sua Excelência Fabiano Aurélio Ribeiro, Presidente da Câmara Municipal de Juína-MT, a realização de Audiência Pública, no Plenário Henrique Simionatto, no dia 15 de Março de 2024, com início às 18 horas e termino as 20 horas, com transmissão via Redes Sociais, gravada e arquivada, com a seguinte temática: Apreciação ao Projeto de Lei Ordinária nº 03/2024  do Poder Executivo Municipal de Juína-MT “QUE DISPÕES SOBRE A CRIAÇÃO DE GRATIFICAÇÃO POR RENDIMENTO PARA PROFESSORES DO PROGRAMA ALFABETIZA-MT das turmas Pré- I, Pré II, 1º ano e 2º ano com critérios de avaliação”.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4237/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4237/12.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Robson Amorim Machado, Secretário Municipal de Planejamento, que seja realizada uma nova medição dos lotes do 11 ao 20. Há conflitos de divisas entre os lotes nº 16 e 17, quadra 295, na Rua Jandira, setor “O”, módulo 6 (Bairro Cidade Alta). Esses conflitos decorrem de medições incorretas realizadas no início do loteamento.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4238/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4238/13.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria Marcela Américo, Secretária Municipal de Saúde e do Senhor Valdoir Antônio Pezzini – Secretário Municipal de Administração e Finanças, que apresentem a esta Casa comprovações e informações referentes ao valor transferido e gasto proveniente do Governo Federal, destinado ao pagamento da parcela extra denominada Incentivo Financeiro Adicional dos Agentes Comunitários de Saúde e Agentes Comunitários de Endemias, conforme garantido pela Lei nº 12.994/2014 e pelo art. 5º do Decreto 8474/2015.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4262/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4262/14.pdf</t>
   </si>
   <si>
     <t>REQUEREM de Sua Excelência, Paulo Augusto Veronese, e do Senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, os seguintes documentos:_x000D_
 1 - Cópia do contrato da empresa responsável pelo transporte do lixo de Juína para o Município de Vilhena, em Rondônia;_x000D_
 2 - Romaneio por carga expedida e total transportado;_x000D_
 3 - Encaminhar comprovação resumida dos pagamentos efetuados até o momento.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4274/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4274/15.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, que tome as medidas divulgadas na imprensa mato-grossense referentes à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>Gleynei Nei, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4275/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4275/16.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, Com cópia a senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças que encaminhe a esta Casa de Leis informações das empresas vencedoras do certamente de toda a vigência dos contratos referentes ao Pregão 82/2022 com vigência no período de 25 de outubro de 2022 a 24 de outubro de 2023. 1. Ordem de fornecimento; 2. Relatório mensal dos serviços prestados; 3. Notas de empenho; 4. Ordem de pagamento; 5.	Notas de liquidação; e, 6. Notas Fiscais de serviço.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4293/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4293/17.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e ao senhor Robson Amorim Machado, secretário Municipal de Planejamento a elaboração imediata do Plano de Mobilidade Urbana, conforme exigido pela Lei Federal nº 12.587, de 3 de janeiro de 2012, e sua alteração pela Lei nº 14.748, de 5 de dezembro de 2023. Esta última estendeu o prazo para a elaboração e implementação dos planos municipais de mobilidade urbana até 12 de abril de 2024 e informações sobre a inclusão do projeto no Plano Plurianual.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4294/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4294/18.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças e a Senhora Stefania Basilio, Secretária Municipal de Esporte, Lazer e Turismo, informações detalhadas referentes aos pagamentos realizados às apresentações artísticas do Réveillon de 2023 para 2024. Em adição, requer-se esclarecimentos sobre os procedimentos de contratação dos cantores envolvidos, a cópia da ata que registra o valor definido pela assembleia do Conselho Municipal de Cultura para tais apresentações, e uma lista minuciosa dos artistas contratados, acompanhada dos respectivos montantes de pagamento atribuídos a cada um.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4318/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4318/19.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e da senhora Marcela Américo, Secretária Municipal de Saúde com cópia a Coordenadora de Vigilância em Saúde, que encaminhem a esta Casa informações detalhadas sobre os equipamentos de análise e controle de água que foram enviados ao município no ano de 2018 pelo Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4319/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4319/20.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e da senhora Marcela Américo, Secretária Municipal de Saúde com cópia a Coordenadora de Vigilância em Saúde, informações cruciais referentes ao “Quadros diarreicos agudos e crônicos de repetição do mesmo paciente ou não” registrados nos prontuários da Atenção Primária e da Unidade de Pronto Atendimento (UPA) nos anos de 2020 a 2024.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4331/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4331/21.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e da senhora Marcela Américo, Secretária Municipal de Saúde que encaminhe a esta Casa de Leis informações do número de atendimento de vitimas de acidentes de trânsito pela SAMU no ano de 2023 e 2024 na cidade de Juína.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4330/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4330/22.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência Paulo Augusto Veronese, Prefeito e ao Diretor do Departamento de Patrimônio, que encaminhe a esta Casa de Leis, Relatório contendo informações abrangentes sobre os veículos atribuídos à Secretaria de Infraestrutura, tanto aqueles em atividade quanto os inativos.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4332/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4332/23.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência Paulo Augusto Veronese, Prefeito e ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura que encaminhe a esta Casa de Leis planilha detalhada com informações referentes aos gastos com combustível (óleo diesel e gasolina) dos veículos e máquinas atribuídos à Secretaria de Infraestrutura, especificando os quilômetros percorridos e as horas de trabalho das máquinas nos últimos seis meses.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>CDHS - Comissão de Direitos Humanos e Saúde, Jales Perassolo, Luiza Boer, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4333/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4333/24.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência Fabiano Aurélio Ribeiro, Presidente da Mesa Diretora desta Casa de Leis, que convoque a Senhora Marcela Américo, Secretária Municipal de Saúde, para comparecer a esta Câmara Municipal no dia 3 de maio às 9 horas, a fim de prestar esclarecimentos sobre a situação da saúde no município de Juína, com foco especial no funcionamento do Centro Cirúrgico, no atendimento da UPA, nas consultas nas Unidades Básicas de Saúde e demais informações pertinentes.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4353/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4353/25.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e ao senhor Valdoir Pezzini, Secretário Municipal de Finanças e Administração, esclarecimentos detalhados sobre os motivos da paralisação da obra da Quadra Coberta da Escola Municipal Alves de Azevedo, localizada no Distrito de Terra Roxa. A obra está sendo realizada com recursos do Convênio nº 2950-2022, firmado com a SEDUC-MT, e tem como responsável pela execução a empresa A.J. Gonçalves LTDA. O prazo de término da obra estava previsto para 3 de dezembro de 2023, mas até o momento não foi concluída. Além disso, solicito informações sobre a paralisação da reforma do piso da quadra e da construção de uma sala de aula na mesma escola, cujo contrato nº 364/2023, também firmado com a empresa A.J. Gonçalves LTDA, utiliza recursos próprios do município de Juína. Esta obra teve início em 25 de janeiro de 2024 e deveria ser concluída em 90 dias corridos.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4363/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4363/26.pdf</t>
   </si>
   <si>
     <t>Requeremos de Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, e da Senhora Marcela Américo, Secretária Municipal de Saúde, informações detalhadas sobre o incremento de custeio de saúde bucal repassado pelo governo federal no dia 20 de maio. Solicitamos esclarecimentos sobre os valores recebidos e a aplicação desses recursos.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4379/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4379/27.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência Paulo Augusto Veronese, Prefeito, e ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, que encaminhem a esta Casa cópia do contrato firmado com a empresa que administra o terminal rodoviário (Amazônia Imóveis LTDA. – ME), juntamente com informações sobre a vigência do contrato e se houve renovação.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4383/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4383/28.pdf</t>
   </si>
   <si>
     <t>Requer a Sua Excelência Paulo Augusto Veronese, Prefeito e ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, REITERAR o pedido de informação contido no Requerimento n.º 23/2024, em razão de não terem sido prestadas as informações solicitadas: Planilha detalhada com informações referentes aos gastos com combustível (óleo diesel e gasolina) dos veículos e máquinas atribuídos à Secretaria de Infraestrutura, especificando os quilômetros percorridos e as horas de trabalho das máquinas nos últimos seis meses.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4385/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4385/29.pdf</t>
   </si>
   <si>
     <t>REQUER de Sua Excelência, Paulo Augusto Veronese, Prefeito, e do senhor Robson Amorim Machado, Secretário Municipal de Planejamento, informações sobre as 32 unidades habitacionais que ainda não foram entregues do programa habitacional São Tarcísio:_x000D_
 1. Como está sendo realizado o contato para informar os contemplados de qualquer mudança;_x000D_
 2. O prazo previsto para a nova entrega das unidades; e_x000D_
 3. Informações sobre reuniões que ocorreram e como os contemplados foram convocados para participar.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4386/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4386/30.pdf</t>
   </si>
   <si>
     <t>REQUER de Sua Excelência, Paulo Augusto Veronese, Prefeito, e do senhor Robson Amorim Machado, Secretário Municipal de Planejamento, cópia do projeto de pavimentação asfáltica do residencial Boa Vista, Setor Industrial._x000D_
 Solicitamos, ainda, informações detalhadas sobre:_x000D_
 1.	As ruas que serão contempladas pelo projeto;_x000D_
 2.	A forma de execução do projeto;_x000D_
 3.	O prazo previsto para o início e término da obra; e_x000D_
 4.	Demais informações relevantes relacionadas ao projeto.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4387/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4387/31.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, Com cópia a senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças que encaminhe a esta Casa de Leis esclarecimentos detalhados sobre o Decreto Municipal nº 695, de 3 de junho de 2024, que decreta situação de calamidade pública em uma área específica do território do município.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4402/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4402/32.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, os vereadores abaixo assinados REQUEREM a realização de uma audiência pública nesta Casa de Leis, agendada para o dia 23 de julho às 19 horas, com o objetivo de discutir urgentemente as condições hídricas do Rio Perdido.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4409/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4409/33.pdf</t>
   </si>
   <si>
     <t>REQUERER ao Excelentíssimo Senhor Fabiano Aurélio Ribeiro, Presidente da Mesa Diretora, a realização de uma Audiência Pública no Plenário Henrique Simionatto, no dia 12 de julho de 2024, com início às 19 horas e término previsto para as 21 horas, com transmissão via redes sociais, gravação e arquivamento. A audiência terá como temática: "Contratação de Concessão Administrativa visando a Exploração e Prestação dos Serviços de Coleta, Transporte dos Resíduos Sólidos Urbanos (RSU), Apoio à Coleta Seletiva, Implantação de Central de Triagem de Resíduos Recicláveis, Implantação e Operação de Estação de Transbordo, Implantação e Operação de Ecoponto, Implantação e Operação de Aterro Sanitário para Disposição Final dos Resíduos Sólidos Urbanos, Implantação de Programa de Educação Ambiental, Projeto e Recuperação de Área para Atendimento do Perímetro Urbano e dos Distritos do Município de Juína/MT."</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4426/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4426/34.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência Paulo Augusto Veronese, Prefeito e do Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a disponibilização das folhas de ponto dos servidores lotados na Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente, referentes aos meses de janeiro de 2023 a julho de 2024.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4428/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4428/35.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo assinado REQUER ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (MT), que encaminhe a esta Casa de Leis:_x000D_
 1.	Cópia da Tabela SINAP; e,_x000D_
 2.	Cópia do Contrato nº 125/2022 – SINFRA, no valor de R$ 5.321.997,85, referente ao Convênio para a obra nº 182, destinada à conservação corretiva e preventiva na malha rodoviária estadual não pavimentada – MT 183, trecho de Juína – Distrito de Filadélfia, sub-trecho: Rio Areial – Distrito de Filadélfia, localizado no município de Juína, MT, com uma extensão de 56,80 km, firmado com a empresa executora DSA Empreendimentos e Construções LTDA.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4443/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4443/36.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, a vereadora abaixo signatária, REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e do senhor Valdoir Antônio Pezzini, Secretário de Administração e Finanças, que encaminhe a esta Casa de Leis:  Cópia do Contrato 123/2024 com a empresa PLURAUD que realizará a revisão do plano diretor e do plano de mobilidade urbana em Juína.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4447/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4447/37.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, Com cópia a senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, que encaminhe a esta Casa de Leis, Informações sobre Gastos com Publicidade e Divulgação Institucional, no período de 1º de janeiro a 30 de junho de 2024:_x000D_
 1.	Verbas Publicitárias: Detalhamento das verbas utilizadas em publicidade, especificando os valores totais e sua destinação._x000D_
 2.	Espelho dos P.Is (Plano de Inserção): Discriminação por campanhas, períodos de veiculação e veículos de comunicação utilizados._x000D_
 3.	Divulgação Institucional e Eventos: Relação dos recursos destinados a ações de divulgação institucional, incluindo eventos, confecção de banners, brindes, camisetas, entre outros itens.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4462/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4462/38.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência Paulo Augusto Veronese, Prefeito, e aos Senhores Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, e Ericson Leandro de Oliveira, Secretário de Educação e Cultura, a realização de vistorias e comprovações técnicas para a revisão da retirada dos direitos de insalubridade e periculosidade dos Técnicos de Transporte Escolar e dos Marceneiros. Baseado nas legislações e Normas Regulamentadoras (NRs) pertinentes solicita explicações e justificativas da Assessoria de Administração e Segurança do Trabalho do município sobre os motivos que levaram à exclusão dos direitos de insalubridade e periculosidade desses profissionais no Laudo Técnico correspondente.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4492/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4492/39.pdf</t>
   </si>
   <si>
     <t>REQUERER a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, e à Senhora Marcela Américo, Secretária Municipal de Saúde, informações detalhadas sobre o número de atendimentos médicos realizados na Unidade de Saúde do Distrito de Filadélfia, no período de janeiro a agosto de 2024, bem como a quantidade de profissionais que atuam nessa unidade e suas respectivas cargas horárias.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4525/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4525/40.pdf</t>
   </si>
   <si>
     <t>REQUER à Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, que envie a esta Casa de Leis cópia do PLANO DE AÇÃO MUNICIPAL para atender às mamografias e ultrassonografias de mama atrasadas, com o objetivo de receber o repasse fundo a fundo do Governo do Estado.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4531/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4531/41.pdf</t>
   </si>
   <si>
     <t>Com base no art. 125 do Regimento Interno da Câmara Municipal, REQUER à Senhora Litana Grasiela dos Santos Alves, Presidente do Conselho de Administração do Instituto Social de Saúde São Lucas, que encaminhe a esta Casa de Leis informações detalhadas sobre as cirurgias realizadas no Hospital Municipal de Juína, Dr. Hideo Sakuno, incluindo a lista de procedimentos e o valor pago aos profissionais médicos por cada cirurgia.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4588/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4588/42.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Vossa Excelência que as Moções de Aplauso nº 1, nº 2 e nº 3/2024 de autoria da vereadora Luiza Boer e vereador Teixeirinha, sejam entregues aos respectivos homenageados em Sessão Solene a ser realizada no dia 10 de janeiro de 2025, em horário a ser definido por esta Presidência.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4127/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4127/01.pdf</t>
   </si>
   <si>
     <t>Indica-se a Sua Excelência, o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Valdoir Antônio Pezzini, secretário municipal de Administração e Finanças, a necessidade e oportunidade de licitar empresa especializada em translado de indivíduos falecidos em outros municípios do país para nossa cidade.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4128/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4128/02.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a relevância da instalação de bancos de descanso e a colocação de portões no parque infantil da Praça Bíblia.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4130/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4130/03.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Estefânia Basílio, secretária municipal de esporte, lazer e turismo, a necessidade e oportunidade da realização de melhorias essenciais no campo de treinamento anexo ao Estádio Municipal Clerio Guariente: recuperação da cerca de proteção, pintura e construção de vestiários, e, instalação de luminárias.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4132/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4132/04.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade da construção de uma faixa de travessia de pedestres elevada nas imediações do Supermercado Favorito, localizado na Avenida Cuiabá, módulo 5.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4133/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4133/05.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade da instalação de sinalização de trânsito, tanto horizontal quanto vertical, na Avenida Joinville.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4134/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4134/06.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade da construção de uma faixas de travessia de pedestres elevada nas seguintes localidades: Avenidas Londrina, vida de acesso ao Bairro Cidade Alta frente ao Mercado Nobre; frente ao Mercado Canário no Modulo 5; e na rotatória Dom Franco Dalla Valle, frente a Casa Mortuária e a Paroquia Santo Agostinho.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4135/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4135/07.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio – secretário municipal de infraestrutura, a necessidade e oportunidade da construção de calçadas nos passeios da área pública situada na esquina da Rua Tancredo de Almeida Neves com a Avenida Missionário Daniel Vingre, bem como nas margens do campo de futebol, ambos localizados no Bairro São José Operário.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4136/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4136/08.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a senhora Janaina Riva, deputada estadual, a necessidade e oportunidade de somar esforços para a consecução de implementos agrícolas para a Associação de Produtores Rurais da Gleba Iracema I, representada pelo seu presidente Leandro, quais sejam: concha e garfo para trator, plantadeira, distribuidor de calcário, jatão e furador de solo.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4137/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4137/09.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Valdoir Pezzini, secretário municipal de administração e finanças a imprescindível necessidade de efetuar um repasse de recursos financeiros provenientes da venda de terrenos do Loteamento Pantanal para o Departamento de Água e Esgoto do Município (DAES). Tal medida visa viabilizar a expansão da rede de distribuição de água potável nesse loteamento.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4, Carequinha, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4138/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4138/10.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Senhoria Flávia Souza de Almeida, Diretora/Presidente da EMPAER, com cópia ao senhor José Aparecido dos Santos, Coordenador Regional da EMPAER/JUÍNA, a necessidade de adquirir uma camionete para otimizar os serviços de assistência técnica e atendimento prestados pelo Escritório Regional da EMPAER em nossa cidade.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4139/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4139/11.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a imprescindível necessidade e urgência de aumentar o número diário de atendimentos médicos nas Unidades Básicas de Saúde do Município para assegurar uma cobertura mais abrangente e eficaz, atendendo de maneira mais ampla às necessidades da população local.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4140/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4140/12.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal Infraestrutura, a necessidade e oportunidade de priorizar a recuperação das estradas que conectam o Bairro Módulo 5 à Comunidade Menino Jesus.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4141/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4141/13.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar recuperação e reabertura das estradas do Loteamento Pantanal.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4142/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4142/14.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal Infraestrutura, a necessidade e oportunidade da reabertura da estrada da Linha “F”.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4143/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4143/15.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar trabalhos de encascalhamento no moro do Porcão, estrada da Linha 3.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4144/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4144/16.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Adalberto Rodrigues,  Secretario Municipal de Agricultura, a necessidade e oportunidade da aquisição de panos para a máquina recolhedora de café.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4145/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4145/17.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao senhor Valdoir Pezzini, Secretário Municipal de Finanças e Administração, e à senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de formalizar em Lei o projeto intitulado "MAIS QUE ATLETA".</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4151/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4151/18.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à senhora Sirlei Cândida Guimaraes, Diretora Geral do DAES, a relevância e a oportunidade de realizar a perfuração de poços artesianos em nossa cidade. Tal medida visa atender às demandas emergentes decorrentes da escassez de chuvas durante o período de seca.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4154/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4154/19.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e relevância de promover alteração na Lei nº 1115, de 14 de outubro de 2009. Propõe-se que essas modificações possibilitem a disponibilização gratuita de insumos essenciais para aterros e serviços de terraplanagem a empresas que optem por se estabelecer no município, exigindo apenas a posse de CNPJ e a contribuição como geradoras de empregos.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4155/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4155/20.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade, oportunidade e importância de retomar a confecção e divulgação semanal dos Boletins Epidemiológicos da COVID-19 em nosso município.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4156/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4156/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de melhorias na estrada da Linha 6. Propõe-se a execução de serviços como reabertura, encascalhamento, patrolamento, drenagem das águas pluviais e a reforma da ponte sobre o Rio Areia, no travessão da Linha 6.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4157/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4157/22.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a gestão para aprimorar a trafegabilidade nas estradas das Linhas 7, 8, 9 e no setor da Comunidade Menino Jesus, envolverá a execução de serviços de reabertura, encascalhamento, patrolamento e drenagem das águas pluviais.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4165/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4165/23.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Valdoir Pezzini, secretário municipal de administração e finanças, a necessidade e oportunidade de emitir um Decreto para elevar o limite de concessão de empréstimos consignados facultativos para os servidores públicos municipais ativos e inativos, tanto da administração direta quanto indireta do município de Juína.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4166/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4166/24.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a ENERGISA, a necessidade e oportunidade da extensão de rede de distribuição de energia elétrica na Rua Bela Vista do Paraiso, localizada no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4167/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4167/25.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a senhora Marcela Américo, a necessidade e oportunidade de instalar sistemas de vigilância por câmeras no Posto de Saúde da Família (PSF) e na academia ao ar livre do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4168/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4168/26.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade da construção de lombadas na Rua Janete Benites dos Santos, localizada no Bairro São José Operário e na Rua Caiobá no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4169/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4169/27.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade da substituição das lâmpadas queimadas na quadra de areia do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4174/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4174/28.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças a necessidade e oportunidade de realizar concurso publico para preenchimento de vagas no Poder Executivo, administração direta e indireta.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4175/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4175/29.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de melhorias com tapa buracos na estrada da Linha Flor da Serra e recuperação e rebaixamento de morro da estrada da Linha 01, Comunidade Nossa Senhora de Fatima frente à propriedade do Senhor Amadeu.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4176/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4176/30.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a senhora Estefânia Basílio, Secretária Municipal de Esporte, a necessidade e oportunidade da construção de vestiário no campo de futebol do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4177/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4177/31.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de executar serviços de drenagem, realizar o encascalhamento adequado e efetuar o patrolamento emergencial na estrada que conduz ao Assentamento Shekinah.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4178/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4178/32.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Paulo Augusto Veronese - prefeito, com cópias a senhora Marcela Américo – secretária municipal de saúde e senhora Litana Grasiela diretora do Instituto Social de Saúde São Lucas, a necessidade de considerar a contratação de um profissional médico especializado em infectologia.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4179/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4179/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência João Jose de Matos (Dr João), Deputado Estadual, a necessidade e oportunidade de destinar recursos por meio de emenda parlamentar para a aquisição de uma caminhonete destinada a auxiliar a Secretaria Municipal de Agricultura nos trabalhos de campo relacionados à inseminação artificial.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4180/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4180/34.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura e a senhora Monalisa Rocha Nunes, Diretora do Departamento de Transito, a necessidade e oportunidade e relevância em transformar as vagas de estacionamento em frente à Farmácia Ultra Popular, localizada na Avenida Mato Grosso, centro da cidade, exclusivas para carros.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4181/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4181/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, ao Sr. Jônatas Plínio - Secretário Municipal Infraestrutura e ao Secretário Municipal de Planejamento, a análise da necessidade e oportunidade de desenvolver um projeto para a execução de obras de asfaltamento no setor I do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4182/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4182/36.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jônatas Plínio, Secretário Municipal Infraestrutura a necessidade e oportunidade de realizar recuperação da estrada vicinal 6 que liga a Comunidade São Pedro na CASAI.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4183/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4183/37.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a consideração da necessidade e oportunidade de apresentar uma proposta de pauta na Comissão de Transporte Escolar do município de Juína para promover a socialização, análise e sugestão de ajustes nos acostamentos nos pontos de parada de embarque e desembarque da linha de transporte escolar do Rio Preto, situada na MT-170.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4191/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4191/38.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia  a senhora Marcela Américo, Secretária Municipal de Saúde e ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de viabilizar a construção de uma Unidade Básica de Saúde da Família e uma Praça no Setor Industrial.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4192/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4192/39.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Planejamento, a necessidade e a relevante oportunidade de realizar obras de pavimentação asfáltica nas seguintes ruas localizadas no Bairro Palmiteira: Rua Afonso Pena, Rua Antônio Jose de Oliveira, Rua Fernando Dias, Rua Princesa Isabel, Rua Euclides da Cunha, Rua Bartolomeu Bueno da Silva, Avenida Palmiteira e parte da Avenida João Marques Cardoso.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4194/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4194/40.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de substituir o transformador de energia elétrica existente na Escola Euclides da Cunha, localizada na Linha 4. Essa substituição é crucial para garantir que o sistema elétrico seja capaz de suportar a carga dos novos equipamentos de ar-condicionado que serão instalados nesta unidade escolar.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4195/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4195/41.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade da reforma do muro da quadra da Escola Euclides da Cunha, localizada na Linha 4.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4196/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4196/42.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao senhor Valdoir Pezzini, Secretário Municipal de Administração, Finanças e Planejamento e, ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de fazer gestão para projetar e construir extensão de redes de energia elétrica nas Ruas ANDIRA e CAFEARA no Bairro Modulo 5, com a finalidade atender a demanda de iluminação pública na localidade.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4197/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4197/43.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia Secretário Municipal de Infraestrutura, Senhor Jonatas Plinio, necessidade, a oportunidade e a conveniência de realizar a gestão para o recapeamento asfáltico da Rua Palotina, situada no Setor D do Módulo 05.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4198/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4198/44.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde, que se avalie a necessidade, a oportunidade e a conveniência de gerir a implementação de uma Sala especializada, com profissionais qualificados, que se torne referência na atenção à saúde da mulher em nosso município.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4201/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4201/45.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Assistência Social, a importância de efetuar aprimoramentos nas instalações do Lar dos Idosos. Recomendo a construção de novas salas, a realização de pequenas reformas indispensáveis e a alocação de mais servidores para atender à crescente demanda de forma eficaz e humanizada.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4202/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4202/46.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência João José de Matos (Dr. João), Deputado Estadual, a necessidade e oportunidade de destinar recursos para a aquisição e instalação de uma academia ao ar livre no Residencial Bandeirantes, situado em nossa cidade de Juína.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4203/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4203/47.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade, a oportunidade e a conveniência de realizar a manutenção nas Ruas Sombrio e Guaruvá, localizada no Setor  Industrial.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4204/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4204/48.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças a necessidade, a oportunidade e a conveniência de isentar contribuintes pessoas idosas, aposentadas, pensionistas e pessoas com deficiência que tenham um único imóvel residencial e que tenham renda de ate um salário mínimo mensal do pagamento de Contribuição de Melhorias.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4205/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4205/49.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, a oportunidade e a conveniência de promover a coleta de resíduos (lixo) no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Jurandir, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4206/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4206/50.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Veronese, Prefeito, com cópia ao senhor Valdoir Pezzini, Secretário Municipal de Planejamento, a necessidade, a oportunidade e a conveniência  de realizar um projeto de asfaltamento nas Ruas Dom Emanoel e Martin Afonso de Souza, ambas situadas no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4207/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4207/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, a oportunidade e a conveniência de empreender trabalhos de levantamento, drenagem e recuperação nas Ruas Guerino da Luz, Interventor Leônidas Anthero de Matos e Jane Olienk, todas localizadas no Setor Industrial.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4208/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4208/52.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de infraestrutura, a necessidade, a oportunidade e a conveniência de realizar uma gestão eficaz para a reforma da ponte sobre o Rio Areia, localizada na Estrada da Comunidade Salete. Além disso, é imprescindível também que sejam providenciados o patrolamento e o encascalhamento das vias vicinais do setor.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4209/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4209/53.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, senhor Jonatas Plinio, Secretário Municipal de infraestrutura, a necessidade, a oportunidade e a conveniência de  realizar a gestão para a execução dos seguintes serviços nas estradas vicinais do P.A. Boa Esperança – Gleba Caiabi: patrolamento; reabertura; encascalhamento; reparos nos bueiros para garantir o escoamento adequado da água; instalação de tubo auxiliar para o controle da vazão de água; aumento do aterro da ponte sobre o Rio próximo à Escola Marechal Hermes do Assentamento.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4210/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4210/54.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência a Senhora Amália Barros, Deputada Federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 200.000,00 para a Secretaria Municipal de Assistência Social realizar a ampliação e melhorias na Casa de Passagem.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4211/indicacoes_01.03.2024_delei.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4211/indicacoes_01.03.2024_delei.docx</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade de realizar o encascalhamento da comunidade Santa Marta, Linha Flor da Serra.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4212/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4212/56.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade, a oportunidade e a conveniência de realizar, de imediato, a recuperação da ponte sobre o Rio Areia. Destaco a importância da substituição das pranchas danificadas nessa estrutura, situada nas proximidades da propriedade do Senhor Gaspar Dorneles.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4213/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4213/57.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à senhora Marcela Américo, Secretária Municipal de Saúde e a senhora Geaine Rodrigues Gonçalves, Coordenadora de Vigilância em Saúde a necessidade, a oportunidade e a urgência de promover um extenso trabalho de combate à Dengue nos Distritos de Terra Roxa, Filadélfia e Fontanillas.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4214/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4214/58.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jônatas Plínio, Secretário Municipal Infraestrutura, a necessidade e a oportunidade de efetuar a recuperação da estrada vicinal que conecta a MT – 183, percorrendo da Fazenda do Paulo Vagnes até a Fazenda Continental (Linha do ônibus Escolar).</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4215/59.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4215/59.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Valdir Barranco, Deputado Estadual a necessidade, a oportunidade e a conveniência de fazer gestão para a obtenção de uma patrulha mecanizada, destinada a atender as famílias da Associação dos Trabalhadores Rurais do Assentamento Boi Bom (ASTRAB), situada no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4216/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4216/60.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência João José de Matos (Dr. João), Deputado Estadual, a importância e a conveniência de destinar à Associação Nova União, situada na Gleba União, no município de Juína/MT, um trator agrícola completo, acompanhado de implementos.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4219/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4219/61.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Fabio Jose Tardin (Fabinho), deputado estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 400.000,00 para investimentos na área da saúde em Juína.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4220/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4220/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Gilberto Moacir Cattani, deputado estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 400.000,00 para investimentos na área da saúde em Juína.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4222/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4222/63.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Veronese, Prefeito, com cópia ao senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças a imperativa necessidade de considerar a implementação de uma Usina Fotovoltaica no âmbito municipal. Este projeto visa não apenas atender, mas otimizar a demanda energética dos órgãos públicos locais, consolidando Juína como um exemplo de sustentabilidade e eficiência.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4221/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4221/64.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e oportunidade da regularização fundiária do Setor “O” e “P” localizadas no Bairro Cidade Alta (Modulo 6).</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4225/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4225/65.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a limpeza na Avenida Joinville, descida do Vanzella, que dá acesso ao Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4226/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4226/66.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini,  Secretário Municipal de Administração e Finanças, a necessidade, a oportunidade e a importância da implantação da Junta Administrativa de Recursos de Infração (JARI) no departamento de trânsito.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4227/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4227/67.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Planejamento, a necessidade e oportunidade de criar um programa que disponibilize INTERNET Wi-Fi gratuita nas praças publicas, Unidades Básicas de Saúde e Hospital de nossa cidade.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4228/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4228/68.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jônatas Plínio, Secretário Municipal Infraestrutura, a necessidade, a oportunidade e a conveniência de realizar serviços de encascalhamento e abertura de desaguador nas estradas linha do “Ribeiro”, Iracema 2 e Rio Verde.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4229/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4229/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plínio, Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar esforços em conjunto com agricultores do Assentamento Iracema 3 e Boi Bom para reabrir 1800 m de caminho vicinal entre as duas áreas ligando a estrada no Bico da Bota – Iracema 3 conforme as coordenadas e mapa em anexo.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4230/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4230/70.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao Secretário Municipal de Planejamento e ao Secretário Municipal de Educação e Cultura, a necessidade, a oportunidade e a conveniência de fazer gestão para projetar e construir palco fixo com cobertura na Praça da Bíblia.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4231/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4231/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Planejamento, a necessidade, a oportunidade e a pertinência de iniciar os trâmites para a desapropriação e compensação da área conhecida como Loteamento Penteado, visando posteriormente destiná-la aos atuais moradores da região, com o objetivo de promover a regularização fundiária.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4232/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4232/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito om cópia à senhora Marcela Américo, Secretária Municipal de Saúde, a oportunidade e a pertinência de proceder à contratação de mais um profissional médico para atuar na Unidade Básica de Saúde do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4235/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4235/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Welington Fagundes, senador da Republica de Mato Groso, a necessidade e oportunidade de destinar recursos de emenda parlamentar para obras de infraestrutura – pavimentação asfáltica na cidade de Juína, no valor de R$ 800.000,00.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4236/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4236/74.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade do levantamento, patrolamento e encascalhamento no trecho da estrada da linha 4, iniciando as proximidades da  propriedade do Leo ate a Gleba Iracema I.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Sandro, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4239/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4239/75.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência Paulo Augusto Veronese, com cópia ao senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de atender às demandas levantadas na Escola Municipal Alvares de Azevedo, localizada no Distrito de Terra Roxa: Construir prédio para lavanderia e almoxarifado, reconstruir a cerca do pátio e construir duas salas de aula.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sandro, Almir da Casa do Criador</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4240/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4240/76.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência Paulo Augusto Veronese, com cópia ao senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência da contratação de profissionais na área de Psicologia, Psicopedagogo ou Psicólogo, para atender as Escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4241/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4241/77.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência Paulo Augusto Veronese, Prefeito, com cópia a senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade, a oportunidade e a conveniência fazer gestão no PSF Distrito de Terra Roxa para reforma geral do prédio da unidade, aumentar o numero de consultas médicas com atendimento medico duas vezes por semana em período integral.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4242/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4242/78.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, a oportunidade e a conveniência de realizar recuperação das estradas vicinais e rebaixamento do morro da Serra Negra no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4243/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4243/79.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade do patrolamento e encascalhamento e recuperação de ponte na estrada da Comunidade São Justino.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4244/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4244/80.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a imprescindível necessidade de implementar um sistema de climatização nas instalações da feira livre municipal.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4245/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4245/81.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhor Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e oportunidade de construção de uma lombada na Avenida Maringá, localizada no Bairro Módulo 5, abaixo da Igreja da Comunidade Santa Luzia.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4246/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4246/82.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar ações de revitalização na área pública conhecida como "Campo do Belim", situada no Bairro Módulo 5, entre as Avenidas Cuiabá e Mato Grosso, limpeza, poda de arvores e a construção de passeio.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4247/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4247/83.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência Paulo Augusto Veronese, Prefeito, com cópia à senhora Marcela Américo, Secretária Municipal de Saúde, a urgência e a importância da instalação de barras de apoio (corrimão) na escada de acesso à Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4254/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4254/84.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Adalberto Rodrigues Júnior, Secretário de Agricultura, Pecuária e Meio Ambiente, a importância de considerar a necessidade, oportunidade e conveniência de reativar o Conselho Municipal de Desenvolvimento Rural – CMDR.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4255/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4255/85.pdf</t>
   </si>
   <si>
     <t>Indica-se a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Adalberto Rodrigues Júnior, Secretário de Agricultura, Pecuária e Meio Ambiente, a necessidade, oportunidade e conveniência de implantar ações de incentivo à piscicultura, tais como: assistência técnica para licenciamento de pisciculturas, horas de máquinas para escavação de tanques, e apoio ao processamento e comercialização do peixe na alimentação escolar.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4256/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4256/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezini, Secretário Municipal de Finanças e Administração, e ao Senhor Adalberto Rodrigues Júnior, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e conveniência de contratar um profissional técnico para realizar a inseminação artificial aos agricultores familiares beneficiários do "Programa Mais Genética, Mais Leite".</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4257/87.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4257/87.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Luluca Ribeiro, Secretário de Estado de Agricultura Familiar – SEAF, com cópia ao Senhor Gilson César Nascimento, Secretário Executivo do Consórcio do Vale do Juruena, e ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de adquirir calcário com frete pago e colocado para a agricultura familiar no Município de Juína.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4258/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4258/88.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de destinar kits agrícolas para os produtores rurais da Comunidade Nossa Senhora da Saúde, Linha 9, Associação Setorial dos Cafeicultores, inscrita no CNPJ nº 05.794.308/0001-70.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4259/89.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4259/89.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de realizar o conserto do corrimão na rampa de acessibilidade da Escola Padre José de Anchieta, localizada no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4260/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4260/90.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da instalação de dois postes com iluminação pública na Rua Vitelvino Borsatto, via de acesso ao Residencial Beija-Flor.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Sandro, Jurandir, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4261/91.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4261/91.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência, o senhor Mauro Mendes, Governador do Estado de Mato Grosso, com cópia ao senhor Francisco Serafim de Barros, Presidente do INTERMAT, a necessidade, oportunidade e conveniência de realizar uma gestão voltada para acelerar os processos de regularização fundiária urbana e rural sob a jurisdição do Estado de Mato Grosso no município de Juína/MT.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4265/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4265/92.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Gilberto Cattani, Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 100.000,00 para realizar a ampliação e melhorias na Casa de Passagem de Juína.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4266/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4266/93.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade que seja realizado o encascalhamento e o patrolamento da estrada de acesso ao Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4267/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4267/94.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade da recuperação de bueiros e “Tapa-Buracos” na estrada da Linha “F”, Comunidade Santa Bernadete.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4268/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4268/95.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a necessidade e oportunidade de realizar a entrega da máquina recolhedora de café para a Associação Sagrada Família.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4269/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4269/96.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade do recapeamento da pavimentação de toda a extensão da Avenida Brasília, Setor Industrial e Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4270/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4270/97.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a limpeza dos terrenos públicos do residencial Boa Vista, localizado no Setor Industrial.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4271/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4271/98.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração a necessidade e oportunidade de destinar recursos publico para a Associação Abraçe um pet desenvolver trabalho em prol a saúde animal com serviços de castração, ração e atendimento veterinário.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4272/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4272/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário de Educação e Cultura/Comissão Municipal de Transporte Escolar, e com cópia ao Senhor Adalberto Rodrigues Júnior, Secretário Municipal de Agricultura, Mineração e Meio Ambiente, a necessidade e oportunidade de realizar a abertura de edital para compra de postas e filés de peixe, retirados os espinhos, e leite pasteurizado para a alimentação escolar e consumo do município de Juína.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4273/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4273/100.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de instalar câmeras de segurança fornecidas pelo estado através do Programa Vigia Mais Mato Grosso na saída da cidade, entrada da linha 5.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4283/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4283/101.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência , Alberto Machado ( Beto Dois a Um), Deputado Estadual  para que faça gestão junto ao Exmo. Sr. Cesar Alberto Miranda Lima dos Santos Costa- Secretário de Desenvolvimento Econômico a necessidade de destinar uma Pá Carregadeira para a APRUR (Associação dos Produtores Rurais Pesquisa Rio Preto), inscrita no CNPJ nº 02.677.974/0001-30.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4284/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4284/102.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Janaina Riva, Deputada Estadual, com cópia a Associação  dos Idosos de Juína, destinação de emenda parlamentar no valor de R$ 20.000,00 para aquisição de um climatizador  de 60.000 BTUS  para Associação dos Idosos de Juína – CNPJ nº 04.955.104/0001-40.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Carequinha, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4285/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4285/103.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, que o Centro de Educação Infantil do Bairro Padre Duílio, seja nominado como Centro de Educação Infantil Professora Assucena Rocha Custódio, falecida em 11 de março de 2022.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4286/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4286/104.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, prefeito, com cópia ao secretário municipal de infraestrutura, senhor Jonatas Plinio, da necessidade, oportunidade e conveniência fazer a recuperação  das estradas vicinais dos setores São Felipe, Menino Jesus, Todos os Santos, São Brás e Cristo Rei.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4287/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4287/105.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência da recuperação das Ruas Urbanas dos Bairros Cidade Alta, Modulo 05, Setor Industrial, Padre Duílio e Palmiteira.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4288/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4288/106.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a ANATEL-MT e a ENERGIZA-MT, sobre a necessidade, oportunidade e conveniência de fazer gestão para retirar fios e cabos de Telefonia e Internet inutilizados instalados nas redes de energia elétrica de toda a cidade.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4289/107.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4289/107.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da abertura da Rua Mioto e do asfaltamento da Rua Eduardo Gonçalves, ambas localizadas no Loteamento Andorinha, Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4290/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4290/108.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação, encascalhamento e patromamento das Ruas Curiúva e Kalore, ambas localizadas no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4291/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4291/109.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar a pintura de toda a extensão da pista de caminhada da Lagoa da Garça.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4292/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4292/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Secretária Municipal de Saúde, Marcela Américo Ortolan, a necessidade e oportunidade de realizar agendamento online para a consultas ambulatoriais realizadas nas Unidades Básicas de Saúde dos bairros da cidade.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4302/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4302/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade da recuperação da estrada Linha Rampão ao lado do Assentamento Shekhinah até a propriedade do senhor Antônio Paulo.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4303/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4303/112.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e à Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a necessidade e oportunidade de estudar a possibilidade de instalar radares de fiscalização eletrônica em todo o trajeto da Avenida JK, bem como de realizar a contratação ou a realização de concurso público para Agentes de Fiscalização de Trânsito.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4304/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4304/113.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de instalar equipamentos de ar condicionado na Escola Rural Cora Coralina, localizada na Fazenda Amália.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4305/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4305/114.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, e à Energisa MT, a importância e oportunidade de instalar uma rede de baixa tensão na estrada de acesso ao Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso (IFMT), acompanhada da subsequente instalação de iluminação pública.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Teixeirinha da Agricultura, Jales Perassolo, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4306/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4306/115.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar ação de recuperação de estradas, incluindo a reabertura, escoamento de águas e encascalhamento da Gleba Shekinah e da linha Pesqueira.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4307/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4307/116.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento – MAPA, com cópias ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de disponibilizar recursos para aquisição de equipamentos, implementos, patrulha agrícola e colheitadeira de café, no valor de R$ 6.285.900,00 (seis milhões, duzentos e oitenta e cinco mil e novecentos reais), para estruturação da cadeia produtiva da Agricultura Familiar de Juína/MT.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4308/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4308/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de atender à solicitação da demanda da Unidade Básica de Saúde do Bairro São José Operário, conforme especificado no anexo desta proposição.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4309/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4309/118.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Stefania Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de realizar a abertura de portões nas laterais do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4310/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4310/119.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à senhora Marcela Américo, Secretária Municipal de Saúde a necessidade, oportunidade e urgência de realizar mutirões para eliminar filas de esperas para consultas, exames e cirurgias na secretaria.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4311/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4311/120.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Diego Guimarães, Deputado Estadual, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de destinar recursos de emenda parlamentar para aquisição de 2 ambulâncias, modelo caminhonete traçada, cuja destinação será 01 para Distrito de Terra Roxa e outra para Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4312/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4312/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Mauro Mendes, Governador de Mato Grosso, com cópia ao Senhor Valteir Barreto Secretário Municipal de Assistência Social, a necessidade e oportunidade de garantir a ofertar e a construção de 300 casas populares de Programas Habitacionais de Interesse social para atender as demandas da cidade de Juína.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4313/122.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4313/122.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura a necessidade, oportunidade e conveniência de fazer gestão na Escola Osvaldo Cruz no Distrito de Filadélfia para colocar em funcionamento os aparelhos de ar condicionado nas cinco salas recém-construídas.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4314/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4314/123.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura e a DER/SEDUC/Juína a necessidade, oportunidade e conveniência de fazer gestão na oferta de transporte escolar para os alunos dos bairros distante do centro a exemplo Cidade Alta, Modulo 05, Palmiteira e Padre Duílio.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4315/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4315/124.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de fazer gestão para equipar os ônibus com Kits de segurança (cadeirinhas com cinto de segurança) e contratar monitores de transporte escolar para auxiliar o motorista em todos os trajetos.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Almir da Casa do Criador, Bil do Modulo 4, Carequinha, Delei Locutor, Gleynei Nei, Jales Perassolo, Jurandir, Luiza Boer, Neguinho da 4, Roni da Padre Duílio, Sandro, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4316/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4316/125.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Mauro Mendes, Governador de Mato Grosso, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a necessidade e oportunidade de destinação de maquinários essenciais para o desenvolvimento e fortalecimento das atividades agrícolas locais. 01 PC (Pá Carregadeira); 01 Pá Carregadeira; e, 01 Caminhão Caçamba.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4317/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4317/126.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar serviços de recuperação de estradas com encascalhamento e abertura de desaguador na vicinal da Comunidade Todos os Santos.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4321/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4321/127.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e relevância de promover revisão na Lei nº 1115, de 14 de outubro de 2009, que regulamenta o uso dos equipamentos públicos do município para serviços prestados à iniciativa privada. Propomos também a criação de um Fundo destinado a atender as demandas de serviços, com especial enfoque na agricultura familiar.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4322/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4322/128.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Dr João, Deputado Estadual, a necessidade e oportunidade de destinar recursos para a construção de mais seis (6) salas de aula na Escola 21 de Abril do Bairro Padre Duílio, bem como para construção de um (1) auditório e vestuário na quadra de esporte.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4323/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4323/129.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e oportunidade da regularização fundiária da quadra 350 do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4324/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4324/130.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma nova ponte na estrada de acesso a carvoaria, localizada na linha 4, Comunidade São Pedro.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4325/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4325/131.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação da ponte com substituição do prancheado de duas pontes, uma sobre o Córrego Barro Preto e uma sobre o Córrego da Volta, ambas localizadas na vicinal JN 380 na localidade do Rio Preto, estrada de acesso a Fazenda Amália.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Delei Locutor, Bil do Modulo 4, Jales Perassolo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4326/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4326/132.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Juarez Costa, Deputado Federal, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 500 mil reais para obras de drenagem e pavimentação asfáltica da Avenida Perimetral - São Francisco de Assis, localizada no Bairro Palmiteira, Município de Juína.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4327/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4327/133.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Janaina Riva, Deputada Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 500 mil reais para obras de drenagem e pavimentação asfáltica da Avenida Perimetral - São Francisco de Assis, localizada no Bairro Palmiteira, Município de Juína.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Jurandir, Bil do Modulo 4, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4335/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4335/134.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Janaina Riva, Deputada Estadual, a necessidade e oportunidade de destinar à Associação dos Agricultores Familiares da Gleba Rio do Ouro, localizada na Região do Distrito de Filadélfia, nesta cidade de Juína, um trator agrícola completo com implementos diversos, tais como grade, lâmina, jato pulverizador, ensiladeira, plantadeira, caçamba para confecção de silagem e caretinha.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4334/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4334/135.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Carlos Henrique Baqueta Fávaro – Ministro da Agricultura, Pecuária e Abastecimento - MAPA com cópias ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de disponibilizar recursos no valor de R$ 20.860.000,00 para o rebaixamento de morros, reabertura e encascalhamento das estradas vicinais do município de Juína/MT.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Jales Perassolo, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4336/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4336/136.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade da instalação de câmeras de segurança nas principais áreas verdes do município, bem como nas estradas e saídas dos distritos de Terra Roxa, Fontanillas e Filadélfia.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4337/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4337/137.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de um projeto para o recapeamento da malha asfáltica das Ruas Estrela Dalva, Solar e João de Barros, todas situadas no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4338/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4338/138.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar o patrolamento e encascalhamento da estrada da Linha “J”.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4339/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4339/139.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a urgente necessidade e a oportunidade de viabilizar a contratação de mais profissionais Técnicos de Enfermagem para reforçar o quadro de atendimento na Unidade de Pronto Atendimento (UPA) 24 Horas.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4340/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4340/140.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o patrolamento geral e a abertura de desaguador na Estrada Vicinal JN 380, no trecho entre Rio Preto e a Fazenda Amália.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4341/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4341/141.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o patrolamento com abertura de desaguador na Estrada Vicinal Rural JN 382, conhecida como estrada da Umuarama, no trecho que se estende desde o Rio Juinão até o Rio Preto.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4342/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4342/142.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade, oportunidade e conveniência de realizar gestões para revisar o Plano Diretor Municipal, instituído pela Lei 877/2006.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4343/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4343/143.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de concluir a pavimentação asfáltica da Rua Bauru, localizada no Bairro Cidade Alta, bem como de finalizar a construção das calçadas.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4344/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4344/144.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Ondanir Bortolini (Nininho), Deputado Estadual, com cópia à Senhora Marcela Américo Ortolan, Secretária Municipal de Saúde, a necessidade de disponibilizar uma ambulância tipo picape 4x4, adequada para deslocamento em estradas de terra, para o Distrito de Filadélfia, além de recursos de custeio para o Programa de Atenção Primária à Saúde (PAP), no valor de R$ 400.000,00 (quatrocentos mil reais), destinados ao atendimento de saúde no Município de Juína – MT.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4345/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4345/145.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Ondanir Bortolini (Nininho), Deputado Estadual, com cópia ao Senhor Luluca Ribeiro, Secretário de Estado de Agricultura Familiar – SEAF, e ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente – SAMMA, a necessidade e oportunidade de disponibilizar 30 kits de sistema de irrigação para os agricultores familiares do Município de Juína.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4346/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4346/146.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de retomar a iniciativa de umedecer as ruas do Distrito de Filadélfia por meio de caminhão pipa.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4347/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4347/147.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade do encascalhamento da estrada da linha Flor da Serra.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4348/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4348/148.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de executar, por meio de moto niveladora (Patrola), os seguintes trabalhos na estrada vicinal JN 422, que conecta Rio Preto a Pé de Galinha: abertura de desaguador, reabertura de faixa e limpeza das margens.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4349/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4349/149.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de executar, por meio de moto niveladora (Patrola), os seguintes trabalhos: abertura de desaguador, reabertura de faixa e limpeza em alguns pontos da estrada vicinal JN 421 e seus ramais no Rio Preto Linha Pesquisa.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4350/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4350/150.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade, oportunidade e conveniência de gerir a instalação de ar-condicionado nos ônibus do transporte escolar, bem como criar um protocolo de manutenção da frota do transporte escolar a ser seguido quando solicitado pelos motoristas.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4351/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4351/151.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade do patrolamento e encascalhamento da estrada da linha 8, Comunidade São Rafael.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4352/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4352/152.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao senhor Valdoir Pezzini, Secretário Municipal de Finanças e Administração, ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, e ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de encontrar meios para suprir a demanda na coleta de lixo doméstico na cidade, seja pela contratação ou compra de novos caminhões, bem como pela contratação de pessoal necessário para a realização deste trabalho.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4354/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4354/153.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de retomar a iniciativa de umedecer as ruas dos Bairros Padre Duílio e Palmiteira por meio de caminhão pipa.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4355/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4355/154.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o encascalhamento das ruas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4356/155..............................................pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4356/155..............................................pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar serviços de recuperação das estradas do Distrito de Filadélfia, principalmente dos Assentamentos Iracema Áreas 1 e 2, que se encontram em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4357/156........pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4357/156........pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade, oportunidade e conveniência de realizar gestão com o objetivo de abrir a rua denominada Caminho Vicinal 2, interligando o Residencial Beija Flor – Módulo 5 ao Loteamento Jardim Três América - Módulo 4.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4359/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4359/157.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar o recapeamento do asfalto da Rua Clara Nunes, localizada no Bairro Módulo 2.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4360/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4360/158.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de elaborar projeto para pavimentação das principais ruas do Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4361/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4361/159.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade do patrolamento e encascalhamento das estradas da Gleba Iracema  3, Rio do Ouro e Nova União.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4362/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4362/160.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria, o Senhor Paulo Teixeira, Ministro do MDA, ao Senhor Carlos Fávaro, Ministro da Agricultura, com cópia ao Senhor Neri Geller, Secretário de Política Agrícola do MAPA, e ao Senhor Aristides Santos, Presidente da Contag Nacional, a necessidade e oportunidade de fazer intervenção e mediação junto ao Superior Tribunal de Justiça sobre o Agravo em Recurso Especial nº 2593534 – MT (2024/0075874-2).</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4367/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4367/161.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência João José de Matos (Dr. João), Deputado Estadual – MDB, com cópia a Secretaria de Estado de Educação de Mato Grosso (SEDUC-MT) , a necessidade e oportunidade de fazer gestão para a  construção de uma unidade escolar na região do Residencial Flamboyant, para atender demanda crescente dos loteamentos as proximidades.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4368/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4368/162.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a recuperação da ponte seca (troca de prancheado) na estrada de acesso ao antigo Pesque e Pague São Francisco.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4369/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4369/163.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e oportunidade do asfaltamento das ruas do Residencial Boa Vista (loteamento do Poletto) localizado no setor Industrial.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4370/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4370/164.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura e a senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e oportunidade de realizar a sinalização horizontal, vertical e pintura dos quebra-molas de toda a extensão da Avenida Brasília, via de acesso a diversas localidades importantes do município.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4371/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4371/165.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Stefania Basilio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade da reforma dos sanitários, feminino e masculino do estádio municipal.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4372/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4372/166.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade do encascalhamento da estrada da Comunidade Santa Maria Gorete, Linha 9.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4373/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4373/167.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a Senhora Monaliza Rocha, a necessidade e oportunidade de proceder a sinalização das ruas dos Bairro Padre Duílio e Palmiteira.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4374/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4374/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de molhar a Rodovia MT 183, frente a Escola Francisco Lisboa, Linha 5.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4375/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4375/169.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar a correção asfáltica da Rua São Mateus do Sul e a recapagem das Ruas Palotina e Francisco Beltrão, localizadas no Módulo 5.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4376/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4376/170.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, sobre a necessidade e oportunidade da pavimentação asfáltica das Ruas Curiúva, Florida, Campo Largo, Kaloré, Irerê, Porto Rico, Pirapó e Roncador, todas localizadas no Setor E – Módulo 05.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4377/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4377/171.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da retirada de resíduos acumulados nas ruas e avenidas, recuperar sarjetas danificadas das vias pavimentadas e fazer a pintura dos meios-fios no bairro São José Operário.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4378/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4378/172.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo e a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e oportunidade de promover campanhas educativas e de orientação para potencializar apoio ao Movimento de Sensibilização para Segurança no Trânsito de Ciclistas.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4380/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4380/173.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Maira Coraci – Diretora da Câmara de Conciliação Agrária/INCRA e a Dr.ª Claudia Maria Dadico – Comissão Nacional de Enfrentamento da Violência no Campo, à necessidade e oportunidade de solicitar adoção urgente das gestões necessárias e atuar na conciliação do processo do Agravo em Recurso Especial Nº 2593534-MT (2024/0075874-2) tendo em vista que eventual decisão judicial acarretará grave e injusto problema social para os produtores (as) da Associação das Produtoras do Vale do Juinão no Município de Juína – MT.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4381/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4381/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade do encascalhamento, abertura de desaguador e reabertura de faixa, limpeza em alguns pontos da Estrada Vicinal JN 421 Linha Juinão, Rio Preto.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4382/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4382/175.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Juarez Costa, Deputado Federal – MDB-MT, a necessidade e oportunidade de destinar recursos em torno de dois milhões de reais para a construção de uma nova Praça no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4384/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4384/176.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de projetar e construir um píer de embarque e desembarque de navegações, próximo à ponte do Rio Juruena na MT-170, bem como um local para estacionamento de veículos. A construção deve ser realizada às margens pertencentes ao município de Juína, em parceria com a iniciativa privada, usuários e o proprietário da área onde esta benfeitoria poderá ser construída.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4388/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4388/177.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade do patrolamento e encascalhamento da estrada do Assentamento do Paulo Treva, localizado na Gleba Iracema I.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4393/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4393/178.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia para a Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de ampliar a contração de auxiliares especializados para crianças com deficiência ou Transtorno do Espectro Autista (TEA), incluindo estagiários que cursam ensino superior da área da saúde. Aumentar carga horária de treinamento para aprimoramento dos contratados e realizar estudo para concessão de reajuste salarial a essa classe de profissionais, principal motivo de evasão dos mesmos.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4389/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4389/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia a senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de reabertura e levantamento da estrada de Fontanillas, especialmente nos primeiros 15 quilômetros a partir da MT-170.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4390/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4390/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia para a Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a necessidade e a oportunidade da construção de lombadas em pontos estratégicos da Avenida José Nilo Bergamin, localizada no Bairro Cidade Alta, especialmente nas proximidades da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4391/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4391/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Janaina Riva, Deputada Estadual, com cópia para o Senhor Alan Porto, Secretário de Estado de Educação, a necessidade e a oportunidade de destinar recursos de emenda parlamentar para a reforma geral da Escola Estadual Ana Néri e da quadra de esportes, localizada na cidade de Juína.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4392/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4392/182.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Joel Machado, Superintendente do Incra – MT, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente/núcleo do INCRA em Juína, e com cópia ao Senhor Valdir Barranco, Deputado Estadual, a necessidade e oportunidade de planejar e realizar, no mês de julho, o mutirão de regularização fundiária com o objetivo de agilizar as homologações e titulações dos assentamentos Iracema e Boa Esperança de Juína - MT.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4394/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4394/183.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Araújo, Deputado Estadual, a necessidade e oportunidade de realizar contatos junto às operadoras de telefonia móvel na cidade de Juína, visando à instalação de uma torre de telefonia móvel no Bairro Cidade Alta desta cidade.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Jurandir, Sandro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4395/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4395/184.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias à Senhora Marcela Américo, Secretária Municipal de Saúde, e ao Senhor Gilberto Figueiredo, Secretário de Saúde do Estado de Mato Grosso – SES, a necessidade, oportunidade e conveniência de realizar gestões para melhorar o acesso da população aos serviços de regulação de urgência, atendimento de alta complexidade, exames, consultas e cirurgias eletivas regulados no município de Juína-MT.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4396/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4396/185.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência João José de Matos, Dr. João, deputado estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar no montante de 2 milhões de reais para obras de pavimentação asfáltica no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4398/186.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4398/186.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Valdoir Antônio Pezzini - secretário municipal de administração e finanças, a necessidade e oportunidade da criação e implantação da guarda municipal de transito em nosso município.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4400/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4400/187.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação da ponte localizada na Comunidade Maria Madalena, Linha Flora da Serra, próximo à propriedade da Família Munareto e da cabeceira ponte sobre o Rio Perdido, estrada da Linha 5, MT 183.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4401/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4401/188.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação da ponte sobre o Rio Raimundão localizada na linha 1 e de uma ponte localizada na Linha 21.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4403/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4403/189.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Senhoria Juliano Jorge Boraczynski, Diretor Presidente da Companhia Mato-grossense de Mineração – METAMAT, e a Vossa Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e oportunidade de perfuração de um poço artesiano no Assentamento Iracema III, na Comunidade Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Luiza Boer, Teixeirinha da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4407/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4407/190.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, Prefeito, com cópia ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, sobre a necessidade e oportunidade de somar esforços para realizar um projeto de limpeza e revitalização das lagoas existentes no centro urbano da cidade, entre os bairros Módulo 5 e Cidade Alta, visando à preservação das nascentes.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4408/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4408/191.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de rebaixamento de morros e alinhamento de curvas frente a propriedade do senhor Nildo, localizada na Linha 4 e frente a propriedade do senhor Joílson na “Efinha sem saída”</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4410/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4410/192.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da recuperação da estrada de acesso à Aldeia Enawenê-Nawê.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4411/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4411/193.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a necessidade e oportunidade de colocar placas de sinalização "R-24A – Sentido de circulação da via ou pista" nas Avenidas Mato Grosso e Cuiabá, mais precisamente em frente às saídas/entradas do estacionamento do Supermercado Favorito, localizado no Módulo 5.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4412/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4412/194.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, a necessidade e oportunidade de realizar obras de drenagem nas Ruas das Perdizes e Rua Portal do Sol, ambas localizadas no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4413/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4413/195.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia à senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a necessidade e oportunidade da construção de duas lombadas na Rua José de Oliveira, localizada no bairro Palmiteira.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4414/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4414/196.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação, encascalhamento e patrolamento das rua do Residencial Monteiro, localizado aos fundos do Posto Pasqualotto.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Sandro, Gleynei Nei, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4415/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4415/197.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar serviços de reabertura, encascalhamento, patrolamento, drenagens das aguas pluviais e reformas de pontes das estradas Rio Preto sentido Fazenda Areia Branca e Amália, Pesqueiro, Estrada Projetada Rio Juruena e Rio Preto II.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4418/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4418/198.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese - Prefeito, com cópia ao senhor Jonatas Plinio, secretário municipal de infraestrutura a necessidade e oportunidade que seja destinado um caminhão pipa para molhar as ruas do Distrito de Fontanillas nos finais de semana.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4419/199.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4419/199.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de retomar os serviços odontológicos no Posto de Saúde da Família do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4420/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4420/200.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Diego Guimarães, Deputado Estadual, a necessidade e oportunidade de interceder junto às companhias de telefonia móvel para melhorar a intensidade do sinal na parte baixa entre os Bairros Módulo 5 e Cidade Alta e intensificar o sinal na região da Comunidade São Pedro, área de chácaras.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4421/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4421/201.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Diretor Geral do DAES, a necessidade e oportunidade de realizar projeto e executar a instalação de rede de energia elétrica e de distribuição de água potável na Rua Campo Verde, localizada no Bairro Módulo 5, início do Loteamento Pantanal.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Jales Perassolo, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4422/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4422/202.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de instalar na descida do Vanzella, entrada do Bairro Palmiteira “guard rail” ou muretas em concreto para evita acidentes com queda de veículos naquele local.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4423/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4423/203.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de sinalizar a ciclovia da estrada de acesso ao IFMT com linha vermelha e instalar torneiras para uso de ciclistas e atletas que praticam caminhada e corrida na via.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4424/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4424/204.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da pavimentação asfáltica da Rua Porto Rico, localizada no Módulo 5.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4425/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4425/205.pdf</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4427/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4427/206.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia a senhora Monaliza Rocha – diretora do departamento de transito, a necessidade e oportunidade de construir uma faixa de travessia de pedestres elevada nas imediações dos estabelecimentos de ensino e Centros de Educação Infantil (CEI) públicos e particulares de nossa cidade.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4429/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4429/207.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Ludio Cabral – Deputado Estadual a necessidade e oportunidade de solicitar junto ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso (MT) e que encaminhe a esta Casa de Leis: Cópia da Tabela SINAP; e, Cópia do Contrato nº 125/2022 – SINFRA, no valor de R$ 5.321.997,85, referente ao Convênio para a obra nº 182, destinada à conservação corretiva e preventiva na malha rodoviária estadual não pavimentada – MT 183, trecho de Juína – Distrito de Filadélfia, sub-trecho: Rio Areial – Distrito de Filadélfia, localizado no município de Juína, MT, com uma extensão de 56,80 km, firmado com a empresa executora DSA Empreendimentos e Construções LTDA.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4431/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4431/208.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de intervenção para melhorar a visibilidade dos condutores na Rua Virgílio da Silva ao adentrar na Avenida Olavo Inácio Henz.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4444/209.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4444/209.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese - Prefeito, com cópia ao Senhor Jônatas Plínio - Secretário Municipal Infraestrutura, a necessidade e oportunidade de realizar irrigação dos gramados, e arborização dos canteiros e praças públicas no município de Juína.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4445/210.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4445/210.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade da construção de estacionamento transversal na Praça Antônio Cardoso, Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4446/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4446/211.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Mauro Mendes, Governador do Estado de Mato Grosso, com copias ao senhor Marcelo de Oliveira e Silva - Secretario de Estado de Infraestrutura e Logística, e, ao senhor Eduardo Botelho, Presidente da Assembleia Legislativa, a necessidade, oportunidade e conveniência de fazer gestão na elaboração do projeto e execução de obra de pavimentação asfáltica da Rodovia MT 183, trecho de 70 km entre o município de Juína ao Distrito de Filadélfia - MT.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4448/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4448/212.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Adalberto Rodrigues, secretário municipal de agricultura, pecuária e meio ambiente, a necessidade e oportunidade da realizar o plantio de arvores ao entorno da Lagoa da Garça.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4449/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4449/213.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia a senhora Marcela Américo, a necessidade e oportunidade de disponibilizar um aparelho de telefone celular com acesso à internet e whatsapp, para a UBS do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4450/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4450/214.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de elaborar um projeto para a pavimentação asfáltica da Rua Portugal, localizada entre os Residenciais Alvorada e Bandeirantes. Além disso, solicita-se que, até que a pavimentação seja realizada, a rua seja constantemente molhada para minimizar os transtornos causados pela poeira.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4451/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4451/215.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Diretor do Departamento de Trânsito, a necessidade e oportunidade de realizar a pintura de uma faixa de travessia de pedestres na Rua Astorga, nas imediações da Praça Antônio Cardoso, localizada no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4452/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4452/216.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, prefeito, com cópia ao Senhor Jonatas Plínio, secretário municipal de Infraestrutura, a necessidade e a oportunidade de destinar pelo menos três pontos, dentro do perímetro urbano do município, para o descarte de móveis (como guarda-roupas, fogões, sofás, armários, colchões e outros semelhantes), além de galhos de árvores que são descartados por populares, para serem recolhidos pelo município pelo menos duas vezes ao mês.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4453/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4453/217.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da reabertura, patrolamento e encascalhamento das estradas vicinais Rio do Ouro e Rio Azul.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4454/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4454/218.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da manutenção da estrada localizada no Distrito de Terra Roxa, iniciando-se na propriedade do Senhor Dorvalino até a propriedade do Senhor José Gordo.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4455/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4455/219.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a limpeza do asfalto da Avenida Missionário Gunnar Vingren, localizada no Módulo 4, nas proximidades das obras de pavimentação que estão sendo realizadas.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4456/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4456/220.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a troca das pranchas de três pontes localizadas na estrada da Comunidade Cristo Rei.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4457/221....pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4457/221....pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Djalma Silvestre Fernandes, Superintendente do DNIT-MT (Departamento Nacional de Infraestrutura de Transportes), a necessidade e a oportunidade de implantar o projeto e a construção de uma ponte de concreto sobre o Rio Juína, localizada na BR-174, no município de Juína/MT.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4458/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4458/222.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao Senhor Jônatas Plínio, Secretário Municipal Infraestrutura e ao senhor Robson Amorim Machado, Secretário de Planejamento, a necessidade e oportunidade de elaborar projeto e executar obras de asfaltamento na “Rua Alta Floresta” no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4459/223.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4459/223.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de promover a reforma da ponte sobre o Rio Perdido, na travessia da Estrada Comunidade Jerusalém/Boa Esperança.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4460/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4460/224.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de fazer gestão na reforma da ponte sobre Rio próximo a Comunidade Menino Jesus.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4461/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4461/225.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade, oportunidade e conveniência de promover a aquisição de uma nova autoclave para o PSF I do Bairro Módulo.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4463/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4463/226.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de planejar e organizar o loteamento de áreas públicas para a venda de terrenos a preços acessíveis e com a possibilidade de parcelamento para cidadãos de baixa renda.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4464/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4464/227.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Finanças e Administração a necessidade e oportunidade de manter contrato com a Associação Nova Conquista, responsável pelo projeto de coleta seletiva "Separa Para Nós",  visando a auxiliar no serviço de coleta de material reciclável em nossa cidade.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4465/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4465/228.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a poda das árvores da Praça do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4466/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4466/229.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de proceder à retirada da “cerca viva” no terreno pertencente ao município, localizado às margens da Rua Campos do Jordão, no Bairro Cidade Alta, e a posterior construção de calçamento no local.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4467/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4467/230.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o senhor Paulo Augusto Veronese, prefeito, com cópia ao Senhor Jonatas Plínio, secretário municipal de infraestrutura, a necessidade e oportunidade de melhorias nas seguintes estradas vicinais: na Linha 6 km 20 entrando no trecho do plantio de tecas até frente da comunidade Nossa Senhora da Salete; reabertura das margens da estrada e corte do morro do Rio Jaracatiá nas proximidades da fazenda Erechim e fazenda Água Limpa; rebaixamento do morro, levantamento de aterro e alinhamento da estrada em frente à sede da fazenda Água Limpa; reabertura de estrada, corte de morro e levantamento do aterro e ponte entre a fazenda Água limpa e fazenda Erechim; rebaixamento com corte raso do morro nas proximidades do sítio Bom Jesus e fazenda Rio Vermelho; reabertura de estrada com corte raso na lateral direita do morro em frente à fazenda Rio Vermelho; corte com rebaixamento do morro nas proximidades do sítio Bom Jesus; e, levantamento de aterro nas proximidades da fazenda Vaca Gorda.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4469/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4469/231.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de realizar a manutenção do equipamento de ar condicionado das salas anexas da Escola Euclides da Cunha, localizada no Rio Preto.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4468/232.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4468/232.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade que sejam molhadas diariamente as ruas não pavimentadas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4470/233.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4470/233.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, a necessidade urgente de manutenção das câmeras de segurança viária na rotatória da Avenida Londrina com a Avenida dos Jambos e na Avenida Londrina com a Avenida Ives Ortolan.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4471/234.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4471/234.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Fabinho Gil, Deputado Estadual – PSB, a necessidade e oportunidade de viabilizar a destinação de duas patrulhas agrícolas: uma para o Assentamento Rio Preto e outra para o Assentamento Nova União, neste município de Juína.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4472/235.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4472/235.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de disponibilizar um servidor para o cargo de guarda noturno, visando à segurança da Unidade Básica de Saúde do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4473/236.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4473/236.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a recuperação da ponte localizada na estrada da usina, próxima à propriedade do Senhor Lia Martins.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4474/237.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4474/237.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de melhorar o sistema de iluminação pública da Avenida Perimetral João Marques Cardoso, que dá acesso ao Bairro Palmiteira passando pelo cemitério municipal.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Jurandir</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4475/238.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4475/238.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar uma intervenção na Avenida Padre Duílio Liburdi, na baixada de acesso ao Bairro São José Operário, com o objetivo de melhorar a vazão de água pluvial no bueiro nas proximidades da AME, substituindo os atuais tubos por aduelas.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4476/239.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4476/239.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de adquirir um mini trator de cortar grama para a realização de trabalhos nas praças e canteiros centrais de nossa cidade.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4477/240.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4477/240.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade da instalação de lixeiras/contêineres na entrada do aterro sanitário, ao lado da MT 170 para as pessoas que retornam na ponte do Rio Juruena descartem o lixo no local correto.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4478/241.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4478/241.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar o patrolamento e encascalhamento da estrada da Linha Pesquisa, desde a Jaqueira até o Assentamento do Rio Preto.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4479/242.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4479/242.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a manutenção da ponte sobre o Rio Juinão, na estrada da Linha Pesquisa.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4480/243.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4480/243.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma lombada na Rua Nilve Fries Henicka, Setor G, Módulo 5, próximo ao Posto de Saúde.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4484/244.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4484/244.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, deputado estadual Beto Dois, a necessidade e oportunidade de destinar recursos ao município de Juína para a implantação e construção de um local adequado para a realização de aulas práticas de autoescola.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4483/245.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4483/245.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor  Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de duas lombadas, uma na Avenida Orlando Pereira, no Bairro São José Operário e outra na Avenida Olavo Inácio Hans , Bairro Modulo 05 proximidades do Minas Pão.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4485/246.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4485/246.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a recuperação das estradas Paraná 1 e Paraná 2, no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4486/247.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4486/247.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de realizar a perfuração de mais um poço artesiano no Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4487/248.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4487/248.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da construção de uma lombada na Avenida Diamante Negro, localizada no Bairro Módulo 4, bem como a implementação da sinalização viária dessa avenida e de todas as vias recentemente pavimentadas no bairro.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4488/249.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4488/249.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Beto Dois a Um, Deputado Estadual, a necessidade e oportunidade de destinar recursos por meio de emenda parlamentar para a aquisição de um micro-ônibus, que será destinado ao transporte de idosos dos bairros para os dias de feira-livre em nossa cidade.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4493/250.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4493/250.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, e ao DELFAM, a necessidade e oportunidade de realizar a fiscalização e definir parâmetros para exigir que caçambas que transportam entulhos, lixo e outros materiais de obras utilizem lonas de proteção.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4494/251.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4494/251.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de confeccionar e instalar placas de identificação das ruas e logradouros no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4495/252.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4495/252.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de projetar e construir um estacionamento transversal ao longo da Avenida Beija-Flor, no trecho que se estende das proximidades do CEI Menino Jesus até a UPA 24 Horas.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4496/253.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4496/253.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de construção de uma faixa de travessia elevada na Avenida Cuiabá, nas proximidades da entrada do estacionamento do Supermercado Pasqualotto.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4497/254.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4497/254.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade urgente de realizar a limpeza de toda a extensão da ciclofaixa localizada na Avenida de Acesso ao IFMT, bem como a instalação de iluminação pública adequada ao longo da via.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4498/255.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4498/255.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade da informatização e implantação de ponto de acesso a INTERNET nas Unidades Básicas de Saúde das Localidades da Gleba Iracema Áreas I, II e III e no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4499/565.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4499/565.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade urgente de elaborar um projeto para a construção de reservatórios de água nos afluentes do Rio Perdido para suprir a demanda no período da seca.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4500/257.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4500/257.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao senhor Jônatas Plínio, Secretário Municipal Infraestrutura, a necessidade e a oportunidade de realizar a recuperação das estradas do Assentamento Iracema 3, incluindo o corte de morro nas proximidades da propriedade do Senhor Budi.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4503/258.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4503/258.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças a necessidade e a oportunidade de declarar a Associação Atlética Juinense de Futebol, inscrita no CNPJ: 29.153.792.0001/16, como de Utilidade Pública. Essa associação é responsável pela administração do programa “Mais que Atleta” em nossa cidade.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4504/259.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4504/259.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a manutenção e melhoria do ramal viário que dá acesso à aldeia Rio Verde (região de Filadélfia), com extensão aproximada de 1.200 metros.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4505/260.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4505/260.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de solicitar às empresas concessionárias de energia elétrica, telefonia e provedores de internet a manutenção e retirada de fios e cabos de transmissão de energia, telefonia e internet inutilizados instalados nos postes de nossa cidade.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4506/261.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4506/261.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de construir sanitários e instalar um bebedouro com água potável na Praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4507/262.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4507/262.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da substituição por aduelas de concreto de duas pontes de madeira no Bairro Palmiteira, sendo uma localizada na Rua Afonso Pena e outra na Rua José Bonifácio.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4508/263.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4508/263.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade da construção de abrigo nos bancos de reserva do campo de treinamento anexo ao Estádio Municipal Clério Guariente.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4509/264.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4509/264.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o encascalhamento da estrada da Linha 4 e do morro na localidade denominada "Efinha sem saída".</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4510/265.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4510/265.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, prefeito, com cópia ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração a necessidade e oportunidade de realizar estudo de impacto financeiro e promover o Programa de Recuperação Fiscal (REFIS) concedendo dispensa da cobrança de juros e multa de divida ativa aos contribuintes em débito com o Fisco Municipal.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4511/266.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4511/266.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade, oportunidade e conveniência de realizar gestão para a pavimentação asfáltica das ruas Henrique Dias e Padre Anchieta, localizadas no Bairro Palmiteira, ao lado da Escola Municipal Nove de Maio.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4514/267.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4514/267.pdf</t>
   </si>
   <si>
     <t>Indica a Energisa Mato Grosso – Distribuidora de Energia S/A na pessoa do Senhor Wagner Galdino da Costa Gestor de relacionamento de Grandes clientes e poder público a necessidade de limpeza na rede, revisão e reestruturação na linha de transmissão de energia.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4515/268.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4515/268.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, e ao Senhor Robson Amorim Machado a continuidade e abertura da rua Duque de Caxias até chegar na rua Xanxerê no setor Teto Verde.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4516/269.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4516/269.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Diego Guimarães, Deputado Estadual e Presidente da Comissão Parlamentar de Inquérito (CPI) da Telefonia Móvel, que interceda junto às operadoras de telefonia móvel para que sejam adotadas providências com o objetivo de melhorar a qualidade e a intensidade do sinal de telefonia no município de Juína.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4519/270.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4519/270.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de recuperação da estrada de acesso à Aldeia Indígena da etnia Enawenê Nawê, a partir da BR-174, sentido Vilhena – RO.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4520/271.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4520/271.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o corte e o rebaixamento do morro na estrada de acesso à Comunidade Nossa Senhora da Saúde, próximo à Comunidade Santa Rita.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4521/272.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4521/272.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de substituição dos tubos de bueiro e elevação da Avenida Caxias do Sul, no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4522/273.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4522/273.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade de que seja aberto um portão no alambrado, na lateral, próximo à linha de fundo do Campo de Futebol do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4523/274.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4523/274.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação de uma ponte localizada no Distrito de Terra Roxa na estrada da Linha 3, próximo a propriedade do Senhor Pedrinho Felber.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4524/275.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4524/275.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a oportunidade de aumentar o auxílio de deslocamento e custeio para os pacientes e seus acompanhantes que realizam hemodiálise no município de Tangará da Serra.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4526/276.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4526/276.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Fabinho Gil, deputado estadual, com cópia ao Senhor Juliano Jorge Boraczynski, Diretor-Presidente da METAMAT, a necessidade e a oportunidade de perfuração de três poços artesianos no município de Juína, sendo um na Gleba União, um no Setor Aeroporto e um na Linha 1.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Gleynei Nei, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4527/277.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4527/277.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de declarar de utilidade pública a Associação Instituto Saberes, inscrita no CNPJ sob nº 05.077.916/0001-63.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4528/278.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4528/278.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esportes, a necessidade e a oportunidade de substituição ou reforma dos equipamentos da academia ao ar livre nas imediações do Ginásio de Esportes e das demais praças da cidade.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4529/279.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4529/279.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o patrolamento e encascalhamento das ruas no entorno do Cemitério Municipal e da Avenida Perimetral João Marques Cardoso.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4530/280.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4530/280.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Senhor Fabinho Gil, Deputado Estadual – PSB, a necessidade e a oportunidade de viabilizar a destinação de duas patrulhas agrícolas: uma para o Assentamento Rio Preto e outra para a Gleba União, neste município de Juína._x000D_
 6.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4532/281.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4532/281.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Senhor Paulo Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar gestões para a reforma da ponte sobre o Rio Perdido, que faz a travessia entre as Comunidades Jerusalém e Boa Esperança.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4533/282.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4533/282.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de enviar uma equipe de topografia para realizar a medição dos terrenos situados no perímetro urbano da Vila do Assentamento Rio Preto.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4534/283.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4534/283.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da construção de duas pontes na estrada de acesso à Comunidade Nossa Senhora de Fatinha, localizada no travessão do João do Sicredi. Uma das pontes deverá ser construída em frente à propriedade do Senhor Adão, e a outra em frente ao Arrozinho.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4535/284.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4535/284.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística do Estado de Mato Grosso, a necessidade e a oportunidade da construção de uma nova ponte em concreto sobre o Rio Areia, localizada na MT 183, em Juína.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4539/285.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4539/285.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Departamento de Águas e Esgoto Sanitário, a necessidade e oportunidade da instalação de rede de distribuição de água potável no Residencial Monteiro, localizado na área aos fundos do Auto Posto Pasqualotto.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4540/286.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4540/286.pdf</t>
   </si>
   <si>
     <t>Indica aos Excelentíssimos Senhores Jaime Verissimo de Campos, Senador da Republica e Coronel Assis, Deputado Federal, a necessidade e oportunidade de justo destinar recursos de emenda parlamentar de aproximadamente 4 milhões de reais para obras de pavimentação asfáltica de diversas ruas dos Setores e H e I do Bairro Modulo 5, cidade de Juína MT.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4541/287.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4541/287.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de interceder junto ao INTERMAT para a regularização fundiária de diversos terrenos nos Setores H e I do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4543/288.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4543/288.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e oportunidade de instalar bebedouros e assentos confortáveis na rodoviária de Juína.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4544/289.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4544/289.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópias ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, e ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade que seja realizada a fiscalização e tomada de providências urgentes para evitar o aterramento das bocas de lobo na cidade, especificamente na Rua Bandeirantes, em frente ao Restaurante do Macarrão, localizada no Bairro Modulo 05, como relatado em denúncia registrada na Ouvidoria Legislativa desta Casa de Leis, sob o protocolo nº 20241107122132, cópia anexa.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Sandro, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4546/290.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4546/290.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar a gestão na Linha 010 – Serra do Lobo, incluindo os seguintes serviços em toda a sua extensão: reabertura da estrada, encascalhamento, patrolamento e implementação de desvios para o escoamento adequado das águas pluviais.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4547/291.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4547/291.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Diretor do Departamento de Trânsito do Município, a necessidade de demarcação de faixa de travessia de pedestres e a pintura dos redutores de velocidade nas proximidades da feira-livre.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4549/292.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4549/292.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade de alterar a Lei Complementar n.º 1399, de 20 de dezembro de 2022, especificamente o Capítulo IV, artigo 40, inciso II, que trata da jornada semanal de trabalho dos servidores. A proposta visa reduzir a carga horária dos ocupantes dos cargos de Técnico de Gestão Escolar, Técnico de Alimentação Escolar, Técnico de Infraestrutura, Técnico de Materiais e Técnico Ambiental, de 40 para 30 horas semanais, sem redução salarial.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4550/293.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4550/293.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a limpeza e manutenção das gramíneas ao longo de toda a extensão da calçada do lote público em frente à Associação dos Idosos, localizado no Bairro Módulo 04.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4551/294.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4551/294.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade de corrigir o desnível da pavimentação no cruzamento da Rua Cometa com a Rua Vênus, localizado no Bairro Módulo 4, bem como realizar as adequações necessárias no sistema de drenagem.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4554/295.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4554/295.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de promover operação tapa-buraco nas vias pavimentadas do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4557/296.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4557/296.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar a limpeza dos lotes baldios números 10, 11 e 12 da quadra 50, bem como do lote baldio número 15 da quadra 49, localizados no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4558/297.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4558/297.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de notificar a empresa responsável pela construção do conjunto habitacional localizado na Rua Itararé, no Bairro Cidade Alta, para corrigir a erosão presente na parte interna dos terrenos, que apresenta risco de desabamento dos muros das residências.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4559/298.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4559/298.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de notificar a empresa responsável pela pavimentação asfáltica da Avenida São Paulo, localizada no Bairro Cidade Alta, para que realize a correção dos problemas de deterioração no pavimento.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4560/299.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4560/299.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento (MAPA), com cópias ao Senhor Paulo Augusto Veronese, Prefeito Municipal, e ao Senhor Adalberto Rodrigues, Secretário de Agricultura, Pecuária e Meio Ambiente (SAMMA), a necessidade e oportunidade de disponibilizar recursos no valor de R$ 6.285.900,00 (seis milhões, duzentos e oitenta e cinco mil e novecentos reais), destinados à aquisição de equipamentos, implementos, patrulhas agrícolas e recolhedoras de café, visando à estruturação das cadeias produtivas da agricultura familiar no município de Juína – MT.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4561/300.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4561/300.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de ampliar a área externa coberta da UBS do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4562/301_ailton.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4562/301_ailton.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Welington Fagundes, Senador da República, a necessidade e oportunidade de alocar recursos de emenda parlamentar no valor de R$ 4.000.000,00 (quatro milhões de reais) para o custeio de ações e melhorias no setor da saúde no município de Juína, com o objetivo de atender a demandas urgentes e promover a melhoria da qualidade do atendimento à população.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4563/302.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4563/302.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a análise sobre a viabilidade e necessidade da construção de um redutor de velocidade ("quebra-molas") na Rua Apucarana, Módulo 5, nas proximidades da ASSEMU.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4564/303.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4564/303.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Senhora Litana Grasiela dos Santos Alves, Presidente do Conselho de Administração do Instituto Social de Saúde São Lucas, a análise sobre a necessidade e a oportunidade de realizar a troca das cadeiras quebradas na área de espera do Hospital Municipal Hideo Sakuno, garantindo maior conforto e dignidade aos usuários.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4565/304.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4565/304.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a análise sobre a necessidade e a oportunidade da construção de estacionamento transversal na Praça do Bairro Padre Duílio, em frente à paróquia local.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4566/305.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4566/305.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a análise sobre a necessidade e a viabilidade de realizar o patrolamento e o encascalhamento da Rua Quadro Marcos, situada no Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4567/306.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4567/306.pdf</t>
   </si>
   <si>
     <t>Indica à Energisa a necessidade e a oportunidade de adotar providências urgentes para solucionar a instabilidade na rede de transmissão de energia elétrica que atende as seguintes vias do Bairro Cidade Alta, Residencial Cedro Rosa, Setor M: Ruas Mogi Guaçu, Ariranha, Araquari, Mococa, Antônio Francisco de Araújo, Hermes Agostini, João Oliveira Correia (ou Estrela do Norte) e Paulínia.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4569/307.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4569/307.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e conveniência de padronização ou utilização de mensagens automáticas pelo aplicativo WhatsApp para avisos, atendimento e eventuais dúvidas dos pacientes atendidos pela regulação municipal através do município de Juina.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4572/308.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4572/308.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Planejamento, Senhor Robson Amorim Machado, sobre a necessidade, oportunidade e conveniência de promover a inclusão de calçadas nas obras de pavimentação asfáltica urbana, tanto as realizadas por particulares quanto pela administração pública, atendendo às normas de acessibilidade.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Luiza Boer, Carequinha</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4573/309.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4573/309.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de denominar a Praça do Bairro Cidade Alta com o nome “Em Memória” de Seu Santinho – Santos Soares de Souza.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4574/310.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4574/310.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de adquirir telas ou outro mecanismo de proteção para serem utilizados durante a realização de trabalhos de corte de grama nos canteiros centrais e praças da cidade.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4581/311.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4581/311.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Deputado Estadual João José de Matos (Dr. João) a necessidade de destinar recursos, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais), provenientes de emenda parlamentar, para a área da saúde do município de Juína. A finalidade é a aquisição de um equipamento de ultrassonografia para o Hospital Municipal desta cidade.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4585/312.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4585/312.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a recuperação das estradas das Linhas 01 e 03, distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4586/313.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4586/313.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Deputado Federal Juarez Costa, a necessidade e a oportunidade de promover gestões visando à pavimentação asfáltica do trecho de aproximadamente 220 km da BR-174, que conecta os municípios de Juína, MT, e Vilhena, MT.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4587/314.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4587/314.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de intensificar o serviço de coleta de lixo doméstico em toda a cidade.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4597/315.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4597/315.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade, oportunidade e conveniência de realizar gestões para melhorias na estrada da Comunidade São Felipe, incluindo: A reabertura da via; Encascalhamento e patrolamento; Implantação de desvios para as águas pluviais; Reforma da ponte sobre o rio localizado ao lado da propriedade do Senhor Chiquito.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4555/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4555/01.pdf</t>
   </si>
   <si>
     <t>Aplaude a ASSOCIAÇÃO ABRACE UM PET JUÍNA-MT, pelos relevantes servidores prestados a causa animal em nossa cidade.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4556/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4556/02.pdf</t>
   </si>
   <si>
     <t>Aplaude ao Programa de Recuperação de Nascentes do Córrego Passo Preto.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4571/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4571/03.pdf</t>
   </si>
   <si>
     <t>Aplaude publicamente o Instituto Saberes, sua diretoria, artistas, educadores e colaboradores, pelo excepcional trabalho realizado, que transcendeu a oferta de atividades culturais e educativas para se tornar um modelo de transformação social em Juína</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4252/01-2024.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4252/01-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 13/2024 do senhor Paulo Augusto Veronese, Prefeito. Solicitando a retirada da tramitação da Mensagem nº 4/2024 – Projeto de Lei Ordinária nº 3/2024 Autor: Paulo Augusto Veronese – Prefeito. Dispõe sobre a criação de gratificação por rendimento para professores do Programa Alfabetiza – MT das turmas de Pré – I, Pré – II , 1º ano e 2º ano com critérios de avaliação, e dá outras providências.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4584/mensagem_2_plo_222324_plc_7.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4584/mensagem_2_plo_222324_plc_7.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 33/2024 do senhor Prefeito, Paulo Veronese. Assunto: Solicitação da tramitação em Regime de Urgência Especial dos Projetos de Lei n.º 22, 23, 24/2024 e Projeto de Lei Complementar nº 7/2024.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4295/rf_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4295/rf_plo_06.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL_x000D_
 AUTOR: COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PROJETO DE LEI N.º 6/2024_x000D_
 _x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso da área de terras urbanas do município que menciona, à Associação Instituto Saberes, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -6113,67 +6113,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4146/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4148/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4149/03._digitavel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4150/04._digitavel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4489/19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4575/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4147/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4184/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4185/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4190/06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4223/07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4251/08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4253/09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4301/10_digitavel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4358/11_sandro_pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4397/12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4399/13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4430/141.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4432/15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4433/16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4441/17_alterado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4517/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4518/21....pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4576/22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4577/23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4582/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4542/01_dl_contas_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4583/pdleg_02_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4187/02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4200/43-23_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4276/09_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4277/04_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4406/mensagem_018-2024_-_pl_-_substitutiva_da_mensagem_016-2024-abertura_de_credito_especial_-_camara_-__juina2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4501/06_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4545/07_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4598/03_subst._plo_23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4250/01_olo_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4161/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4162/02_plc_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4163/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4188/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4224/05_plo_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4248/06_plo_04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4263/07_plo_07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4278/08_plo_06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4297/09_plo_8_subs._4.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4280/10_plo_9_subs._3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4299/12_plc_05.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4320/13_plo_19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4328/14_plo_43_subs._2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4364/15_plo_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4404/16_subs._5_plo_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4416/17_plo_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4434/18_plo_14..........pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4435/19_plo_15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4436/20_plo_16.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4481/21_plo_17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4482/22_plo_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4512/23_plc_06.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4536/24_plo_19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4537/25_plo_20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4553/26_subs_7_plo_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4568/27_pdl_01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4589/28_plc_07.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4590/29_plo_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4591/30_plo_23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4592/31_plo_24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4593/32_pdl_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4158/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4159/02_plc_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4160/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4234/04_plo_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4249/05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4264/06_plo_07.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4279/07__plo_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4281/08_plo_09.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4300/09_plc_05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4298/10_subs_4_plo_08.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4329/11_subs_2_plo_43.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4366/12_plo_11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4405/13_subs._5_plo_12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4417/14_plo_13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4437/15_plo_14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4438/16_plo_15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4439/17_plo_16.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4490/18_plo_17.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4491/19_plo_18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4513/20_plc_06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4552/21_plo_21_subs_07-2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4570/22_plo_19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4189/01plc_02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4538/02_plo_20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4296/01_plo_8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4365/02_plo_11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4594/03_plo_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4595/04_plo_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4596/05_plo_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4578/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4579/02_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4580/03_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4129/01.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4164/02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4170/03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4171/04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4172/05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4173/06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4193/07.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4199/08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4217/09_luiza.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4218/10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4233/11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4237/12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4238/13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4262/14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4274/15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4275/16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4293/17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4294/18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4318/19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4319/20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4331/21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4330/22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4332/23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4333/24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4353/25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4363/26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4379/27.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4383/28.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4385/29.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4386/30.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4387/31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4402/32.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4409/33.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4426/34.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4428/35.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4443/36.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4447/37.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4462/38.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4492/39.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4525/40.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4531/41.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4588/42.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4127/01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4128/02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4130/03.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4132/04.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4133/05.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4134/06.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4135/07.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4136/08.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4137/09.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4138/10.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4139/11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4140/12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4141/13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4142/14.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4143/15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4144/16.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4145/17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4151/18.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4154/19.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4155/20.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4156/21.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4157/22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4165/23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4166/24.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4167/25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4168/26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4169/27.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4174/28.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4175/29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4176/30.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4177/31.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4178/32.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4179/33.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4180/34.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4181/35.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4182/36.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4183/37.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4191/38.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4192/39.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4194/40.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4195/41.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4196/42.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4197/43.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4198/44.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4201/45.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4202/46.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4203/47.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4204/48.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4205/49.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4206/50.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4207/51.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4208/52.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4209/53.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4210/54.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4211/indicacoes_01.03.2024_delei.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4212/56.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4213/57.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4214/58.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4215/59.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4216/60.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4219/61.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4220/62.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4222/63.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4221/64.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4225/65.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4226/66.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4227/67.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4228/68.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4229/69.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4230/70.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4231/71.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4232/72.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4235/73.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4236/74.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4239/75.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4240/76.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4241/77.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4242/78.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4243/79.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4244/80.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4245/81.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4246/82.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4247/83.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4254/84.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4255/85.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4256/86.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4257/87.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4258/88.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4259/89.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4260/90.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4261/91.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4265/92.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4266/93.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4267/94.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4268/95.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4269/96.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4270/97.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4271/98.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4272/99.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4273/100.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4283/101.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4284/102.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4285/103.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4286/104.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4287/105.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4288/106.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4289/107.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4290/108.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4291/109.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4292/110.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4302/111.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4303/112.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4304/113.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4305/114.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4306/115.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4307/116.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4308/117.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4309/118.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4310/119.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4311/120.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4312/121.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4313/122.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4314/123.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4315/124.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4316/125.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4317/126.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4321/127.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4322/128.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4323/129.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4324/130.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4325/131.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4326/132.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4327/133.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4335/134.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4334/135.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4336/136.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4337/137.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4338/138.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4339/139.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4340/140.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4341/141.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4342/142.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4343/143.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4344/144.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4345/145.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4346/146.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4347/147.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4348/148.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4349/149.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4350/150.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4351/151.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4352/152.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4354/153.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4355/154.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4356/155..............................................pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4357/156........pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4359/157.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4360/158.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4361/159.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4362/160.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4367/161.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4368/162.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4369/163.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4370/164.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4371/165.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4372/166.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4373/167.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4374/168.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4375/169.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4376/170.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4377/171.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4378/172.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4380/173.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4381/174.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4382/175.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4384/176.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4388/177.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4393/178.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4389/179.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4390/180.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4391/181.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4392/182.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4394/183.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4395/184.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4396/185.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4398/186.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4400/187.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4401/188.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4403/189.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4407/190.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4408/191.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4410/192.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4411/193.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4412/194.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4413/195.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4414/196.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4415/197.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4418/198.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4419/199.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4420/200.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4421/201.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4422/202.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4423/203.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4424/204.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4425/205.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4427/206.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4429/207.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4431/208.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4444/209.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4445/210.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4446/211.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4448/212.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4449/213.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4450/214.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4451/215.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4452/216.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4453/217.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4454/218.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4455/219.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4456/220.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4457/221....pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4458/222.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4459/223.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4460/224.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4461/225.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4463/226.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4464/227.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4465/228.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4466/229.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4467/230.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4469/231.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4468/232.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4470/233.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4471/234.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4472/235.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4473/236.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4474/237.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4475/238.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4476/239.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4477/240.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4478/241.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4479/242.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4480/243.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4484/244.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4483/245.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4485/246.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4486/247.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4487/248.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4488/249.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4493/250.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4494/251.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4495/252.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4496/253.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4497/254.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4498/255.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4499/565.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4500/257.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4503/258.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4504/259.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4505/260.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4506/261.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4507/262.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4508/263.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4509/264.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4510/265.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4511/266.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4514/267.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4515/268.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4516/269.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4519/270.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4520/271.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4521/272.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4522/273.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4523/274.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4524/275.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4526/276.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4527/277.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4528/278.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4529/279.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4530/280.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4532/281.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4533/282.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4534/283.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4535/284.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4539/285.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4540/286.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4541/287.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4543/288.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4544/289.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4546/290.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4547/291.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4549/292.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4550/293.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4551/294.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4554/295.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4557/296.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4558/297.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4559/298.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4560/299.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4561/300.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4562/301_ailton.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4563/302.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4564/303.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4565/304.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4566/305.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4567/306.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4569/307.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4572/308.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4573/309.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4574/310.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4581/311.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4585/312.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4586/313.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4587/314.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4597/315.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4555/01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4556/02.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4571/03.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4252/01-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4584/mensagem_2_plo_222324_plc_7.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4295/rf_plo_06.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4146/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4148/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4149/03._digitavel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4150/04._digitavel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4489/19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4575/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4147/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4184/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4185/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4190/06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4223/07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4251/08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4253/09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4301/10_digitavel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4358/11_sandro_pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4397/12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4399/13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4430/141.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4432/15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4433/16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4441/17_alterado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4517/20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4518/21....pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4576/22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4577/23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4582/24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4542/01_dl_contas_2023_prefeito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4583/pdleg_02_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4187/02_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4200/43-23_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4276/09_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4277/04_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4406/mensagem_018-2024_-_pl_-_substitutiva_da_mensagem_016-2024-abertura_de_credito_especial_-_camara_-__juina2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4501/06_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4545/07_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4598/03_subst._plo_23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4250/01_olo_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4161/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4162/02_plc_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4163/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4188/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4224/05_plo_05.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4248/06_plo_04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4263/07_plo_07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4278/08_plo_06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4297/09_plo_8_subs._4.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4280/10_plo_9_subs._3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4299/12_plc_05.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4320/13_plo_19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4328/14_plo_43_subs._2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4364/15_plo_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4404/16_subs._5_plo_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4416/17_plo_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4434/18_plo_14..........pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4435/19_plo_15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4436/20_plo_16.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4481/21_plo_17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4482/22_plo_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4512/23_plc_06.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4536/24_plo_19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4537/25_plo_20.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4553/26_subs_7_plo_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4568/27_pdl_01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4589/28_plc_07.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4590/29_plo_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4591/30_plo_23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4592/31_plo_24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4593/32_pdl_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4158/01_plc_01.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4159/02_plc_03.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4160/03_plc_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4234/04_plo_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4249/05_plo_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4264/06_plo_07.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4279/07__plo_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4281/08_plo_09.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4300/09_plc_05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4298/10_subs_4_plo_08.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4329/11_subs_2_plo_43.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4366/12_plo_11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4405/13_subs._5_plo_12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4417/14_plo_13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4437/15_plo_14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4438/16_plo_15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4439/17_plo_16.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4490/18_plo_17.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4491/19_plo_18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4513/20_plc_06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4552/21_plo_21_subs_07-2024.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4570/22_plo_19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4189/01plc_02.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4538/02_plo_20.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4296/01_plo_8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4365/02_plo_11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4594/03_plo_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4595/04_plo_23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2023/4596/05_plo_24.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4578/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4579/02_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4580/03_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4129/01.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4164/02.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4170/03.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4171/04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4172/05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4173/06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4193/07.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4199/08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4217/09_luiza.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4218/10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4233/11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4237/12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4238/13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4262/14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4274/15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4275/16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4293/17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4294/18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4318/19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4319/20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4331/21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4330/22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4332/23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4333/24.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4353/25.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4363/26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4379/27.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4383/28.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4385/29.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4386/30.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4387/31.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4402/32.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4409/33.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4426/34.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4428/35.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4443/36.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4447/37.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4462/38.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4492/39.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4525/40.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4531/41.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4588/42.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4127/01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4128/02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4130/03.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4132/04.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4133/05.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4134/06.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4135/07.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4136/08.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4137/09.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4138/10.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4139/11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4140/12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4141/13.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4142/14.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4143/15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4144/16.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4145/17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4151/18.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4154/19.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4155/20.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4156/21.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4157/22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4165/23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4166/24.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4167/25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4168/26.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4169/27.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4174/28.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4175/29.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4176/30.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4177/31.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4178/32.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4179/33.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4180/34.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4181/35.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4182/36.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4183/37.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4191/38.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4192/39.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4194/40.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4195/41.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4196/42.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4197/43.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4198/44.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4201/45.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4202/46.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4203/47.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4204/48.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4205/49.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4206/50.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4207/51.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4208/52.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4209/53.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4210/54.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4211/indicacoes_01.03.2024_delei.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4212/56.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4213/57.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4214/58.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4215/59.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4216/60.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4219/61.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4220/62.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4222/63.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4221/64.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4225/65.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4226/66.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4227/67.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4228/68.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4229/69.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4230/70.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4231/71.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4232/72.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4235/73.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4236/74.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4239/75.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4240/76.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4241/77.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4242/78.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4243/79.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4244/80.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4245/81.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4246/82.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4247/83.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4254/84.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4255/85.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4256/86.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4257/87.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4258/88.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4259/89.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4260/90.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4261/91.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4265/92.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4266/93.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4267/94.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4268/95.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4269/96.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4270/97.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4271/98.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4272/99.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4273/100.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4283/101.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4284/102.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4285/103.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4286/104.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4287/105.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4288/106.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4289/107.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4290/108.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4291/109.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4292/110.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4302/111.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4303/112.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4304/113.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4305/114.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4306/115.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4307/116.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4308/117.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4309/118.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4310/119.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4311/120.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4312/121.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4313/122.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4314/123.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4315/124.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4316/125.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4317/126.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4321/127.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4322/128.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4323/129.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4324/130.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4325/131.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4326/132.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4327/133.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4335/134.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4334/135.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4336/136.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4337/137.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4338/138.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4339/139.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4340/140.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4341/141.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4342/142.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4343/143.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4344/144.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4345/145.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4346/146.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4347/147.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4348/148.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4349/149.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4350/150.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4351/151.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4352/152.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4354/153.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4355/154.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4356/155..............................................pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4357/156........pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4359/157.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4360/158.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4361/159.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4362/160.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4367/161.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4368/162.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4369/163.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4370/164.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4371/165.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4372/166.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4373/167.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4374/168.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4375/169.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4376/170.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4377/171.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4378/172.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4380/173.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4381/174.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4382/175.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4384/176.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4388/177.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4393/178.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4389/179.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4390/180.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4391/181.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4392/182.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4394/183.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4395/184.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4396/185.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4398/186.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4400/187.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4401/188.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4403/189.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4407/190.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4408/191.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4410/192.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4411/193.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4412/194.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4413/195.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4414/196.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4415/197.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4418/198.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4419/199.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4420/200.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4421/201.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4422/202.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4423/203.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4424/204.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4425/205.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4427/206.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4429/207.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4431/208.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4444/209.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4445/210.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4446/211.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4448/212.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4449/213.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4450/214.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4451/215.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4452/216.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4453/217.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4454/218.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4455/219.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4456/220.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4457/221....pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4458/222.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4459/223.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4460/224.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4461/225.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4463/226.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4464/227.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4465/228.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4466/229.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4467/230.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4469/231.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4468/232.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4470/233.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4471/234.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4472/235.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4473/236.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4474/237.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4475/238.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4476/239.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4477/240.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4478/241.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4479/242.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4480/243.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4484/244.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4483/245.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4485/246.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4486/247.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4487/248.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4488/249.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4493/250.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4494/251.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4495/252.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4496/253.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4497/254.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4498/255.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4499/565.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4500/257.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4503/258.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4504/259.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4505/260.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4506/261.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4507/262.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4508/263.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4509/264.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4510/265.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4511/266.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4514/267.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4515/268.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4516/269.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4519/270.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4520/271.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4521/272.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4522/273.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4523/274.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4524/275.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4526/276.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4527/277.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4528/278.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4529/279.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4530/280.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4532/281.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4533/282.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4534/283.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4535/284.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4539/285.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4540/286.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4541/287.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4543/288.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4544/289.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4546/290.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4547/291.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4549/292.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4550/293.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4551/294.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4554/295.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4557/296.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4558/297.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4559/298.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4560/299.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4561/300.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4562/301_ailton.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4563/302.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4564/303.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4565/304.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4566/305.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4567/306.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4569/307.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4572/308.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4573/309.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4574/310.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4581/311.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4585/312.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4586/313.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4587/314.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4597/315.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4555/01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4556/02.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4571/03.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4252/01-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4584/mensagem_2_plo_222324_plc_7.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4295/rf_plo_06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>