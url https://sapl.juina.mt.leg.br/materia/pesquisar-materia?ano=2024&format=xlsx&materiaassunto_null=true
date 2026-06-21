--- v1 (2026-04-08)
+++ v2 (2026-06-21)
@@ -387,54 +387,54 @@
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4542/01_dl_contas_2023_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das Contas Anuais de Governo da Prefeitura Municipal de Juína-MT referente ao Exercício de 2023, prestada por sua Excelência, senhor, Paulo Augusto Veronese, Prefeito Municipal.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4583/pdleg_02_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede autorização ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese para ausentar-se do território do município no período de 10 de janeiro a 9 de fevereiro de 2025, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>SUBS</t>
-[...2 lines deleted...]
-    <t>Substitutivo</t>
+    <t>PLSUB</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4187/02_substitutivo.pdf</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4200/43-23_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover  concessão de direito real de uso da área de terras urbanas do município que menciona, ao Instituto Histórico e Geográfico de Juina- Instituto Raízes, e dá utras providências.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2024/4276/09_substitutivo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Juina Alfabetizada e a gratificação aos professores das turmas de Pré - I, Pré - II, 1º ano e 2º ano da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>4277</t>
   </si>