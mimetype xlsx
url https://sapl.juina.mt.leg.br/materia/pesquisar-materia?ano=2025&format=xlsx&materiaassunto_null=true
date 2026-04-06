--- v1 (2026-01-28)
+++ v2 (2026-04-06)
@@ -54,8084 +54,8084 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PELM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora, Tonhão do Rancho, Alessandra Maldonado, Delei Locutor, Neguinho da Borracharia, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5065/24_p.elm_assinado_projeto_assinado...._assinado-1_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5065/24_p.elm_assinado_projeto_assinado...._assinado-1_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 25 e 28 da Lei Orgânica do Município de Juína/MT, dispondo sobre a eleição e o mandato da Mesa Diretora da Câmara Municipal.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Mesa Diretora, Alessandra Maldonado, Delei Locutor, Luiza Boer, Neguinho da Borracharia, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5083/25-25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5083/25-25.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 107-A à Lei Orgânica Municipal, que dispõe sobre a Emenda Parlamentar Orçamentária Impositiva, em conformidade com o previsto na_x000D_
 Emenda Constitucional 126/2022.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora, Alessandra Maldonado, Delei Locutor, Neguinho da Borracharia, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4635/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4635/04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, para reestruturar o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargo comissionado e função gratificada, aumentar o número de vagas e vencimentos e modificar os critérios de avaliação de desempenho.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Augusto Veronese</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4697/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4697/05.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do artigo 139 da Lei Complementar nº 2019/2022, que Institui o Código de Obras do Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4741/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4741/06.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, que reestrutura o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargos comissionados e funções gratificadas, aumentar o número de vagas e os vencimentos, modificar os critérios de avaliação de desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4822/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4822/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 58, caput e § 1º, da Lei Complementar Municipal n.º 1.570/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4823/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4823/08.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 6º ao art. 1°. da Lei Complementar nº 1.022, de 06 de maio de 2008, Estatuto dos Servidores Públicos Municipais, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4911/09__tranf_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4911/09__tranf_pdf.pdf</t>
   </si>
   <si>
     <t>Altera a TABELA 1 do ANEXO III e a Tabela 2 do ANEXO V da Lei Complementar nº 1.751, de 19 de julho de 2017, para incluir a função gratificada de encarregado pelo tratamento de dados pessoais no âmbito da Câmara Municipal de Juína-MT, nos termos do artigo 41 da Lei Geral de Proteção de Dados – LGPD, e dá outras providências.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5145/mensagem_032-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5145/mensagem_032-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luiza Boer, Geraldinho, Irineu Locatelli, Tonhão do Rancho, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5174/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5174/11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 356, de 22 de dezembro de 1993, que “Dispõe sobre o Código de Posturas do Município de Juína”, para incluir dispositivo que proíbe a execução de músicas, áudios ou manifestações sonoras com conteúdo ofensivo à moral, aos bons costumes e às leis penais.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5207/mensagem_034-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5207/mensagem_034-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025_2.pdf</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4621/011.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4621/011.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 2.146, de 19 de dezembro de 2024, que autoriza o Poder Executivo Municipal a promover a doação de imovel publico urbano ao Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4628/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4628/02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4629/03_sem_assinar.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4629/03_sem_assinar.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 1º, da Lei n.º 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4630/04_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4630/04_pdf.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 24 da Lei Municipal nº 2004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias a vereadores e servidores da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>Vanderlei Churrasqueiro, Alessandra Maldonado, Geraldinho, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4689/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4689/05.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça Central do Bairro Cidade Alta, no município de Juína-MT, como “Praça Santos Soares de Souza – Seu Santinho”.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4698/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4698/06.pdf</t>
   </si>
   <si>
     <t>Autoria o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4699/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4699/07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município de Cuiabá / MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4700/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4700/08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar mediante dação em pagamento o imóvel que menciona, com base no art. 76, I, a, da Lei Federal nº 14.133/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4712/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4712/09.pdf</t>
   </si>
   <si>
     <t>Poder Executivo Municipal. Fixa verba de natureza indenizatória aos agentes políticos do município de Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4713/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4713/101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece e da outras providências.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4714/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4714/111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais de agua e esgoto, com dispensa de juros e multas, nas condições que estabelece e da outras providências.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4781/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4781/12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE ASSISTÊNCIA À SAÚDE SUPLEMENTAR PARA VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4824/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4824/13.pdf</t>
   </si>
   <si>
     <t>Denomina “Campo de Futebol Edson Bispo da Silva” o campo de futebol localizado no Bairro Palmiteira, no Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4819/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4819/14.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica no âmbito do município de Juína/MT à Associação Pequeno Pepe e dá outras providências.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4820/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4820/151.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação de imoveis públicos urbanos ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4862/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4862/16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública no município de Juína-MT.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4937/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4937/17.pdf</t>
   </si>
   <si>
     <t>Institui o mês de prevenção aos acidentes do trabalho e doenças ocupacionais no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4938/mensagem_020-2025_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_habitacao_-_50_casas_-_juina_2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4938/mensagem_020-2025_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_habitacao_-_50_casas_-_juina_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4971/19_ppa.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4971/19_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Juína MT, para o quadriênio 2026/2029.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4972/20_ldo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4972/20_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO, do município de Juína MT para a elaboração e execução da Lei Orçamentaria Anual - LOA, referente ao exercício financeiro de 2026 e da outras providências.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4989/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4989/21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que mencionada e da outras providências.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4990/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4990/22.pdf</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4991/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4991/23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação uma área de terra em Juína MT e dá outras providências.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5006/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5006/24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de ara de terra do município e declarar de utilidade publica o Clube de Tiro Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5066/pl_25_assinado_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5066/pl_25_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º, o inciso I do art. 8º e o inciso III do art. 12 e acrescenta o inciso V ao art. 5 da  Lei nº 2.066, de 19 de dezembro de 2022, que Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Mesa Diretora, Alessandra Maldonado, Delei Locutor, Neguinho da Borracharia, Roni da Padre Duílio, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5084/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5084/26.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5074/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5074/27.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de CNPJ para a Secretaria Municipal da Educação e da outras providências.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5075/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5075/28.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação aprovado pela Municipal n.º 1.859, de 12 de junho de 2019 e da outras providências.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5134/pl_29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5134/pl_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da execução de músicas com conteúdo obsceno, sexual ou ofensivo em praças, parques e logradouros públicos no Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5137/pl30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5137/pl30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos Programas de Habitação Federal Minha Casa Minha Vida e Estadual Ser Família Habitação</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5138/pl31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5138/pl31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual - LOA, do Município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2026, em conformidade com as disposições da Lei de Diretrizes Orçamentárias - LDO e dá outras providências.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5151/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5151/32.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Vereador na Escola”, no âmbito do Município.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5175/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5175/33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização das cores utilizadas na pintura de prédios públicos no âmbito do Município de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5176/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5176/34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de associações, organizações da sociedade civil de interesse público (OSCIPs), cooperativas e entidades filantrópicas que recebam recursos públicos municipais apresentarem suas prestações de contas no sítio de transparência da Prefeitura de Juína, em link de fácil acesso à população, e dá outras providências.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5217/35_carlito.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5217/35_carlito.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de realização de mesas de negociação entre o Poder Executivo e os sindicatos representantes das categorias profissionais da administração pública municipal.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5220/mensagem_036-2025-_pl_-_altera_a_ppa_2026-2029_-_juina2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5220/mensagem_036-2025-_pl_-_altera_a_ppa_2026-2029_-_juina2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 4º e acrescenta os artigos 5°, 6° e 7° na Lei 2.181, de 02 de dezembro de 2025, que dispõe sobre o plano plurianual do Município de Juína/MT, para o quadriênio de 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5225/mensagem_037-2025_-_pl_-_dispoe_sobre_a_reformulacao_do_cmdr___-_juina2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5225/mensagem_037-2025_-_pl_-_dispoe_sobre_a_reformulacao_do_cmdr___-_juina2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS do Município de Juína–MT, revoga a Lei Municipal nº 656, de 19 de agosto de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5226/mensagem_038-2025_-_pl_-_institui_a_politica_municipal_de_desenvolvimento_rural_sustentavel_da_agricultura_familiar___-_juina2025_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5226/mensagem_038-2025_-_pl_-_institui_a_politica_municipal_de_desenvolvimento_rural_sustentavel_da_agricultura_familiar___-_juina2025_1.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar no Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4624/01-2025_anexo_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4624/01-2025_anexo_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação aos servidores públicos efetivos, comissionados e contratados da Câmara Municipal de Juína, Estado de Mato Grosso, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4669/02_horario_da_sessao.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4669/02_horario_da_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o local, dia e horário de realização das Sessões Ordinárias da Câmara Municipal de Juína-MT.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>Luiza Boer, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4855/03...pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4855/03...pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença de intérprete de Língua Brasileira de Sinais (Libras) em todas as atividades da Câmara Municipal de Juína, bem como em suas transmissões oficiais.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4869/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4869/04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 4, de 8 de novembro de 2016, que reformula o Regimento Interno da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_resolucao_5-2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_resolucao_5-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas e procedimentos para uso, guarda, conservação, manutenção e abastecimento dos veículos oficiais da Câmara Municipal de Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5064/06_p._resolucao_ass._projeto_....._assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5064/06_p._resolucao_ass._projeto_....._assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 4, de 8 de novembro _x000D_
 de 2016, que reformula o Regimento Interno da Câmara _x000D_
 Municipal de Juína.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5150/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5150/07.pdf</t>
   </si>
   <si>
     <t>Regulamenta e Define Normas Sobre a Concessão de Homenagens e Honrarias pela Câmara Municipal.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4599/01_licenca_prefeito.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4599/01_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede autorização ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese para ausentar-se do território do município no período de 10 de janeiro a 9 de fevereiro de 2025, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5227/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5227/02.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais de Governo do Município de Juína referentes ao exercício de 2024.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4657/mensagem_004-2025_-_pl_-_substitutiva_da_mensagem_n.o_001-_rga-_juina2025_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4657/mensagem_004-2025_-_pl_-_substitutiva_da_mensagem_n.o_001-_rga-_juina2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal, e dos vencimentos dos servidores públicos municipais, da administração direta e indireta, do Poder Executivo, do município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4742/mensagem_012-2025_-_pl_-_substitutiva_da_mensagem_n.o_011-_parcelamento_especial_daes-_juina2025_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4742/mensagem_012-2025_-_pl_-_substitutiva_da_mensagem_n.o_011-_parcelamento_especial_daes-_juina2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre  os procedimentos  para concessão para parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multa, nas condições  que estabelece e da outras  providências.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4794/09__substituido_3.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4794/09__substituido_3.pdf</t>
   </si>
   <si>
     <t>Fixa verba de natureza indenizatória aos agentes públicos do município de Juina / MT e da outras providências.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4825/15_substitutivo.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4825/15_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a doação de imóveis públicos urbanos ao Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5058/05_substitutivo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5058/05_substitutivo_24.pdf</t>
   </si>
   <si>
     <t>Substitutivo: Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de ara de terra do município e declarar de utilidade publica o Clube de Tiro Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5130/substitutivo_7.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5130/substitutivo_7.pdf</t>
   </si>
   <si>
     <t>Substitutivo nº 7/2025 a Proposta de emenda à lei orgânica n.º 25/2025. Acrescenta o art. 107-A à Lei Orgânica Municipal, que dispõe sobre a Emenda Parlamentar Orçamentária Impositiva, em conformidade com o previsto na Emenda Constitucional 126/2022.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5131/substitutivo_8.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5131/substitutivo_8.pdf</t>
   </si>
   <si>
     <t>Substitutivo n.º 8 ao Projeto de Lei n.º 26/2025. Altera dispositivos da Lei nº 2004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5219/09_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5219/09_plo_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual – LOA, do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2026, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO e da outras providências.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda a proposição</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4667/01_p.res._01_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4667/01_p.res._01_pdf.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução nº 01/2025 que institui o Auxílio-Alimentação aos servidores públicos efetivos, comissionados e contratados da Câmara Municipal de Juína, Estado de Mato Grosso, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>Mesa Diretora, Alessandra Maldonado, Delei Locutor, Irineu Locatelli, Neguinho da Borracharia, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5097/02_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5097/02_plo_19.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei do Plano Plurianual 2026–2029, para suplementar em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína (Código 14.001), em conformidade com o art. 29-A, inciso I, da Constituição Federal, com a correspondente redução em outras dotações.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5098/03_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5098/03_plo_20.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei de Diretrizes Orçamentárias 2026, para suplementar em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína (Código 14.001), em conformidade com o art. 29-A, inciso I, da Constituição Federal, com a correspondente redução em outras dotações.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5177/04_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5177/04_plc_10.pdf</t>
   </si>
   <si>
     <t>Modifica a redação ao art. 1º § 1º do Projeto de Lei Complementar nº 10/2025, que passam a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>TET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5158/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5158/01.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 01 de 16 de outubro de 2025 sobre o Projeto de Lei nº 19/2025 que dispõe sobre o Plano Plurianual do município de Juína para o exercício 2026 / 2029</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5159/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5159/02.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 02 de 16 de outubro de 2025 sobre o Projeto de Lei nº 20 /2025  QUE Dispõe sobre a Lei Orçamentária Anual — LOA, do Município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2026, em conformidade com as disposições da Lei de Diretrizes Orçamentárias - LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da CLJRF.</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4600/01_pdl_01_pdf.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4600/01_pdl_01_pdf.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Decreto Legislativo  nº 1/2025_x000D_
 AUTORIA: Mesa Diretora – Câmara Municipal de Juína_x000D_
 Concessão de autorização ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese para ausentar-se do território do município no período de 10 de janeiro a 9 de fevereiro de 2025, para tratar</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4632/02_plo_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4632/02_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4659/02_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4659/02_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  3/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de lei nº 2/2025. _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4660/04_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4660/04_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  4/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 3/2025. _x000D_
 Autoria: Mesa Diretora Câmara Municipal_x000D_
 Alteram os incisos I e II do art. 1º, da Lei n.º 1.540, de 15 de dezembro de 2014, que instituiu a verba indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4661/05_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4661/05_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  5/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 1/2025. _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal, e dos vencimentos dos servidores públicos municipais, da administração pública direta e indireta, do Poder Executivo, do Município de Juína, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4662/06_res._01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4662/06_res._01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  6/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Resolução nº 1/2025  _x000D_
 Autoria: Mesa Diretora do Poder Legislativo  _x000D_
 Institui o Auxílio-Alimentação aos servidores públicos efetivos, comissionados e contratados da Câmara Municipal de Juína, Estado de Mato Grosso, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4677/07_plc_04_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4677/07_plc_04_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  7/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar  nº 4/2025  _x000D_
 Autoria: Mesa Diretora do Poder Legislativo  _x000D_
 Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, para reestruturar o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargo comissionado e função gratificada, aumentar o número de vagas e vencimentos e modificar os critérios de avaliação de desempenho.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4678/08_plo_04_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4678/08_plo_04_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  8/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei  nº 4/2025  _x000D_
 Autoria: Mesa Diretora do Poder Legislativo  _x000D_
 Altera os incisos I e II do art. 24 da Lei Municipal nº 2004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias a vereadores e servidores da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4724/09_pres._02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4724/09_pres._02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 9/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Resolução nº 2/2025  _x000D_
 Autoria: Mesa Diretora do Poder Legislativo  _x000D_
 Dispõe sobre o local, dia e horário de realização das Sessões Ordinárias da Câmara Municipal de Juína-MT.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4725/10_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4725/10_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  10/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 06/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4729/11_plo_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4729/11_plo_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  11/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 05/2025_x000D_
 Autoria: Vereador Vanderlei Prestes (Vanderlei Churrasqueiro) e Vereadora Luiza Monteiro Boer_x000D_
 Denomina a Praça Central do Bairro Cidade Alta, no município de Juína-MT, como “Praça Santos Soares de Souza – Seu Santinho”.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4730/12_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4730/12_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  12/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 10/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Denomina a Praça Central do Bairro Cidade Alta, no município de Juína-MT, como “Praça Santos Soares de Souza – Seu Santinho”.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4731/13_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4731/13_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  13/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 11/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos ¡para concessão de parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multas, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4748/14_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4748/14_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº  14/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 6/2025_x000D_
 Autoria: Mesa Diretora _x000D_
 Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, para reestruturar o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargos comissionados e funções gratificadas, aumentar o número de vagas e os vencimentos, modificar os critérios de avaliação de desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4756/15_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4756/15_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 15 /CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 7/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4757/16_plo_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4757/16_plo_08.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 16/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 8/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a alienar mediante dação em pagamento o imóvel que menciona, com base no art. 76, I, a, da Lei Federal n.° 14.133/21, e dá outras providências.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4795/17_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4795/17_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 17/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 9/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Fixa verba de natureza indenizatória aos agentes políticos do Município de Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4796/18_plo_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4796/18_plo_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 18/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 12/2025_x000D_
 Autoria: Mesa Diretora Câmara Municipal _x000D_
 DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE ASSISTÊNCIA À SAÚDE SUPLEMENTAR PARA SERVIDORES DA CÂMARA MUNICIPAL DE JUÍNA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4807/19_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4807/19_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 19/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 5/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Altera a redação do inciso I do artigo 139 da Lei Complementar n° 2.019/2022, que institui o Código de Obras do Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4833/20_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4833/20_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº20/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 4 ao Projeto de Lei nº 15/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover a doação de imóveis públicos urbanos ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4841/21_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4841/21_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 21/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 7/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre alteração do art. 58, caput e § 1º, da Lei Complementar Municipal n.º 1.570/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4842/22_plc_08_esc..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4842/22_plc_08_esc..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 8/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Acrescenta o § 6º ao art. 1°. da Lei Complementar nº 1.022, de 06 de maio de 2008, Estatuto dos Servidores Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4843/23_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4843/23_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 23/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 13/2025_x000D_
 Autoria: Vanderlei Monteiro_x000D_
 Denomina “Campo de Futebol Edson Bispo da Silva” o campo de futebol localizado no Bairro Palmiteira, no Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4844/24_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4844/24_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 24/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 14/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Declara de utilidade pública no âmbito do Município de Juína/MT, à Associação Pequeno Pepe e dá outras providências.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4878/25_plo_16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4878/25_plo_16.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 25/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 16/2025_x000D_
 Autoria: Vereador Aelcio Moreira de Oliveira_x000D_
 Assunto: Denominação de via pública no Município de Juína – MT</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4879/26_pres._04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4879/26_pres._04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 26/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Resolução nº 04/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Assunto: Altera dispositivos da Resolução nº 4/2016 (Regimento Interno da Câmara Municipal de Juína – MT)</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4927/27_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4927/27_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/CLJRF/2025_x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 9/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Altera a TABELA 1 e o ANEXO V da Lei Complementar nº 1.751, de 19 de julho de 2017, para incluir a Função Gratificada de Encarregado pelo Tratamento de Dados Pessoais no âmbito da Câmara Municipal de Juína-MT, nos termos do artigo 41 da Lei Geral de Proteção de Dados – LGPD, e dá outras providências.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4939/28_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4939/28_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 28/CLJRF/2025 RELATORIA: vereador Vanderlei Bernardes. CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria. Projeto de Lei Complementar nº 9/2025 Autoria: Mesa Diretora Altera a TABELA 1 e o ANEXO V da Lei Complementar nº 1.751, de 19 de julho de 2017, para incluir a Função Gratificada de Encarregado pelo Tratamento de Dados Pessoais no âmbito da Câmara Municipal de Juína-MT, nos termos do artigo 41 da Lei Geral de Proteção de Dados – LGPD, e dá outras providências.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4959/29_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4959/29_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 29/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 17/2025_x000D_
 Autoria: vereador Ailton Barbosa de Oliveira_x000D_
 Ementa: Institui o mês de prevenção aos acidentes do trabalho e doenças ocupacionais no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4960/30_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4960/30_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 30/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 18/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5046/31_plo_21_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5046/31_plo_21_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 31/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 21/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5047/32_plo_22_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5047/32_plo_22_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº32/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 22/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5048/33_plo_23_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5048/33_plo_23_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 33/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 23/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em doação uma área de terra em Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5057/34_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5057/34_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 34/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 24/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de área de terra do município e declarar de utilidade pública o Clube de Tiro Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5078/35_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5078/35_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 35/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 27/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza a criação de CNPJ para a Secretaria Municipal da Educação e da outras providências.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5099/36_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5099/36_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 36/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 19/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE JUÍNA PARA O QUADRIÊNIO 2026-2029.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5100/37_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5100/37_plo_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 37/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 20/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a Lei de Diretrizes Orçamentárias - LDO, do município de Juína - MT para a elaboração e execução da Lei Orçamentária Anual - LOA, referente ao exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5086/38_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5086/38_plo_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 38/CLJRF/2025._x000D_
 RELATORIA: Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 25/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 "Altera o art. 2º, o inciso I do art. 8º e o inciso III do art. 12 e acrescenta o inciso V ao art. 5 da Lei nº 2.066, de 19 de dezembro de 2022, que Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências".</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5101/39_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5101/39_plo_28.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 39/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 28/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Prorroga a vigência do Plano Municipal de Educação aprovado pela Lei Municipal n.º 1.859, de 12 de junho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5103/40_pres_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5103/40_pres_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 40/CLJRF/2025._x000D_
 RELATORIA: Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Resolução Lei nº 5/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 "Dispõe sobre as normas e procedimentos para uso, guarda, conservação, manutenção e abastecimento dos veículos oficiais da Câmara Municipal de Juína/MT e dá outras providências."</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5114/43_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5114/43_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 43/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Emenda Modificativa nº 02/2025 ao Projeto de Lei do Plano Plurianual (PPA) 2026-2029._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa da Emenda: Suplementar em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína no PPA.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5115/44_eplo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5115/44_eplo_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Emenda Modificativa nº 3/2025 ao Projeto de Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2026._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa da Emenda: Suplementa em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5156/45_subs._8_plo_26..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5156/45_subs._8_plo_26..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 45/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 8 ao Projeto de Lei Ordinária: 26/2025._x000D_
 Autor: Mesa Diretora._x000D_
 Altera dispositivos das Lei nº 2.004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias no âmbito da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5157/46_subs.7_pelom_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5157/46_subs.7_pelom_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº46/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Churrasqueiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 7/2025 a Proposta de Emenda à Lei Orgânica Municipal (PELOM): nº25/2025._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa: Acrescenta o art. 107-A à Lei Orgânica Municipal, que dispõe sobre a Emenda Parlamentar Orçamentária Impositiva, em conformidade com o previsto na Emenda Constitucional 126/2022.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5164/48_plo_30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5164/48_plo_30.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 48/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 30/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos Programas de Habitação Federal Minha Casa Minha Vida e Estadual Ser Família Habitação.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5184/49_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5184/49_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 49/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 10/2025_x000D_
 Autoria: Poder Executivo_x000D_
 Ementa: Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5192/50_emenda_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5192/50_emenda_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 50/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: contrario á tramitação da matéria._x000D_
 _x000D_
 Emenda n° 4/2025_x000D_
 Projeto de Lei Complementar nº 10/2025_x000D_
 Autor da Emenda: Vereador Carlito Pereira da Rocha_x000D_
 Assunto: Alteração do art. 1º do PLC nº 10/2025, estendendo o reajuste de 18,51% a todos os cargos e níveis da Lei Complementar Municipal nº 1.399/2012.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5193/51_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5193/51_plo_32.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 51/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Bernardes Prestes_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 32/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Ementa: Institui o Programa “Vereador na Escola”, no âmbito do Município.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5194/52_plc_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5194/52_plc_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 52/CLJRF/2025._x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 11/2025_x000D_
 Autoria: Luiza Boer_x000D_
 Ementa: Altera a Lei Complementar nº 356, de 22 de dezembro de 1993, que “Dispõe sobre o Código de Posturas do Município de Juína”, para incluir dispositivo que proíbe a execução de músicas, áudios ou manifestações sonoras com conteúdo ofensivo à moral, aos bons costumes e às leis penais.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5208/53_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5208/53_plc_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 53/CLJRF/2025._x000D_
 RELATORIA: vereador Antônio José da Silva_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 12/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5232/54_subs_09_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5232/54_subs_09_plo_31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 54/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo n° 9 do Projeto de Lei 31 nº 12/2025_x000D_
 Autoria: Poder Executivo Municipal. _x000D_
 Ementa: Dispõe sobre a Lei Orçamentária Anual – LOA, do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2026, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO e da outras providências.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5233/55_plo_35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5233/55_plo_35.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 55/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: contrario à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei n° 35/2025_x000D_
 Autoria: vereador Carlito Pereira da Rocha _x000D_
 Ementa: Estabelece a obrigatoriedade de realização de mesas de negociação entre o Poder Executivo e os sindicatos representantes das categorias profissionais da administração pública municipal.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5234/56_plo_36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5234/56_plo_36.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 56/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei n° 36/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Ementa: Altera a redação do Artigo 4º e acrescenta os artigos 5°, 6° e 7° na Lei 2.181, de 02 de dezembro de 2025, que dispõe sobre o plano plurianual do Município de Juína/MT, para o quadriênio de 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5236/57_plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5236/57_plo_37.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 57/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA:  Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei n° 37/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS do Município de Juína–MT, revoga a Lei Municipal nº 656, de 19 de agosto de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5237/58_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5237/58_plo_38.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 58/CLJRF/2025._x000D_
 RELATORIA: vereador Vitor Gabriel_x000D_
 CONCLUSÃO DA RELATORIA:  Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei n° 38/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Institui a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar no Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4631/01_-_plo_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4631/01_-_plo_1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4663/02_plo_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4663/02_plo_02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei nº 02/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre autorização para promover a abertura de_x000D_
 crédito especial no orçamento vigente, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4664/03_plo_03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4664/03_plo_03.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei nº 03/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Altera os incisos I e II, a alínea do art. 1º da Lei nº 1.540,_x000D_
 de 15 de dezembro de 2014, que institui a verba_x000D_
 indenizatória e dá outras providências.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4665/04_plc_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4665/04_plc_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei Complementar nº 01/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre a revisão geral anual dos subsídios do_x000D_
 prefeito, do vice-prefeito, dos secretários municipais,_x000D_
 dos titulares de autarquias, fundações e dos órgãos_x000D_
 autônomos e independentes do executivo municipal, e_x000D_
 dos vencimentos dos servidores públicos municipais da_x000D_
 administração pública direta e indireta, do Poder_x000D_
 Executivo, do Município de Juína, Estado de Mato_x000D_
 Grosso, a teor do artigo 37, inciso X, da Constituição_x000D_
 Federal, para o exercício financeiro de 2025, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4666/05_res._01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4666/05_res._01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Resolução nº 01/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Institui o Auxílio-Alimentação aos servidores públicos_x000D_
 efetivos, comissionados e contratados da Câmara_x000D_
 Municipal de Juína, Estado de Mato Grosso, nas_x000D_
 condições que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4679/06_plc_04_escaneada.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4679/06_plc_04_escaneada.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 06/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 04/2025 Autoria: Mesa Diretora_x000D_
 Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, para reestruturar o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargo comissionado e função gratificada, aumentar o número de vagas e vencimentos e modificar os critérios de avaliação de desempenho.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4680/07_plo_04_escaneado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4680/07_plo_04_escaneado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 07/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 04/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Altera os incisos I e II do art. 24 da Lei Municipal nº 2004, de 16 de fevereiro de 2022, que dispõe sobre a concessão de diárias a vereadores e servidores da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4726/08_plo_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4726/08_plo_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 08/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 06/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4727/09_plo_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4727/09_plo_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 09/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 10/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4728/10_plo_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4728/10_plo_11.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 10/CFO/2025_x000D_
 RELATORIA: Vereadora Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 11/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4747/11_plc_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4747/11_plc_06.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 11/CFO/2025_x000D_
 RELATORIA: vereador Carlito_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 6/2025_x000D_
 Autoria: Mesa Diretora _x000D_
 Altera dispositivos da Lei Complementar nº 1.751, de 19 de julho de 2017, para reestruturar o Plano de Cargos, Carreira e Vencimentos dos Servidores da Câmara Municipal de Juína, criar cargos comissionados e funções gratificadas, aumentar o número de vagas e os vencimentos, modificar os critérios de avaliação de desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4758/12_plo_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4758/12_plo_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 7/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo a celebrar Termo de Cessão com o Município de Cuiabá/MT, e dá outras Providências.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4782/13_plo_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4782/13_plo_08.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 13/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 8/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a alienar mediante dação em pagamento o imóvel que menciona, com base no art. 76, I, a, da Lei Federal n.° 14.133/21, e dá outras providências.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4797/14_plo_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4797/14_plo_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 14/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: contrário a tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 9/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Fixa verba de natureza indenizatória aos agentes políticos do Município de Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4811/16_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4811/16_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 16/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei complementar nº 5/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Altera a redação do inciso I do artigo 139 da Lei Complementar n° 2.019/2022, que institui o Código de Obras do Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4832/17_plo_15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4832/17_plo_15.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 17/CFO/2025_x000D_
 RELATORIA:vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 4 ao Projeto de Lei nº 15/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Autoriza o Poder Executivo Municipal a promover a doação de imóveis públicos urbanos ao Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4845/18_plc_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4845/18_plc_07.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 18/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 7/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Dispõe sobre alteração do art. 58, caput e § 1º, da Lei Complementar Municipal n.º 1.570/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4846/19_plc_08_esc.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4846/19_plc_08_esc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 19/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 8/2025_x000D_
 Autoria: Poder Executivo Municipal _x000D_
 Acrescenta o § 6º ao art. 1°. da Lei Complementar nº 1.022, de 06 de maio de 2008, Estatuto dos Servidores Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4847/20_plo_13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4847/20_plo_13.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 20/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 13/2025_x000D_
 Autoria: Vanderlei Monteiro_x000D_
 Denomina “Campo de Futebol Edson Bispo da Silva” o campo de futebol localizado no Bairro Palmiteira, no Município de Juína, e dá outras providências.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4848/21_plo_14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4848/21_plo_14.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 21/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 14/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Declara de utilidade publica no âmbito do município de Juína/MT à Associação Pequeno Pepe e dá outras providências.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4926/22_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4926/22_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 9/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Altera a TABELA 1 e o ANEXO V da Lei Complementar nº 1.751, de 19 de julho de 2017, para incluir a Função Gratificada de Encarregado pelo Tratamento de Dados Pessoais no âmbito da Câmara Municipal de Juína-MT, nos termos do artigo 41 da Lei Geral de Proteção de Dados – LGPD, e dá outras providências.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4930/22_plc_09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4930/22_plc_09.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 23/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 9/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Altera a TABELA 1 e o ANEXO V da Lei Complementar nº 1.751, de 19 de julho de 2017, para incluir a Função Gratificada de Encarregado pelo Tratamento de Dados Pessoais no âmbito da Câmara Municipal de Juína-MT, nos termos do artigo 41 da Lei Geral de Proteção de Dados – LGPD, e dá outras providências.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4961/24_plo_17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4961/24_plo_17.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 24/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 17/2025_x000D_
 Autoria: vereador Ailton Barbosa de Oliveira_x000D_
 EMENTA: Institui o mês de prevenção aos acidentes do trabalho e doenças ocupacionais no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4962/25_plo_18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4962/25_plo_18.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 25/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 18/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 EMENTA: Autoriza a abertura de crédito adicional suplementar no orçamento vigente, no valor de R$ 5.423.722,56, para construção de unidades habitacionais no âmbito do Programa Ser Família Habitação.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5049/26_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5049/26_plo_21.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 26/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 21/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que mencionada e da outras providências.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5050/27_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5050/27_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 22/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza a desafetação da destinação original de área pertencente ao patrimônio municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5051/28_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5051/28_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 28/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 23/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em doação uma área de terra em Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5052/29_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5052/29_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 29/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 24/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de área de terra do município e declarar de utilidade pública o Clube de Tiro Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5077/30_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5077/30_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 30/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 Projeto de Lei nº 27/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza a criação de CNPJ para a Secretaria Municipal da Educação e da outras providências</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5087/31_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5087/31_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 31/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 19/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 EMENTA: DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE JUÍNA PARA O QUADRIÊNIO 2026-2029.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5088/32_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5088/32_plo_20.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 32/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 20/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 EMENTA: DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO, DO MUNICÍPIO DE JUÍNA/MT, PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5089/33_plo_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5089/33_plo_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 33/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 25/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Altera o art. 2º, o inciso I do art. 8º e o inciso III do art. 12 e acrescenta o inciso V ao art. 5 da Lei nº 2.066, de 19 de dezembro de 2022, que Dispõe sobre o regime de adiantamento de numerários na Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5116/34_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5116/34_plo_19.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 34/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Emenda Modificativa nº 02/2025 ao Projeto de Lei do Plano Plurianual (PPA) 2026-2029._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa da Emenda: Suplementar em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína no PPA.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5117/35_eplo_20_escaneada.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5117/35_eplo_20_escaneada.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 35/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Emenda Modificativa nº 3/2025 ao Projeto de Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2026._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa da Emenda: Suplementa em R$ 1.800.000,00 a dotação da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5154/36_subs._8_plo_26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5154/36_subs._8_plo_26.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 36/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 8 ao Projeto de Lei Ordinária: 26/2025._x000D_
 Autor: Mesa Diretora._x000D_
 Altera a redação do art. 8º e do inciso I, suprime o inciso II e acrescenta o inciso III ao art. 11 da Lei nº 2.004, de 16 de fevereiro de 2022, que dispõe sobre o regime de diárias da Câmara Municipal de Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5155/37_subs._7_pelom_25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5155/37_subs._7_pelom_25.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 37/CFO/2025_x000D_
 RELATORIA: vereador Carlito Pereira da Rocha_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Substitutivo nº 7 a Proposta de Emenda à Lei Orgânica Municipal (PELOM): 25/2025._x000D_
 Autor: Mesa Diretora e outros Vereadores._x000D_
 Ementa: Acrescenta o art. 107-A à Lei Orgânica Municipal, que dispõe sobre a Emenda Parlamentar Orçamentária Impositiva, em conformidade com o previsto na Emenda Constitucional 126/2022.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5167/39_plo_30_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5167/39_plo_30_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 39/CFO/2025 RELATORIA: vereadora Alessandra Maldonado CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria. I. RELATÓRIO Projeto de Lei Ordinária: 30/2025. Autor: Poder Executivo Municipal Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos Programas de Habitação Federal Minha Casa Minha Vida e Estadual Ser Família Habitação.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5185/40_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5185/40_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 40/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 10/2025._x000D_
 Autor: Poder Executivo_x000D_
 Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5187/41_pemenda_4_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5187/41_pemenda_4_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 41/2025_x000D_
 Emenda n Projeto de Lei nº 30/2025 _x000D_
 Relator: vereadora Alessandra Maldonado_x000D_
 _x000D_
 _x000D_
 Emenda Modificativa nº 4/2025_x000D_
 Projeto de Lei Complementar nº 10/2025_x000D_
 Origem: Poder Executivo Municipal_x000D_
 Autor da Emenda: Vereador Carlito Pereira da Rocha_x000D_
 Assunto: Alteração do art. 1º do PLC nº 10/2025 para estender o reajuste de 18,51% a todos os cargos da Lei Complementar nº 1.399/2012</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5188/42_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5188/42_plo_32.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 42/2025_x000D_
 Projeto de Lei nº 32/2025 _x000D_
 Relator: vereadora Carlito Pereira da Rocha_x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 32/2025_x000D_
 Autoria: Mesa Diretora_x000D_
 Institui o Programa “Vereador na Escola”, no âmbito do Município.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5189/43_plc_11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5189/43_plc_11.pdf</t>
   </si>
   <si>
     <t>PARECER n.º 43/2025_x000D_
 Projeto de Lei Complementar nº 11/2025 _x000D_
 Relator: vereadora Alessandra Maldonado_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 11/2025_x000D_
 Autoria: vereadora Luiza Boer_x000D_
 Altera a Lei Complementar nº 356/1993 (Código de Posturas), para incluir capítulo que proíbe a execução de músicas, áudios ou manifestações sonoras ofensivas à moral, aos bons costumes e às leis penais.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5190/44_veto_01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5190/44_veto_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Contrario a tramitação da matéria._x000D_
 _x000D_
 Veto nº 01/2025 ao Projeto de Lei Ordinária: 19/2025._x000D_
 Autor: Poder Executivo.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5191/45_veto_02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5191/45_veto_02.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 45/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Contrario a tramitação da matéria._x000D_
 _x000D_
 Veto nº 02/2025 ao Projeto de Lei Ordinária: 19/2025._x000D_
 Autor: Poder Executivo.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5209/46_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5209/46_plc_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 46/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Favorável a tramitação e aprovação_x000D_
 _x000D_
 Projeto de Lei Complementar nº 12/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5230/47_subs._9_plo_31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5230/47_subs._9_plo_31.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 47/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Favorável a tramitação e aprovação_x000D_
 _x000D_
 Substitutivo n° 9 ao Projeto de Lei nº 31/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a Lei Orçamentária Anual – LOA, do município de Juína, Estado de Mato Grosso, que estima a receita e fixa a despesa para o exercício financeiro de 2026, em conformidade com as disposições da Lei de Diretrizes Orçamentárias – LDO e da outras providências.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5231/48_plo_36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5231/48_plo_36.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 48/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Favorável a tramitação e aprovação_x000D_
 _x000D_
 Projeto de Lei nº 36/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Altera a redação do Artigo 4º e acrescenta os artigos 5°, 6° e 7° na Lei 2.181, de 02 de dezembro de 2025, que dispõe sobre o plano plurianual do Município de Juína/MT, para o quadriênio de 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5238/49_plo_37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5238/49_plo_37.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 49/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Favorável a tramitação e aprovação_x000D_
 _x000D_
 Projeto de Lei nº 37/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Dispõe sobre a reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS do Município de Juína–MT, revoga a Lei Municipal nº 656, de 19 de agosto de 2002 e dá outras providências</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5239/50_plo_38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5239/50_plo_38.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 50/CFO/2025_x000D_
 RELATORIA: vereador Alessandra Maldonado _x000D_
 CONCLUSÃO DA RELATORIA: Favorável a tramitação e aprovação_x000D_
 _x000D_
 Projeto de Lei nº 38/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Ementa: Institui a Política Municipal de Desenvolvimento Rural Sustentável da Agricultura Familiar no Município de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>Parecer CEEC.</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5076/01_plo_27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5076/01_plo_27.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/CEEC/2025_x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 27/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza a criação de CNPJ para a Secretaria Municipal da Educação e da outras providências.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5102/02_plo_28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5102/02_plo_28.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 2/CEEC/2025_x000D_
 RELATORIA: vereador Vanderlei Monteiro_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 28/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Prorroga a vigência do Plano Municipal de Educação aprovado pela Lei Municipal nº 1.859, de 12 de junho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5186/03_plc_10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5186/03_plc_10.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 3/CEEC/2025_x000D_
 RELATORIA: vereador Vanderlei Monteiro _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 10/2025_x000D_
 Autoria: Poder Executivo_x000D_
 Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5195/04_plo_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5195/04_plo_32.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 4/CEEC/2025_x000D_
 RELATORIA: vereador Luiza Boer _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 32/2025. _x000D_
 Autoria: Mesa Diretora. Institui o Programa “Vereador na Escola”, no âmbito do Município.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5210/05_plc_12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5210/05_plc_12.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/CEEC/2025_x000D_
 RELATOR: vereador Vanderlei Monteiro  _x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei Complementar nº 12/2025. _x000D_
 Autor: Poder Executivo Municipal_x000D_
 Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>Parecer COSP.</t>
   </si>
   <si>
     <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4779/01_plo_08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4779/01_plo_08.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 8/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a alienar mediante dação em pagamento o imóvel que menciona, com base no art. 76, I, a, da Lei Federal n.° 14.133/21, e dá outras providências.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4808/02_plc_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4808/02_plc_05.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 2/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar nº 5/2025 _x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Altera a redação do inciso I do artigo 139 da Lei Complementar n° 2.019/2022, que institui o Código de Obras do Município de Juína-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5053/04_plo_21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5053/04_plo_21.pdf</t>
   </si>
   <si>
     <t>RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 21/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5054/05_plo_22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5054/05_plo_22.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 5/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 22/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a desafetação da destinação original das áreas de terras pertencentes ao patrimônio municipal que menciona, e dá outras providências</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5055/06_plo_23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5055/06_plo_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 6/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 23/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a receber em doação uma área de terra em Juína/MT e dá outras providências.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5056/07_plo_24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5056/07_plo_24.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 7/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 _x000D_
 Projeto de Lei nº 24/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a promover concessão de direito real de uso de área de terra do município e declarar de utilidade pública o Clube de Tiro Juína e dá outras providências.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5166/08_plo_30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5166/08_plo_30.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 8/COSP/2025._x000D_
 _x000D_
 RELATORIA: vereador Irineu Locatelli_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 _x000D_
 Projeto de Lei nº 30/2025_x000D_
 Autoria: Poder Executivo Municipal_x000D_
 Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos Programas de Habitação Federal Minha Casa Minha Vida e Estadual Ser Família Habitação.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>Parecer CESPC.</t>
   </si>
   <si>
     <t>CESPEC - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5213/01_mocao_02.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5213/01_mocao_02.docx</t>
   </si>
   <si>
     <t>PARECER N.º 1/CESP/2025_x000D_
 _x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 MOÇÃO DE APLAUSO Nº 02/2025_x000D_
 Autoria: Vereadora Luiza Monteiro Boer</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/</t>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>PARECER N.º 2/CESP/2025_x000D_
 _x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 MOÇÃO DE APLAUSO Nº 03/2025_x000D_
 Autoria: Vereadora Luiza Monteiro Boer</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5228/03_mocao_04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5228/03_mocao_04.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
 PARECER N.º 3/CESP/2025_x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Membros: Alessandra Maldonado; Vanderlei Monteiro._x000D_
 Designação: Portaria nº 110, de 8 de dezembro de 2025. _x000D_
 Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018._x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 Moção de Aplauso nº 4/2025 _x000D_
 Autoria: vereador Carlito Pereira da Rocha. _x000D_
 Aplauso aos Grêmios Estudantis das Escolas Municipais, Estadual e Federal do Município de Juína, em reconhecimento à relevante atuação na promoção da participação estudantil, do protagonismo juvenil e do fortalecimento das práticas democráticas no ambiente escolar.  ESTADUAL: E. E. Antônio Francisco Lisboa; E.E. Antônia Moura Muniz; E.E. 21 de abril; E.E. 07 de setembro; E. E. Ana Nery; E. E Dr. Artur Antunes Maciel; E. E. Militar Tiradentes – Padre Ezequiel Ramin; E. E.  Indígena Enawenê-Nawê. MUNICIPAL:  E. M. Paulo Freire; E. M. Padre José de Anchieta; E. M. Orlando Pereira; E. M. O</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5229/04_mocao_05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5229/04_mocao_05.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
 PARECER N.º 4/CESP/2025_x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Membros: Alessandra Maldonado; Vanderlei Monteiro._x000D_
 Designação: Portaria nº 110, de 8 de dezembro de 2025. _x000D_
 Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018._x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 Moção de Aplauso nº 5/2025 _x000D_
 Autoria: vereador Antônio José da Silva (Tonhão do Rancho). _x000D_
 Aplauso ao senhor OSVALDO DA CUNHA LINS, pelos relevantes serviços prestados ao Município de Juína, especialmente na área esportiva, onde construiu uma trajetória de destaque e legado que atravessa gerações.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5242/05_mocao_06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5242/05_mocao_06.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
 PARECER N.º 5/CESP/2025_x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Membros: Ailton Barbosa de Oliveira e Vanderlei Monteiro._x000D_
 Designação: Portaria nº 115, de 15 de dezembro de 2025. _x000D_
 Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018._x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 Moção de Aplauso nº 6/2025 _x000D_
 Autoria: vereadora Luiza Boer_x000D_
 Aplauso à Associação de Pais e Amigos da Ginástica (ASPAG), em reconhecimento ao esforço, à dedicação e à relevante contribuição para o desenvolvimento da ginástica artística no município de Juína.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5243/06_mocao_07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5243/06_mocao_07.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
 PARECER N.º 6/CESP/2025_x000D_
 Relatoria: vereador Geraldo Antônio Ferreira_x000D_
 Membros: Ailton Barbosa de Oliveira e Vanderlei Monteiro._x000D_
 Designação: Portaria nº 115, de 15 de dezembro de 2025. _x000D_
 Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018._x000D_
 Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
 _x000D_
 _x000D_
 Moção de Aplauso nº 7/2025 _x000D_
 Autoria: vereadora Luiza Boer_x000D_
 Aplauso ao Insanos Motoclube – divisão Juína – pelas relevantes ações sociais realizadas em 2025 no município.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4608/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4608/01.pdf</t>
   </si>
   <si>
     <t>REQUER a Vossa Excelência, Geremias Lima, Prefeito em Exercício, e ao senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, que encaminhem a esta Casa de Leis a relação detalhada dos saldos de todas as contas bancárias referentes ao encerramento da gestão, conforme especificado na justificativa.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4609/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4609/02.pdf</t>
   </si>
   <si>
     <t>REQUER a Vossa Excelência, Geremias Lima, Prefeito em Exercício, e ao senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, que encaminhe a esta Casa de Leis a relação de todos os veículos contratados pela Prefeitura de Juína, por meio da Secretaria de Infraestrutura, bem como uma justificativa formal acerca do não atendimento ao disposto na Lei Municipal nº 1.445/2013, que estabelece a obrigatoriedade da identificação de veículos e equipamentos utilizados por prestadores terceirizados de serviços públicos por meio de etiquetas padronizadas, conforme segue:</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4614/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4614/03.pdf</t>
   </si>
   <si>
     <t>REQUER à Sua Excelência, o Senhor Geremias Lima, Prefeito em Exercício e ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, que encaminhe a esta Casa de Leis as razões pela não regularização do Artigo 4º da Lei Municipal nº 1.749, de 14 de julho de 2017, referente à chácara utilizada para a retirada de cascalho destinado a atender a demanda da Prefeitura, bem como as devidas justificativas para o fato de a referida chácara estar atualmente fechada, conforme estabelece a legislação mencionada.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4633/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4633/04.pdf</t>
   </si>
   <si>
     <t>REQUER à Sua Senhoria  Marcela Américo, Secretária Municipal de Saúde que encaminhe a esta Casa de Leis as seguintes informações 1) Local que estão armazenados as máquinas para a realização de Hemodiálise; 2) Situação que se encontra esses maquinários; 3) Previsão das Instalações; 4) Justificativa da não Instalação até o presente momento; 5) Número de pacientes de Juína que estão fazendo Hemodiálise em outras cidades.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4634/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4634/05.pdf</t>
   </si>
   <si>
     <t>REQUER à Sua Senhoria Robson Amorim Machado, Secretário Municipal de Planejamento, que encaminhe a esta Casa de Leis informações e documentos vinculados à reforma e concessão do Aeroporto Municipal.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4658/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4658/06.pdf</t>
   </si>
   <si>
     <t>REQUER da Mesa Diretora da Câmara Municipal de Juína, por meio do senhor Aelcio Moreira de Oliveira – presidente, que somente sejam protocolados e incluídos no sistema da Câmara para leitura e apreciação dos pares os projetos que estiverem devidamente assinados por todos os seus autores.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>Luiza Boer, Alessandra Maldonado</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4688/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4688/07.pdf</t>
   </si>
   <si>
     <t>REQUEREM que o Secretário Municipal de Administração e Finanças, Senhor Valdoir Antônio Pezzini, encaminhe a esta Casa de Leis e promova a devida publicação da descrição das atribuições dos cargos efetivos, comissionados e contratados que prestam serviços ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4695/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4695/08.pdf</t>
   </si>
   <si>
     <t>REQUER a Vossa Senhoria, Robson Amorim Machado, Secretário Municipal de Planejamento, que encaminhe a esta Casa de Leis as seguintes informações referentes aos contratos de aluguel firmados pela Prefeitura Municipal: Localização dos imóveis alugados; Prazo de vigência de cada contrato; Valor pago mensalmente pela Prefeitura em cada contrato; Secretaria responsável pela utilização de cada imóvel; Justificativa para a locação de cada espaço.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4696/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4696/09.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria, Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, que encaminhe a esta Casa de Leis com a máxima urgência, garantindo a transparência e a fiscalização adequada da gestão pública os seguintes documentos: Referente à Associação de Gestão e Programas (AGAP): a) Cópia do contrato firmado entre a Prefeitura e a Associação de Gestão e Programas (AGAP); b) Relação dos servidores contratados por essa associação no ano de 2025; c) Valores repassados pela Prefeitura à associação, discriminando os vencimentos de cada servidor. Referente à Cooperativa do Vale do Teles Pires (Coopervale): a) Cópia do contrato firmado entre a Prefeitura e a Cooperativa do Vale do Teles Pires (Coopervale); b) Relação dos servidores contratados pela Prefeitura por meio da cooperativa no ano de 2024; c) Relação dos servidores contratados pela Prefeitura de Juína por meio da cooperativa no ano de 2025; d) Valor bruto pago por servidor à cooperativa.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4793/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4793/10.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Senhoria, Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, que encaminhe a esta Casa de Leis com a máxima urgência, garantindo a transparência e a fiscalização adequada da gestão pública os seguintes documentos:_x000D_
 Referente à Associação de Gestão e Programas (AGAP):_x000D_
 a) Cópia do contrato firmado entre a Prefeitura e a Associação de Gestão e Programas (AGAP);_x000D_
 b) Relação dos servidores contratados por essa associação no ano de 2025;_x000D_
 c) Valores repassados pela Prefeitura à associação, discriminando os vencimentos de cada servidor._x000D_
 Referente à Cooperativa do Vale do Teles Pires (Coopervale):_x000D_
 a) Cópia do contrato firmado entre a Prefeitura e a Cooperativa do Vale do Teles Pires (Coopervale);_x000D_
 b) Relação dos servidores contratados pela Prefeitura por meio da cooperativa no ano de 2024;_x000D_
 c) Relação dos servidores contratados pela Prefeitura de Juína por meio da cooperativa no ano de 2025;_x000D_
 d) Valor bruto pago por servidor à cooperativa.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4800/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4800/11.pdf</t>
   </si>
   <si>
     <t>REQUER a Senhora Marcela Américo, Secretária Municipal de Saúde, que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 1)	Relação de todas as pessoas que estão na fila de Espera de cirurgia eletiva por ordem de espera; _x000D_
 2)	2) Justificativa da Secretaria de Saúde por que a fila de espera; _x000D_
 3)	3) Quantas cirurgia o Instituto São Lucas faz por Mês; _x000D_
 4)	4) Quantas cirurgias entram na Fila de espera mensalmente;</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4813/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4813/12.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, e ao Senhor Jeremias Lima, Secretário Municipal de Assistência Social, que encaminhem a esta Casa de Leis as seguintes informações referentes ao ônibus circular no ano de 2024:_x000D_
 •	Valores arrecadados com a venda de bilhetes de passagem;_x000D_
 •	Número de usuários atendidos;_x000D_
 •	Gastos realizados com combustível e manutenção.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4831/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4831/13.pdf</t>
   </si>
   <si>
     <t>Com base no art. 32, inciso XXXII, do Regimento Interno da Câmara Municipal, que estabelece a prerrogativa de o vereador convidar autoridades municipais para prestarem esclarecimentos sobre matérias de sua competência, CONVOCA a Secretária Municipal de Saúde, senhora Marcela Américo, ou representante responsável pela pasta, para comparecer no dia 25 de abril de 2025, às 7h, no PSF I - Módulo 5 (Espaço das Autoescolas), a fim de tratar da situação relacionada à fila de espera por consultas médicas. Solicita-se ainda que, nesta ocasião, a Secretaria apresente apontamentos e justificativas plausíveis quanto à atual proposta de agendamento de consultas exclusivamente às sextas-feiras, possibilitando diálogo direto com os usuários e revisão da medida, se necessário.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>Alessandra Maldonado</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4870/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4870/14.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, com cópia a Senhora Janaina Solano Gomes Scamparini, Diretora da DRE - Diretoria Regional De Educação De Juína, que sejam reconhecidas e autorizadas à flexibilização do calendário escolar das escolas localizadas na zona rural do município, conforme a legislação vigente e que encaminhe a esta Casa de Leis o PPP – Plano de Politica Pedagógica das Escolas Municipais dos Distritos de Terra Roxa e Filadélfia.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4876/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4876/15.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento no dever de transparência e eficiência da administração pública, que os senhores: Adalberto Rodrigues – Secretário Municipal de Agricultura; Geremias Lima – Secretário Municipal de Assistência Social; Stefânia Basílio – Secretária Municipal de Esportes; Valdoir Pezzini – Secretário Municipal de Administração e Finanças; Jonatas Plínio – Secretário Municipal de Infraestrutura; Marcela Américo – Secretária Municipal de Saúde; Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura; Robson Amorim Machado – Secretário Municipal de Planejamento; e Eduardo Rodrigues – Diretor Geral do DAES: Apresentem justificativas plausíveis quanto à ausência de oferta de vagas, no Certame nº 01/2025, relativas aos cargos vagos existentes em cada uma das respectivas secretarias e diretoria, bem como esclareçam os motivos pelos quais tais vagas não foram contempladas no referido concurso público.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4885/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4885/16.pdf</t>
   </si>
   <si>
     <t>REQUER que seja oficiado o Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura solicitando as seguintes informações:_x000D_
 a)	Cópia do Plano Municipal de Transporte Escolar, conforme previsto no artigo 6º da Lei Municipal nº 1.934, de 06 de julho de 2020, que estabelece, entre outros elementos, a definição de rotas, pontos de embarque e desembarque, demanda atendida, profissionais envolvidos e o custo estimado anual do serviço;_x000D_
 b)	Cópia do relatório da Comissão de Avaliação da Frota do Transporte Escolar, conforme previsto no artigo 9º da mesma Lei, que trata da análise da frota própria e dos veículos terceirizados a cada início de ano; _x000D_
 c)	Relação nominal e respectivos cargos dos membros da Comissão de Transporte Escolar, conforme dispõe o artigo 23 da referida Lei, que trata da composição e atribuições da comissão responsável pela gestão, operacionalização e fiscalização do programa.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4888/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4888/17.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Secretário Ericson Leandro de Oliveira que encaminhe a esta Casa de Leis as seguintes informações: Controle dos abastecimentos dos ônibus utilizados no transporte escolar do Distrito de Filadélfia no exercício de 2025; Justificativa formal informando os motivos da paralisação da obra de construção da quadra de esportes do Distrito de Filadélfia, que se encontra paralisada há 12 meses; Esclarecimentos sobre os motivos pelos quais a empresa responsável pela execução da cobertura da quadra não concluiu a parte técnica exigida pelo Corpo de Bombeiros, uma vez que esse serviço consta na planilha contratual.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4889/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4889/18.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, que encaminhe a esta Casa de Leis as planilhas dos serviços referentes ao Pregão Eletrônico nº 001/2024, constante no edital da licitação. As localidades abrangidas são: Praça Padre Duílio; Praça da Palmiteira; Praça São José Operário; Praça do Módulo 04; Praça do Módulo 05; Praça do Flamboyant; Praça de Fontanillas; Praça do Distrito de Filadélfia; Praça do Setor Industrial; Praça do Parque Laranjeiras; e Estádio Municipal Clério Guariente.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4898/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4898/19.pdf</t>
   </si>
   <si>
     <t>REQUER a realização de uma audiência pública nesta Casa de Leis, para o dia 09  de junho  às 15 horas, com o objetivo de discutir  a “Educação no Campo é Direito:  A luta Continua – Abordagens dos Desafios, Peculiaridades e Caminhos para a Garantia de Acesso e Permanência – Contra o Fechamento da Escola Estadual de Campo Antônio Francisco Lisboa  e pela implantação de metodologia de alternância  nas Escolas Rurais”</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4918/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4918/20.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, que encaminhe a esta Casa de Leis os seguintes documentos: a) Relação de servidores contratados pela Prefeitura por meio da Cooperativa Coopervale (CNPJ: 21.679.098/0001-25) e seus respectivos vencimentos, referente ao mês de maio de 2025; b) Relação de servidores contratados pela Prefeitura por meio da Cooperativa AGAP - Associação de Gestão e Programas (CNPJ: 17.363.705/0001-76) e seus respectivos vencimentos, referente ao mês de maio de 2025.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4919/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4919/21.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, o encaminhamento à esta Casa de Leis dos seguintes documentos: Lista completa de todos os veículos contratados pela Prefeitura de Juína por meio da Secretaria Municipal de Infraestrutura, contendo identificação, especificação dos serviços prestados e período de utilização; Justificativa formal sobre o não cumprimento do disposto na Lei Municipal nº 1.445/2013, que estabelece a obrigatoriedade da identificação dos veículos e equipamentos utilizados por prestadores terceirizados de serviços públicos por meio de etiquetas padronizadas contendo a inscrição “A SERVIÇO DA PREFEITURA”.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4936/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4936/22.pdf</t>
   </si>
   <si>
     <t>REQUER do Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, que envie a esta Casa de Leis cópia de eventuais aditivos contratuais e demais documentos relacionados ao andamento da obra de construção da Praça do Bairro Cidade Alta, inicialmente prevista para ser concluída no mês de abril do corrente ano.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4955/23_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4955/23_1.pdf</t>
   </si>
   <si>
     <t>REQUEREM à Senhora Marcela Américo, Secretária Municipal de Saúde, que encaminhe a esta Casa de Leis relatório detalhado com o número de crianças atendidas nos últimos 12 (doze) meses na Unidade de Pronto Atendimento – UPA 24 Horas deste município.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4963/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4963/24.pdf</t>
   </si>
   <si>
     <t>REQUER a Sua Excelência Aelcio Moreira de Oliveira, Presidente da Mesa Diretora, a realização de uma AUDIÊNCIA PÚBLICA no dia 14 de julho de 2025, às 19h, no recinto da Câmara Municipal de Juína, com a participação da equipe técnica do Poder Executivo Municipal. O objetivo da audiência é esclarecer à população os motivos que levaram ao reajuste do Imposto Predial e Territorial Urbano (IPTU) e da taxa de coleta de lixo, sendo essencial que o Poder Executivo apresente justificativas técnicas e transparentes para tais aumentos.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4966/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4966/25.pdf</t>
   </si>
   <si>
     <t>REQUER à Senhor Secretário Valdoir Antonio Pezzini, que encaminhe a esta Casa de Leis os valores repassados conforme contrato no período de janeiro a junho de 2025 das seguintes empresas contratadas: _x000D_
 1.	Cooperval - Cooperativa de Trabalho Vale do Teles Pires com o CNPJ 75.084.871/0001-30;_x000D_
 2.	Cooperativa AGAP - Associação de Gestão e Programas CNPJ 17.363.705/0001-76;_x000D_
 3.	 Instituto Social de Saúde São Lucas, CNPJ 96.295.654/0011-30;_x000D_
 4.	Central de Tratamento de Resíduos Juína SPE AS CNPJ 57.677.557/0001-89.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4993/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4993/27.pdf</t>
   </si>
   <si>
     <t>REQUER ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Finanças e Administração, que encaminhe a esta Casa de Leis os seguintes documentos: a) Relação de servidores contratados pela Prefeitura por meio da Cooperativa Coopervale (CNPJ: 21.679.098/0001-25) e seus respectivos vencimentos, referente ao mês de maio de 2025; b) Relação de servidores contratados pela Prefeitura por meio da Cooperativa AGAP - Associação de Gestão e Programas (CNPJ: 17.363.705/0001-76) e seus respectivos vencimentos, referente ao mês de maio de 2025.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5067/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5067/28.pdf</t>
   </si>
   <si>
     <t>REQUER à Senhor Secretário Valdoir Antonio Pezzini, que encaminhe a esta Casa de Leis os seguintes documentos: _x000D_
 _x000D_
 1.	Valor pago ao Contrato nº N.º 191/2022 de 02 de setembro de 2022 no valor de R$ 604.700,28 com a Empresa AVIN CONSTRUTORA LTDA, _x000D_
 2.	Justificativa do Termo Aditivo no valor de 46.839,32 em 31/10/2022 com a Empresa AVIN CONSTRUTORA LTDA e se foi efetuado esse pagamento;_x000D_
 3.	Justificativa do Termo aditivo no valor de 26.338,49 em 23 de maio de 2023 com a empresa AVIN CONSTRUTORA LTDA e se foi efetuado esse pagamento;_x000D_
 4.	Valores pago ao Contrato nº 363/2023 de 19 de dezembro de 2023 com a Empresa BEDIN CONSTRUTORA LDA, no valor de R$ 637.344,82;_x000D_
 5.	Justificativa dessa duas Empresa, AVIN e BEDIN ter abandonado o contrato;_x000D_
 6.	Valor repassando ao Contrato nº N.º 187/2025 de 03 de setembro de 2025 no valor de R$ 341.108,95</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5104/29_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5104/29_1.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito e do Geremias Lima, Secretário Municipal de Assistência Social, que envie a esta Casa de Leis Informações do processo de inscrição e de andamento do Programa Família acolhedora.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5093/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5093/30.pdf</t>
   </si>
   <si>
     <t>REQUER da Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento as seguintes informações: Quais ruas dos bairros Módulo 3 e Módulo 4 possuem tubulação para rede de esgoto e, se existe alguma tubulação de esgoto no Bairro Módulo 4 que já esteja em funcionamento.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5112/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5112/31.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, para que encaminhe a esta Casa de Leis os seguintes documentos e informações referentes ao rebaixamento de um morro situado na Rua Piçarras, próximo à empresa Fênix Energia, em perímetro urbano:_x000D_
 1. Informar o volume de terra retirado do morro e depositado em um barracão ao lado;_x000D_
 2. Esclarecer se o volume de terra foi transportado por caminhões da Prefeitura;_x000D_
 3. Esclarecer se o volume de terra foi transportado por terceiros;_x000D_
 4. Em caso de transporte por terceiros, informar se o carregamento foi realizado por máquinas da Prefeitura;_x000D_
 5. Informar quais os procedimentos adotados com relação aos proprietários das duas laterais ao rebaixamento.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5129/req_32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5129/req_32.pdf</t>
   </si>
   <si>
     <t>REQUEREM a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, que encaminhe a esta Casa de Leis relatório contendo as seguintes informações relativas às entidades que recebem recursos públicos do Município, sejam provenientes de orçamento próprio ou de convênios: I – Informações específicas sobre as entidades Coopervale, AGAP e Instituto Social de Saúde São Lucas: 1. Valores mensais repassados a cada entidade, discriminando a origem dos recursos (próprios ou convênios); 2. Relação nominal dos colaboradores que prestam serviços para cada uma dessas entidades; 3. Cópias das folhas de pagamento referentes aos meses de janeiro a setembro de 2025. II – Informações gerais sobre associações e sindicatos que recebem recursos públicos:1. Relação completa das associações e sindicatos beneficiados, com indicação da natureza dos recursos recebidos (próprios ou provenientes de convênios); 2.	Valores totais repassados a cada entidade nos exercícios de 2024 e 2025.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5135/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5135/33.pdf</t>
   </si>
   <si>
     <t>REQUER a Vossa Excelência Marcela Américo, Secretária Municipal de Saúde, que encaminhe a esta Casa Legislativa relatório detalhado do número de mamografias realizadas no ano de 2025 e o quantitativo de pacientes que aguardam na fila de espera para realização do exame.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5149/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5149/34.pdf</t>
   </si>
   <si>
     <t>REQUEREM de Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, que seja encaminhado a esta Casa de Leis relatório detalhado contendo, mês a mês, os valores pagos e os nomes dos prestadores de serviços de publicidade (meios de comunicação) contratados pela Prefeitura Municipal, referentes aos exercícios de 2021 a 2024, bem como ao período de janeiro a setembro de 2025.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5153/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5153/35.pdf</t>
   </si>
   <si>
     <t>REQUER que do Excelentíssimo Senhor Aelcio Moreira de Oliveira, Presidente da Mesa Diretora, que seja realizada uma AUDIÊNCIA PÚBLICA no dia 29 de outubro de 2025 com inicio às 19 horas no recinto do Plenário desta Casa de leis para discussão do Projeto de Lei Complementar nº 10/2025 que “Dispõe sobre a alteração de subsídios, com alteração de ANEXO e de TABELAS, na Lei Complementar Municipal n.º 1.399/2012, que dispõe sobre o Plano de Cargos, Carreira e Subsídio dos Profissionais da Educação Básica de Juína-MT e dá outras providências.”</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5182/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5182/36.pdf</t>
   </si>
   <si>
     <t>REQUER do Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, nos termos do princípio da publicidade e da transparência administrativa que encaminhe a esta Casa de Leis as seguintes informações e esclarecimentos:_x000D_
 1.	Informações e detalhamento sobre a execução dos serviços contratados, através do PREGÃO ELETRÔNICO N.º 061/2024 e ATA DE REGISTRO DE PREÇOS N.º 335/2024,cujo objeto é a contratação de empresa especializada na prestação de serviços de poda e extração de árvores, corte de grama e limpeza em geral, com rastelagem e retirada de resíduos sólidos, conforme Termo de Referência anexo ao Edital de Licitação nº 061/2024. _x000D_
 2.	Relação detalhada dos locais atendidos e quantidade de árvores podadas conforme especificação no Edital de Licitação com assinaturas do Fiscal de Contrato; _x000D_
 3.	Quantidade de diárias realizadas para (poda, extração, corte de grama e limpeza), discriminando as metragens, volumes ou áreas atendidas, com assinaturas do Fiscal de Contrato;  _x000D_
 4.	Indicação do responsável técnico pela execução e acompanhamento dos serviços;_x000D_
 5.	Especificação da forma e frequência da fiscalização realizada pela Secretaria solicitante;_x000D_
 6.	Relatórios de execução dos locais e comprovantes de descarte dos resíduos sólidos gerados;_x000D_
 7.	Quaisquer outros documentos ou registros que evidenciem a conformidade da execução contratual com o Termo de Referência.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5203/37_carlito.docx</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5203/37_carlito.docx</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Aelcio Moreira de Oliveira, Presidente da Mesa Diretora, a realização de AUDIÊNCIA PÚBLICA para debate acerca dos impactos da reforma administrativa no serviço público._x000D_
 Data e horário: 12 de dezembro de 2025 (sexta-feira), às 19h (dezenove horas)._x000D_
 Local: Plenário da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5222/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5222/38.pdf</t>
   </si>
   <si>
     <t>REQUER do Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, que encaminhe a esta Casa de Leis informações sobre a área pública que será destinada à implantação e construção do Ecoponto, projeto a ser realizado através de Parceria Público-Privada (PPP) com a empresa MFM, que presta serviços de coleta e destinação de lixo em nossa cidade</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5241/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5241/39.pdf</t>
   </si>
   <si>
     <t>Com base no art. 75, IV e 92 do Regimento Interno da Câmara Municipal, a vereadora abaixo assinada REQUER do Excelentíssimo Senhor Aelcio Moreira de Oliveira, Presidente desta Casa de Leis que seja realizada uma sessão solene para entrega de Moções de Aplauso n° 2, 3, 6 e 7 de 2025 de autoria desta Parlamentar no dia 10 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4601/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4601/01.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de realizar manutenção na estrada da Gleba Iracema, incluindo a compactação de buracos, nivelamento, patrolamento e encascalhamento, especialmente nas proximidades do Sítio Santa Luzia — Lote 1, de propriedade do Senhor José Josmar Ribeiro (conhecido como Irmão Zé Negão).</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4602/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4602/02.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de realizar a manutenção da estrada da Gleba Rio Azul, abrangendo a compactação de buracos, nivelamento, patrolamento e encascalhamento, especialmente nas proximidades do Sítio do Ivão e da estrada que dá acesso à sede da Associação de Produtores Rurais da Gleba Rio Azul.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4603/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4603/03.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de realizar estudos para a criação e implantação de um novo "Setor Industrial", bem como para o estabelecimento de parcerias público-privadas que fomentem o desenvolvimento empresarial.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4604/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4604/04.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de viabilizar a construção de um novo prédio para o Hospital Municipal de Juína.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>Geraldinho, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4605/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4605/05.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de promover a construção de um barracão comunitário para atender às demandas dos moradores do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>Geraldinho, Delei Locutor, Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4606/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4606/06.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de elaborar um projeto para a duplicação integral da Avenida Joinville, que atravessa os bairros Palmiteira e Padre Duílio.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4607/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4607/07.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de garantir o atendimento de urgência e emergência para crianças de 0 a 5 anos de idade no Hospital Municipal.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4610/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4610/08.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Geremias Lima, Prefeito em exercício, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da contratação de médico com especialização em geriatria para acompanhamento dos idosos na Instituição de Longa Permanência da Pessoa Idosa e no Centro de Convivência Vó Paixão, no município de Juína.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4611/09.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4611/09.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Geremias Lima, Prefeito em exercício, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de realizar melhorias na Unidade Básica de Saúde da Família (UBSF) da Comunidade São Paulino, com os seguintes itens prioritários:  Reforma do telhado; Instalação de ar condicionado; Disponibilização de internet; e, Mudança das portas dos banheiros.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4612/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4612/10.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Geremias Lima, Prefeito em exercício, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar o recapeamento da pavimentação asfáltica das Ruas Estrela Dalva, Satélite, Arco Iris, ambas localizadas no setor B do Bairro Modulo 4.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4613/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4613/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Geremias Lima, Prefeito em exercício, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito do Município, a necessidade e oportunidade da construção de uma lombada as proximidades da Frango Motos, localizada na Avenida Mato Grosso, Modulo 5.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4615/12.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4615/12.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Geremias Lima, Prefeito em exercício, com cópia a senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e urgência da aquisição e instalação de, no mínimo, três aparelhos de ar-condicionado com capacidade de 18.000 BTU’s cada, destinados ao Hospital Municipal Hideo Sakuno.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4616/13.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4616/13.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Geremias Lima, Prefeito em exercício, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, indicamos a necessidade de buscar meios para transferir as atividades das autoescolas atualmente realizadas em área pública no Bairro Módulo 5 para outro local mais adequado. Como sugestão, propomos a utilização da Praça de Eventos, que permanece ociosa por longos períodos e dispõe de espaço suficiente para a realização das aulas práticas.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4617/14.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4617/14.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Valdir Barranco, Deputado Estadual, com cópia ao Senhor Lalokwarise Detalikwaene Enawenw, Presidente da Associação Indígena Enawene Nawe, a necessidade e oportunidade de destinar recursos de emenda parlamentar para a construção de dois (2) poços artesianos na Aldeia Lolowekwa Kotakowinakwa, por meio da Associação Indígena Enawene Nawe.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>Roni da Padre Duílio</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4618/15.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4618/15.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Deputado Federal Juarez Costa a necessidade de alocar recursos, no valor de R$ 4.000.000,00 (quatro milhões de reais), oriundos de emenda parlamentar, para a realização de obras de duplicação, drenagem, implantação de ciclovia e construção de canteiro central na Avenida Brasília, via que dá acesso ao Bairro Padre Duílio e outras localidades.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4619/16.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4619/16.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Geremias Lima, Prefeito em Exercício, com cópia ao Senhor Robson Amorim, Secretário Municipal de Planejamento, a necessidade e a oportunidade de proceder ao asfaltamento de todas as ruas ainda não pavimentadas no Bairro Padre Duílio, a saber: Avenida Joinville, Avenida Itiquira, Avenida Brasília, Rua Cerejeiras, Rua Itaúba, Rua Mogno, Rua Cabiúna, Rua Buriti, Rua Castanheira, Rua Cambará, Rua Embaúba, Rua Jaracatiá, Rua Angelim, Rua Figueira, Rua Palmeiras, Rua Pariri, Rua Massaranduba e Rua Guarantã.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>Irineu Locatelli, Alessandra Maldonado, Bil do Modulo 4, Delei Locutor, Geraldinho, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Professor Carlito, Roni da Padre Duílio, Tonhão do Rancho, Vanderlei Churrasqueiro, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4625/17.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4625/17.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Geremias da Silva Lima, Prefeito em Exercício, com cópias ao Senhor Valteir Barreto Mariano, Secretário  Municipal de Assistência e ao Conselho Municipal dos Direitos das Crianças e dos Adolescentes e Conselho Tutelar de Juína, a necessidade, oportunidade e conveniência de que seja  alterada a  Lei Complementar Municipal n.º 1.570/2015, visando adequar o funcionamento do Conselho Tutelar do Município de Juína ao horário das 7 às 11 horas e das 13 às 17 horas, garantindo que as conselheiras tutelares atendam as demandas da população em conformidade com suas atribuições legais. Ademais, solicita-se a regulamentação e disciplina do banco de horas referente aos plantões, bem como o retorno do Fundo Municipal da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>Vanderlei Churrasqueiro, Alessandra Maldonado</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4626/18.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4626/18.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Geremias Lima, Prefeito em Exercício, com cópia ao Senhor Jonatas Plinio, Secretário Municipal Infraestrutura, a necessidade e a oportunidade de proceder aos reparos  na Linha 3 , Estrada do Bico da Bota, consistindo em rebaixamento do morro , levantamento do trecho , patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4627/19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4627/19.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Geremias Lima, Prefeito em Exercício, com cópia ao Senhor Jonatas Plinio, Secretário Municipal Infraestrutura, a necessidade e a oportunidade de proceder reparos e substituição de placas de identificação de ruas e avenidas.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4636/20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4636/20.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal Infraestrutura, a necessidade e a oportunidade de proceder a reparos nos bueiros na Linha 6/4 – Estrada da Carvoaria, substituição do bueiro em frente casa Sr. Luizinho, desobstrução e troca.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4637/21.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4637/21.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias a Senhora  Marcela Américo Ortolan, Secretária Municipal de Saúde e a Senhora Bruna Letícia dos Santos , Diretora a UPA , a necessidade e a oportunidade  de implantar Programa “Remédio na Hora”</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4638/22.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4638/22.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Geremias Lima, Prefeito em exercício, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de reparo do asfalto e melhoria na iluminação pública na Rua Governador Generoso Ponce, Setor Industrial, ao lado da antiga igreja CHURCH CITY.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4639/23.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4639/23.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da recuperação das guias de sarjeta da Avenida Perimetral, localizada ao lado da Praça do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>Geraldinho, Delei Locutor, Roni da Padre Duílio, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4640/24.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4640/24.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópias ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, sobre a necessidade e oportunidade da construção de um mini estádio no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4641/25.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4641/25.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópias ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento e a Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade da construção de um mini estádio no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4642/26.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4642/26.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Elizeu Nascimento, Deputado Estadual pelo Partido Liberal (PL), a necessidade e a oportunidade de destinar recurso, por meio de emenda parlamentar, no valor de R$ 300.000,00 (trezentos mil reais), para auxiliar nos custos da saúde pública do município de Juína.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4643/27.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4643/27.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Emanoelzinho Pinheiro, Deputado Federal, a necessidade e a oportunidade de destinar recurso, por meio de emenda parlamentar, no valor de R$ 1.000.000,00 (um milhão de reais), sendo R$ 500.000,00 (quinhentos mil reais) para auxiliar nos custos com a saúde pública e R$ 500.000,00 (quinhentos mil reais) para a construção de um campo de futebol sintético destinado aos treinamentos dos atletas de base do projeto “Mais que Atleta”, no município de Juína.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4644/28.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4644/28.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, e à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e a conveniência da aquisição de um mini trator com roçadeira para a realização de serviços de limpeza e corte de grama nos campos de futebol das comunidades e bairros do município.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4645/29.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4645/29.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade da construção de novas instalações para a Unidade Básica de Saúde (UBS) do setor central.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4646/30.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4646/30.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o recapeamento da Rua Luiz Rodrigues Bergamin, localizada no Loteamento Parque dos Ipês</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4647/31.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4647/31.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade retirada da cerca viva da  Rua Presidente Prudente Modulo 6, nas intermediações  da creche , Unidade Básica de Saúde</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4648/32.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4648/32.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a urgência da recuperação das estradas vicinais da Comunidade Salete, de toda a extensão da Linha 01 e do Travessão do João do Sicredi.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4649/33.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4649/33.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e oportunidade da construção de uma praça pública no Residencial Bandeirante.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4650/34.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4650/34.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópias ao senhor Ericson Leandro, Secretário Municipal de Educação e Cultura e ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da construção de, no mínimo, cinco salas de aula anexas ao Centro de Educação Infantil (CEI) do Bairro Padre Duílio, visando atender alunos do 1º ao 5º ano do ensino fundamental da rede municipal.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4651/35.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4651/35.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria Alan Porto, Secretário de Estado de Educação, com cópia ao senhor Ericson Leandro, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de destinar ônibus para o transporte escolar dos alunos residentes nos bairros Padre Duílio, Palmiteira, Residencial Alvorada, Flamboyant e Bandeirante, que estudam na área central do município.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4652/36.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4652/36.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar patrolamento e encascalhamento das ruas no entorno da Escola Maria Hilda Planas, situada no Bairro Cidade Alta, e da Rua Guaruva, localizada no Setor Industrial.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4653/37.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4653/37.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura a necessidade e oportunidade da aquisição de Kits de Refeição Infantil, contendo copo, prato e colher confeccionado em  inox para os Centros de Educação Infantil (creches) do município.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4654/38.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4654/38.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar a reabertura da Rua Florianópolis, localizada no Setor Industrial.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4655/39.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4655/39.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência LÚDIO CABRAL, Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para Aquisição de 06 Climatizadores Evaporativo Industrial Parede – MB40 – Para áreas _+ até 400 m2 para atender as necessidades da FEIRA MUNICIPAL DE JUÍNA através da Associação dos Feirantes do Município de Juína.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4656/40.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4656/40.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Silvano Amaral , Deputado Estadual, a necessidade e oportunidade de destinar recursos de emenda parlamentar para Aquisição de 06 Climatizadores Evaporativo Industrial Parede – MB40 – Para áreas _+ até 400 m2 para atender as necessidades da FEIRA MUNICIPAL DE JUÍNA através da Associação dos Feirantes do Município de Juína.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4673/41.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4673/41.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade de instalação de uma academia ao ar livre na Comunidade Nossa Senhora da Saúde, Linha 9.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>Vanderlei Churrasqueiro, Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4685/42.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4685/42.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o encascalhamento e o levantamento da estrada de acesso ao Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4686/43.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4686/43.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade de providenciar a retirada das placas das obras públicas já finalizadas há mais de 5 anos.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4670/44.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4670/44.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e oportunidade de substituir a areia das quadras de esporte localizadas nas praças públicas de nossa cidade.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4671/45.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4671/45.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e oportunidade de ampliar a área de espera coberta da Unidade Básica de Saúde (UBS) do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4672/46.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4672/46.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Deputado Federal Juarez Costa, a necessidade e a oportunidade de destinar recursos, oriundos de emenda parlamentar, no valor de R$ 1.000.000,00, para a execução de obras de asfaltamento das ruas do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4676/47.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4676/47.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da construção de banheiros públicos na Praça do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4682/48.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4682/48.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da perfuração de poços artesianos, sendo um no Distrito de Filadélfia e outro na Gleba Rio Azul.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4683/49.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4683/49.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia a Senhora Marcela Américo, Secretaria Municipal de Saúde, a necessidade e oportunidade da construção de um prédio para a Unidade Básica de Saúde do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4684/50.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4684/50.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria, o Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, a necessidade e a oportunidade da construção de pontes de concreto na Rodovia MT-183, nos seguintes trechos: Rio Perdido, Rio Areia, Rio Furquim e Rio Vermelho.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4674/51.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4674/51.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a urgência de solucionar a situação dos lotes do Loteamento Pantanal que apresentaram duplicidade nos lances durante o leilão público de venda.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>Irineu Locatelli, Delei Locutor, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4675/52.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4675/52.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a urgência da instalação de um equipamento de ar-condicionado na Unidade Básica de Saúde (UBS) do Distrito de Fontanillas, especificamente na sala do médico.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4681/53.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4681/53.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópias ao Senhor Eriscon Leandro de Oliveira, Secretário Municipal de Educação e Cultura, e à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade de estudos e esforços conjuntos para disponibilizar um artista plástico ou pintor para a restauração do orelhão em formato de arara, localizado na Av. Jambos, nº 519-N, Centro, em frente à Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4690/54.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4690/54.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da aquisição de um veículo para a UDR/Centro de Reabilitação.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4687/55.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4687/55.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de realizar a pavimentação asfáltica da Rua Portugal, localizada entre o Residencial Alvorada e o Bairro Bandeirantes.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4692/56.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4692/56.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, deputada federal Rubia Fernanda (Cel. Fernanda), a necessidade e a oportunidade de destinar recursos de emenda parlamentar para construção de 01 Unidade de Quimioterapia na cidade de Juína, para atender pacientes da Região Noroeste do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4693/57.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4693/57.pdf</t>
   </si>
   <si>
     <t>ndica à Sua Excelência, deputada federal Rubia Fernanda (Cel. Fernanda), a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 4.000.000,00 para a execução de obras de drenagem, pavimentação, sinalização e iluminação destinadas à duplicação da Avenida Brasília, no município de Juína-MT.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4694/58.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4694/58.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, senador Jaime Verissimo de Campos, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 4.000.000,00 para a execução de obras de drenagem, pavimentação, sinalização e iluminação destinada à duplicação da Avenida Brasília, no município de Juína-MT.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4691/59..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4691/59..pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Ministro da Agricultura, Pecuária e Abastecimento, Carlos Henrique Baqueta Fávaro, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e a oportunidade de disponibilizar equipamentos adquiridos pelo Ministério da Agricultura, Pecuária e Abastecimento (MAPA).</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Professor Carlito, Delei Locutor, Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4706/60.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4706/60.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Stefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade de realizar a limpeza, poda e roçagem da grama no espaço de lazer do campo de futebol do Bairro São José Operário; a reforma completa da quadra de areia localizada ao lado do Ginásio de Esportes; a reforma estrutural da quadra de esportes externa ao Ginásio de Esportes; e a elaboração de um relatório detalhado sobre a paralisação da obra do Centro de Atletismo no Bairro Módulo 06.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4707/61.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4707/61.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, secretario Municipal de Infraestrutura, a necessidade e oportunidade da abertura da Rua Interventor Antônio Gonçalves, localizada no Setor Industrial.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Luiza Boer, Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4708/62.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4708/62.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar reparos em pontos críticos da estrada da Linha J.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Irineu Locatelli, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4709/63.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4709/63.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de incluir o lixo eletrônico como resíduo a ser gerido pela empresa contratada pela Prefeitura, no ecoponto que será construído no perímetro urbano do município.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4701/64.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4701/64.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a urgência de realizar a recuperação de pontes e a operação “tapa-buracos” na Linha Caiabi.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4702/65.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4702/65.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a urgência de realizar melhorias no travessão que liga a Comunidade Nossa Senhora de Fátima até a propriedade do senhor João do Sicredi.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4703/66.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4703/66.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Juarez Costa, Deputado Federal, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 1.500.000,00 para auxiliar no custeio das demandas da saúde pública no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4704/67.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4704/67.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Jaime Verissimo de Campos, Senador da Republica, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 2.000.000,00 para auxiliar no custeio das demandas da saúde pública no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4705/68.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4705/68.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Dilmar Dalbosco, Deputado Estadual, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 1.000.000,00 para auxiliar no custeio das demandas da saúde pública no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4710/69.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4710/69.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Juarez Costa, Deputado Federal, a necessidade e oportunidade de destinação de recursos, por meio de emenda parlamentar, no valor de R$ 4.500.000,00 (quatro milhões e quinhentos mil reais), para a continuidade das obras de duplicação da Avenida Brasília, bem como para a revitalização do canteiro central ao longo de seu trajeto, incluindo a construção de academia ao ar livre, pista de caminhada, quadra poliesportiva e campo de grama sintética, no trecho compreendido entre o cruzamento com a Avenida Joinville até o Residencial Alvorada.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4711/70.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4711/70.pdf</t>
   </si>
   <si>
     <t>indica a Sua Excelência Doutor João, Deputado Estadual, a necessidade e oportunidade de destinação de recursos, por meio de emenda parlamentar, no valor de R$ 4.500.000,00 (quatro milhões e quinhentos mil reais), para a continuidade das obras de duplicação da Avenida Brasília, bem como para a revitalização do canteiro central, incluindo a construção de academia ao ar livre, pista de caminhada, quadra poliesportiva e campo de grama sintética, no trecho compreendido entre o cruzamento com a Avenida Joinville até o Residencial Alvorada.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4715/71.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4715/71.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia à Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, a necessidade de implantação de uma faixa de pedestre elevada. Caso não seja possível, solicita-se a realização da pintura de uma faixa de pedestre em frente ao Centro de Educação Infantil Nosso Lar, no bairro Padre Duílio, nesta cidade.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Professor Carlito, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4716/72.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4716/72.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Secretário de Planejamento, Robson Amorim Machado, e à Secretária Municipal de Saúde, Marcela Américo, a necessidade de agilizar a documentação necessária junto ao Ministério da Saúde, por meio do Sistema SISMOB – Sistema de Monitoramento de Obras, até o dia 15 de abril, visando à viabilização da Unidade Básica de Saúde Central de Juína, localizada no Bairro São José Operário. Valor total da proposta: R$ 2.276.907,00.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4717/73.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4717/73.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Secretário de Planejamento, Robson Amorim Machado, e à Secretária Municipal de Saúde, Marcela Américo, a necessidade de agilizar a documentação necessária junto ao Ministério da Saúde, por meio do Sistema SISMOB – Sistema de Monitoramento de Obras, até o dia 15 de abril, visando à viabilização do Centro Especializado em Reabilitação (CER II). Valor total da proposta: R$ 6.532.000,00 (seis milhões, quinhentos e trinta e dois mil reais).</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4718/74.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4718/74.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de destinar um local adequado e próximo à cidade para o descarte de lixo orgânico, grama e galhos de árvores, visando promover a correta destinação dos resíduos e contribuir para a preservação do meio ambiente.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4719/75.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4719/75.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de instalar ventiladores na área do refeitório da Escola Orlando Pereira (antiga Alternativa), visando proporcionar um ambiente mais confortável e adequado para os alunos e servidores durante as refeições.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4720/76.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4720/76.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade da perfuração de um poço artesiano no local onde será construído o Centro Olímpico no Bairro Cidade Alta, com o objetivo de garantir o fornecimento de água de qualidade para a construção e futura utilização da estrutura.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4721/77.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4721/77.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade da limpeza da Praça do Bairro Padre Duílio, visando à melhoria da aparência e ao bem-estar dos moradores que utilizam o espaço para lazer e convivência.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4722/78.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4722/78.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jônatas Plinio, Secretário Municipal de Planejamento  e ao Senhor Ericson Leandro de Oliveira, Secretário  Municipal de Educação e Cultura  a necessidade de  cercar a quadra de vôlei de areia de areia, da praça do  Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4723/79.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4723/79.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade de obras de pavimentação asfáltica dos seguintes logradouros Módulo 6 : Rua Presidente Prudente, Rua São Paulo, Rua Mogi Mirim e Avenida José Nilo Bergamin.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4737/80.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4737/80.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Senador Jaime Veríssimo de Campos, a necessidade e a oportunidade de destinar recursos, provenientes de emenda parlamentar, no valor de R$ 2.000.000,00 (dois milhões de reais), para a construção de um centro de treinamento de futebol de campo, destinado ao atendimento do Projeto “Mais Que Atleta”, desenvolvido no município de Juína, Mato Grosso.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4740/81.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4740/81.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade da construção de um centro de artes marciais no município de Juína.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4732/82.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4732/82.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, sobre a necessidade e a oportunidade da extensão da rede de baixa tensão e da iluminação pública na Avenida Perimetral João Marques Cardoso, no acesso ao Loteamento Flamboyant, próximo ao Mercado Pasqualotto.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Irineu Locatelli, Neguinho da 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4733/83.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4733/83.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da pavimentação asfáltica das ruas dos Setores H e I do Bairro Módulo 5, tão logo se encerre o período chuvoso.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Delei Locutor, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4734/84.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4734/84.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da manutenção da iluminação pública das Avenidas Joinville, Tiradentes, José Bonifácio e da Rua Tupi, todas localizadas no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Irineu Locatelli, Alessandra Maldonado, Neguinho da Borracharia, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4749/85.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4749/85.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Jaime Verissimo de Campos, Senador da Republica, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 3.000.000,00 para auxiliar no custeio das demandas da saúde pública no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4735/86.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4735/86.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da doação de área do município de Juína, Lote AR da Quadra 155, setor F, Bairro Modulo 5, para o Estado de Mato Grosso viabilizar a construção da nova Escola Militar Tiradentes com infraestrutura poliesportiva.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4744/88.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4744/88.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da reforma da Praça do Bairro Modulo 4.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4745/891.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4745/891.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de elaborar um projeto para a instalação de tubulação de drenagem nas ruas das Perdizes e Porta do Sol, ambas pavimentadas, localizadas no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Professor Carlito, Delei Locutor</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4736/90.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4736/90.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, a necessidade de realizar reparos na estrada que liga a Comunidade Indígena Halataikiw, localizada na Aldeia Indígena Wenawene. Em anexo, segue a solicitação formal da comunidade.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4738/91.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4738/91.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Secretário de Estado de Educação , Alan Porto, com cópia ao Senhor Eriscon Leandro de Oliveira , Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de aquisição de 10 ônibus escolares  por parte do Governo do Estado  para atender demandas do transporte de alunos, principalmente da área rural que compreende maiores distâncias entre moradia de alunos até escola. .</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4750/92.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4750/92.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, sobre a necessidade e oportunidade de desafetar a área de terras de 12.759,00 m² e fazer a doação ao Estado de Mato Grosso para a construção do CEI – Centro de Educação Integrado no Loteamento Flamboyant.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4739/93.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4739/93.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito de Juina, Paulo Augusto Veronese, com cópia ao Senhor Jônatas Plínio, Secretario Municipal de Infraestrutura, a necessidade e oportunidade de realizar manutenção da Rua Camburu - Setor Industrial.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4752/94.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4752/94.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar operação tapa buraco nas ruas não pavimentadas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4746/95.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4746/95.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plinio – Secretário Municipal de Infraestrutura, a necessidade e urgência de  realizar limpeza da área publica aos fundos da Empresa Café Juína, instalação de  câmera de monitoramento ,  placas educativas e deflagrar campanhas de conscientização para riscos e  multas previstas em legislação ambiental .</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4753/96.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4753/96.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, sobre a necessidade e oportunidade de estender o projeto de pavimentação asfáltica das Ruas Duarte da Costa, Martins Afonso de Souza e Dom Manuel, localizadas no Setor Coab do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4754/97.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4754/97.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, sobre a necessidade e oportunidade de estender o projeto de pavimentação asfáltica das Ruas Henrique Dias, Bartolomeu Bueno da Silva e Darcilia do Amaral no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4755/98.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4755/98.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, sobre a necessidade e oportunidade da recuperação dos caminhos vicinais 3 e 4, bem como a instalação de iluminação pública, a partir do Parque de Exposições.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4759/99.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4759/99.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade do patrolamento e encascalhamento e recuperação de ponte na estrada da Comunidade São Justino.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4764/100.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4764/100.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência  Paulo Augusto Veronese,  Prefeito,  com cópia ao senhor Jônatas  Plínio,  secretário  municipal  de infraestrutura  a necessidade  e oportunidade  de realizar  operações tapa buraco na estrada da linha 1 e a recuperação de 2 pontes na mesma linha.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4766/101.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4766/101.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a conveniência de isentar os enfermeiros e as enfermeiras que prestam serviços exclusivamente ao Sistema Único de Saúde no município de Juína da taxa de alvará e da taxa de vigilância sanitária.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4761/102.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4761/102.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de realizar uma limpeza nas proximidades do Posto de Saúde do Módulo 05 PSF II ao lado da Escola Municipal Padre José de Anchieta.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4762/103.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4762/103.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senadora da República Margareth GettertBusetti, a destinação de recursos financeiros, por meio de emenda parlamentar, para a aquisição de duas ambulâncias destinadas à Secretaria Municipal de Saúde do município de Juína. Os veículos serão utilizados no transporte de pacientes que realizam hemodiálise entre Juína e os municípios de Cuiabá, Sinop e Tangará da Serra, garantindo maior segurança e qualidade no atendimento a esses cidadãos.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4763/104.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4763/104.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Emanuel Pinheiro da Silva Primo (Emanoelzinho), Deputado Federal, a destinação de recursos no valor de R$ 800.000,00 (oitocentos mil reais), por meio de emenda parlamentar, para a execução de obras de pavimentação asfáltica nas vias do entorno do campo de futebol do Bairro Palmiteira, no município de Juína.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4767/105.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4767/105.pdf</t>
   </si>
   <si>
     <t>Indica a  sua Excelência Senhor Governador do Estado de Mato Grosso  Senhor Mauro Mendes  com  cópia a Sua Excelência Paulo Augusto Veronese, Prefeito e a Senhora Marcela Américo Ortolan, Secretária Municipal de Saúde,  a necessidade implementação de programa, aquisição e  distribuição gratuita do sensor de glicose Freestyle Libre para pacientes de Juína.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4760/106.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4760/106.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de viabilizar um Ecoponto para o descarte de podas de árvores e material orgânico da cidade; e, um Ecoponto para o recolhimento de lixo eletrônico descartável.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4765/107_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4765/107_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, e ao Senhor Eduardo Rodrigues, Diretor Geral do DAES, a necessidade e oportunidade de realizar modificações na rede de drenagem de águas pluviais e tratamento de esgoto na Avenida Cristiane Casqueti, com inclusão de operação tapa-buracos.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4769/108.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4769/108.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Doutor João, Deputado Estadual, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 400.000,00 (quatrocentos mil reais) para a execução do projeto de melhorias no Campo de Futebol do Bairro Padre Duílio, conforme as seguintes ações: Construção de alambrado; Instalação de bancos para atletas com cobertura; Construção de vestiários com banheiros e sanitários; Instalação de bebedouro de água potável para atletas e público.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4768/109.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4768/109.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Fabinho Tardim, Deputado Estadual, sobre a necessidade e oportunidade de disponibilizar emenda parlamentar para a aquisição de carrinhos profissionais plataforma, com capacidade mínima de 300 kg, destinados aos comerciantes da Feira Livre de Juína.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4770/110.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4770/110.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade de adesão ao Novo PAC Seleções - Educação. Esse programa está disponível para os municípios e permite a apresentação de propostas até o dia 31 de março, visando à construção de novas creches e à aquisição de ônibus escolares.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4771/111.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4771/111.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade de aderir à Prova Nacional Docente (PND) até o dia 17 de abril de 2025.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Geraldinho, Alessandra Maldonado</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4772/112.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4772/112.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Elizeu Nascimento, Deputado Estadual e ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso e com cópia ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística de Mato Grosso, a necessidade e oportunidade de colocar na programação do governo o projeto para pavimentação asfáltica da MT 183 de Juína a Aripuanã MT.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4775/113.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4775/113.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Senhor Prefeito Municipal Paulo Augusto Veronese com cópia ao Secretário de Infraestrutura Senhor Jônatas Plínio a necessidade de destinação de 03 ( três)  caminhões  de cascalho para o setor chácara – Parque Laranjeiras estrada que dá acesso ao Toninho Dourado – os moradores estão sem condições de trafegar devido as condições que se encontra a estrada.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4773/114.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4773/114.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Senhor Prefeito Municipal Paulo Augusto Veronese com cópia ao Secretário de Educação e Cultura, Senhor Ericson Leandro de Oliveira a necessidade de realizar uma limpeza nas proximidades do Posto de Saúde Módulo 06 ao lado do Centro de Educação Infantil Luís Felipe.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4774/115.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4774/115.pdf</t>
   </si>
   <si>
     <t>Indicam a sua Excelência Senhor Prefeito Municipal Paulo Augusto Veronese com cópia a Secretária Municipal de Saúde, Senhora Marcela Américo Ortolan a necessidade de agilizar a adesão junto ao NOVO PAC 2 DA SAÚDE do GOVERNO FEDERAL até 31 de março com as seguintes indicações: _x000D_
 1.	Construção de uma Policlínica planejadas para atuar como dispositivos centrais no modelo de atenção do Programa Mais Acesso a Especialistas. _x000D_
 2.	Construção de um Centro de Atenção Psicossocial (CAPS);_x000D_
 3.	Aquisição de ambulâncias do SAMU 192;_x000D_
 4.	No Modulo 06 a Construção de Unidade Básica de Saúde (UBS);_x000D_
 5.	Aquisição de Combo de equipamentos em Unidades Básicas de Saúde (UBS);_x000D_
 6.	Aquisição de Unidades Odontológicas Móveis (UOMs); e,_x000D_
 7.     Aquisição de kit de equipamentos para estruturação dos Pontos de Teles saúde nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Alessandra Maldonado</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4776/116.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4776/116.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Senhor Prefeito Municipal Paulo Augusto Veronese com cópia a Secretária Municipal de Saúde, Senhora Marcela Américo Ortolan, que os tramites de processo seletivo sejam agilizados  e quanto antes convocar as aprovadas, para as vagas de  Agentes Comunitárias de Saúde (ACS) e Agentes de Combate às Endemias (ACE), considerando a urgente necessidade de ampliação desses serviços em nossa cidade.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4777/117.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4777/117.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a urgência de realizar manutenção (patrolamento e  encascalhamento – operação tapa buraco),  da Linha G  da altura da MT 183 – Rio Vermelho até Linha 4 , na altura da propriedade do Dr. Gilmar .</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Irineu Locatelli, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4778/118.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4778/118.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal com cópia a Senhora Marcela Américo Ortolam – Secretária Municipal de Saúde, a necessidade da  implantação de antenas Starlink nas ambulâncias  de Juína.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4780/119.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4780/119.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Sebastião Rezende, Deputado Estadual com cópia a Senhora Marcela Américo Ortolam Secretária Municipal de Saúde, a necessidade de destinação de emenda parlamentar no valor de R$ 100.000,00 (cem mil reais ) para custeio da Saúde .</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4785/120.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4785/120.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Elizeu Nascimento, Deputado Estadual com cópia a senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade de destinação de emenda parlamentar para aquisição de 01 ambulância para o Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4784/121.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4784/121.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese , Prefeito com cópia ao Senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura, a necessidade de que na Escola Osvaldo Cruz, tenha uma servidor exclusivo para atuar na manutenção da área interna e externa desta unidade escolar.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Carlos  Fávaro  , Ministro da Agricultura com cópia a Irajá Lacerda secretário-executivo do Ministério da Agricultura e Pecuária, a destinação de  maquinários : 01  Pá Carregadeira e 01 PC hidráulica  para manutenção das estradas .</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4786/123.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4786/123.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito  com cópia para  Sra. Marcela Américo Ortolan, Secretária Municipal de Saúde, que seja feito a reforma do Posto de Saúde do Distrito de Terra Roxa  (trocar o telhado, o  forro, a  parte elétrica,  piso e janelas  construção de uma cozinha anexa e lavanderia.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4787/124.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4787/124.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito com cópia para ao Sr. Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura  que seja providenciado obra de reforma do  piso na quadra de esportes  da Escola Osvaldo Cruz  do Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Alessandra Maldonado, Bil do Modulo 4, Delei Locutor, Geraldinho, Irineu Locatelli, Luiza Boer, Neguinho da 4, Professor Carlito, Roni da Padre Duílio, Tonhão do Rancho, Vanderlei Churrasqueiro, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4799/125.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4799/125.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Mauro Mendes, Governador do Estado de Mato Grosso, com cópia ao Senhor Allan Kardec Benitez, Secretário de Estado de Ciência, Tecnologia e Inovação, sobre a necessidade e oportunidade da implantação de um Centro de Formação da SECITEC no município de Juína.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4788/126.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4788/126.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Senhoria, Senhor Allan Kardec Benitez, Secretário de Estado de Ciência, Tecnologia e Inovação, sobre a necessidade e oportunidade de destinar pelo menos 20 (vinte) unidades de processamento de dados (computadores) para atender à demanda do CRAS no município de Juína.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4798/127.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4798/127.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de fazer CUMPRIR as determinações da Lei 14.681 de 18 de setembro de 2023 que Institui a Política de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4789/128.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4789/128.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, construção de passarela tubular subterrâneo para capivaras e que a Lagoa passe a se chamar “Lago das Capivaras”.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4790/129.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4790/129.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia à Secretária Municipal de Saúde, Marcela Américo, a necessidade e a oportunidade de designar um local específico para o diagnóstico da crescente incidência de hanseníase em Juína.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4791/130.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4791/130.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Secretário Municipal de Educação e Cultura, Ericson Leandro de Oliveira, e à Senhora Janaina Solano Gomes Scamparini, da Delegacia Regional de Ensino, a necessidade e a oportunidade de instituir a campanha “Semana D Olho na Manchinha”, com o objetivo de conscientizar professores e alunos das escolas de Educação Infantil, Ensino Fundamental e Ensino Médio sobre a hanseníase.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4792/131.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4792/131.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio - Secretário de Infraestrutura a necessidade de construção de uma nova Cozinha e Refeitório na Secretaria de Infraestrutura e disponibilidade de que os servidores que moram mais distantes possam almoçar no local.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4802/132.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4802/132.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Sr. Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Sr. Jonatas Plinio, a necessidade e conveniência de elaborar e executar um cronograma para o encascalhamento de toda a extensão da linha vicinal do Assentamento Juinão.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4803/133.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4803/133.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Sr. Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Sr. Jonatas Plinio, a necessidade e conveniência de elaborar e executar um cronograma para o encascalhamento e a recuperação de bueiros em toda a extensão da linha vicinal que liga o Assentamento Shekhinah à Fazenda Rapão.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4804/134.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4804/134.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Municipal, Sr. Paulo Augusto Veronese, com cópia ao Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, Sr. Adalberto Rodrigues, a necessidade e conveniência de criar uma unidade do SEASA no município de Juína, instalada na Feira Municipal, visando atender os produtores rurais que atuam na agricultura familiar.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4801/135.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4801/135.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a urgência de realizar construção de uma Ponte nas intermediações da propriedade do Senhor José Mineiro  e Dr. Gilmar da Cruz e Sousa, na Linha 4.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4805/136.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4805/136.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da recuperação da estrada da Linha Comunidade Salete, especificamente no trecho conhecido como “Quebra do Pescoço”.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4812/137.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4812/137.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a importância da instalação da placa de identificação com a denominação oficial do "CTA – Centro de Testagem e Aconselhamento Antônio Damião da Cruz", em conformidade com a Lei Municipal sancionada em 11 de março de 2024.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4806/138.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4806/138.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a importância da recuperação de toda a extensão da estrada de Fontanillas.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4809/139.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4809/139.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade, oportunidade e viabilidade do rebaixamento do morro conhecido como “Morro do Mário Wilson”, localizado na Comunidade Boa Esperança, Gleba Caiabi.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4810/140.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4810/140.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade, oportunidade e viabilidade do rebaixamento ou desvio da Serra do Assentamento Iracema II.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4821/141.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4821/141.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade de realizar a reforma dos parquinhos do CEI Bruno Leonardo de Campos, incluindo a troca do alambrado e demais melhorias estruturais necessárias, especialmente nos espaços mais recentes, como instalação de cobertura e cercamento adequado.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4815/142.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4815/142.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Senhor Mauro Mendes, Governador do Estado de Mato Grosso, ao Deputado Federal Rodrigo da Zaeli e à Deputada Federal Coronel Fernanda, a necessidade e a importância de unir esforços para viabilizar a destinação de um aparelho de tomografia computadorizada ao sistema público de saúde do município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4816/143.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4816/143.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência a Senhora Deputada Federal Coronel Fernanda, a necessidade e a oportunidade de destinar recursos, no montante de R$ 3.000.000,00 (três milhões de reais), visando à elaboração de projeto, execução e construção de um Centro de Tratamento Quimioterápico no município de Juína, com o objetivo de atender pacientes oncológicos de toda a região noroeste do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4817/144.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4817/144.pdf</t>
   </si>
   <si>
     <t>Indica aos Excelentíssimos Senhores Deputado Federal Nelson Barbudo e Deputada Federal Coronel Fernanda, a necessidade e a oportunidade de destinar recursos, por meio de emenda parlamentar, para a construção de um reservatório de água no município de Juína, Estado de Mato Grosso, com o objetivo de ampliar a capacidade de armazenamento e garantir o abastecimento hídrico da população.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4818/145.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4818/145.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Senhor Deputado Federal José Medeiros, a necessidade e a oportunidade de destinar recursos, por meio de emenda parlamentar, para a aquisição de um caminhão com câmara fria, com a finalidade de atender à demanda no transporte de merenda escolar no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4814/146.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4814/146.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realização de encascalhamento na linha que liga o Assentamento Bom Futuro e o Assentamento Rio Preto até a Fazenda Jader Norte.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4828/147.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4828/147.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de contratação de um médico especialista em hanseníase, com a finalidade de garantir o atendimento adequado e contínuo aos pacientes acometidos por essa enfermidade no âmbito municipal.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4829/148.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4829/148.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a viabilidade de o Município de Juína assumir as despesas relacionadas ao tratamento e à realização de exames de tomografia de média e alta complexidade para os pacientes residentes no município.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4826/149.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4826/149.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Araújo, Deputado Estadual, com ao Senhor Leandro Pardini do Nascimento, Presidente da Associação Central Iracema a destinação dos equipamentos agrícolas abaixo descritos para beneficiar a Associação Central Rural União Iracema CNPJ Nº 06.035.582/0001-28: 01 insiladeira; 1 grade aradora; 1 grade niveladora; 1 bico de pato; 1 vincão (jogar semente); 1 calcariadeira; 1 foguetinho (colhedeira de milho); e, 1 conjunto de lâmina para trator 110 cavalos.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4827/150.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4827/150.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Prefeito Municipal, Sr. Paulo Augusto Veronese, com cópia ao Secretário Municipal de Assistência Social, Sr. Geremias da Silva Lima, a necessidade e a oportunidade de que seja realizado um acompanhamento social voltado às pessoas em situação de rua no município de Juína, com especial atenção àquelas que se concentram nas proximidades da Avenida Nove de Maio, em frente à loja Martinello.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4830/151.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4830/151.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, Senhor Dilmar Dal Bosco  Deputado Estadual , com cópia para a Presidente da Associação Pestalozzi de Juína , Senhora Ivani Cardoso Dalla Valle,  a destinação de emenda parlamentar  no valor R$ 180.000,00 ( Cento e Oitenta Mil Reais)  para custear a obra de cobertura  do refeitório da Escola Pestalozzi Renascer – Juína/MT</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4835/152.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4835/152.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade da construção de um muro no entorno da Escola do Distrito de Filadélfia, da ampliação dos banheiros e da contratação de, no mínimo, dois profissionais para atuar na segurança da unidade escolar.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4836/153.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4836/153.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da limpeza e reforma das guias e sarjetas de diversas ruas do Bairro São José Operário.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4837/154.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4837/154.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da substituição dos atuais tubos comuns de 1 metro por aduelas de concreto, na Avenida Padre Duílio Liburd, especificamente na baixada de acesso ao Bairro São José Operário, visando melhorar a vazão das águas do córrego e das chuvas, que são intensas naquela região.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4838/155.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4838/155.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Deputado Estadual Lúdio Cabral, sobre a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais), para a aquisição de um veículo destinado à Secretaria Municipal de Saúde de Juína, com o objetivo de atender, especialmente, ao translado de pacientes em tratamento de hemodiálise na cidade de Tangará da Serra ou em outro local para o qual estejam regulados.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4839/156.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4839/156.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Comando Regional da Polícia Militar de Juína, a necessidade e a oportunidade de realizar rondas policiais no Distrito de Filadélfia, com atenção especial às proximidades do Centro de Ensino local.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4840/157.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4840/157.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Mozanila Rocha, Diretora do Departamento de Trânsito, a necessidade e a oportunidade da implantação de dois redutores de velocidade na Rua José Bonifácio, situada no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4849/158.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4849/158.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Senhoria, Estefânia Basílio, Secretária  Municipal de Esporte  Lazer e Turismo, que seja destinado  100 metros  de areia para quadra de areia da Escola Militar Tiradentes. Esta iniciativa visa proporcionar um espaço adequado para a prática de diversas modalidades esportivas, contribuindo para o desenvolvimento físico, social e emocional dos alunos.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4850/159.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4850/159.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, realizar o patrolamento e encascalhamento das estradas das Comunidades Cristo Rei, São Brás e Todos os Santos.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4851/160.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4851/160.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, que sejam realizados os serviços de alargamento de  2 (duas) pontes localizadas na Linha J, nas proximidades das propriedades dos produtores rurais Tião e Nézio.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4854/161.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4854/161.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, e à Senhora Mozaliza Rocha, Diretora do Departamento de Trânsito, a necessidade e a oportunidade de se realizar a construção de redutores de velocidade nas proximidades da Igreja Batista, localizada na Rua Antônio José de Oliveira, no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4852/162.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4852/162.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Monaliza Rocha, a necessidade e conveniência da construção de redutores de velocidade na Rua Apucarana, localizada no Módulo 5.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4853/163.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4853/163.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da execução de serviços de encascalhamento e patrolamento nas Ruas Aripuanã, Alta Floresta e Roncador, bem como o alinhamento dos postes de energia na Rua Roncador, todas localizadas no Bairro Módulo 05.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4857/164.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4857/164.pdf</t>
   </si>
   <si>
     <t>Indicam à 14ª Companhia Independente Bombeiro Militar – “14ª CIBM” – Juína/MT a necessidade e a oportunidade da adoção de providências para a nomeação dos candidatos aprovados no processo seletivo para o cargo de auxiliar temporário do Corpo de Bombeiros de Juína.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4856/165.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4856/165.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e conveniência de atender às recomendações do Instituto Nacional de Estudos e Pesquisas Educacionais Anísio Teixeira (INEP), promovendo a realização de cursos específicos de formação destinados aos condutores de transporte escolar que atuam por meio de contrato temporário, contrato terceirizado, como Microempreendedores Individuais (MEI) ou no cargo efetivo.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4858/166.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4858/166.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Deputado Estadual Doutor João a necessidade e a oportunidade de destinar um ônibus para o transporte de atletas do município de Juína, visando à participação em competições realizadas em outros municípios e estados.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4859/167.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4859/167.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de disponibilizar farmácia básica na UPA 24h e nas unidades de saúde do município, para a dispensação de medicamentos aos pacientes atendidos em consultas médicas.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4860/168.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4860/168.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de destinar terrenos para a construção da casa própria as pessoas de baixa renda.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4861/169.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4861/169.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade do encascalhamento e manutenção das estradas da Comunidade Nova Jerusalém.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4863/170.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4863/170.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e a oportunidade de elaborar um projeto visando a dragagem do Rio Perdido, especialmente no trecho que percorre a área urbana do município.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4865/171.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4865/171.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo Ortolan, Secretária Municipal de Saúde, para que seja disponibilizado acesso gratuito à internet (Wi-Fi) nas Unidades Básicas de Saúde (UBS), no Hospital Municipal e na Unidade de Pronto Atendimento (UPA), incluindo as UBS localizadas na zona rural.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4880/172.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4880/172.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Deputado Estadual Dr. João, a necessidade e a oportunidade de viabilizar a destinação de um implemento agrícola do tipo calcalhadeira para os produtores rurais do Assentamento Vale do Juinão, no município de Juína-MT.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4864/173.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4864/173.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Stefânia  Basílio, Secretária Municipal de Esporte Lazer e Turismo, a necessidade de que seja construído banheiros no campo ao lado do Estádio Municipal para alunos do Projeto Mais que Atleta.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4866/174.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4866/174.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Stefânia  Basílio , Secretária Municipal de Esporte Lazer e Turismo e ao Senhor Robson Amorim Machado  a necessidade de cercamento do campo esportivo localizado no Módulo 4, em frente à chácara do Maninho.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4867/175.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4867/175.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal com cópia a senhor Jonatas Plinio, Secretário Municipal de Infraestrutura   a manutenção urgente da estrada do Parque Laranjeiras – próximo chácara Toninho Dourado – Comunidade Santo Izidoro.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4868/176.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4868/176.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal com cópia a senhor Jonatas Plinio   Secretário Municipal de Infraestrutura   manutenção urgente da estrada  ao lado da Linha 5 – Linha Flor  da Serra e Comunidade Menino Jesus</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4871/177.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4871/177.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de elaborar projeto visando à construção de arquibancada, espaço para lanchonete, banheiros e local adequado para transmissão de rádio e TV no Estádio Municipal Clério Guarient, localizado no Módulo 3.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4872/178.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4872/178.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de promover a reforma da quadra esportiva do Colégio do Setor Industrial (CEI São Cristóvão).</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4873/179.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4873/179.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de proceder à instalação de redes de proteção na quadra de esportes da Escola Estadual Dr. Guilherme Freitas de Abreu Lima.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4874/180.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4874/180.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de inclusão, no Plano de Cargos, Carreira e Salários do Município, do cargo de Monitor de Transporte Escolar, com o objetivo de atender à demanda existente no transporte de alunos. Caso não seja possível a imediata inclusão no plano, sugere-se a contratação de pessoal para essa função, com salários dignos e compatíveis com a subsistência. Ressalta-se, ainda, a necessidade de melhoria da remuneração dos motoristas de transporte escolar efetivos, valorizando esses profissionais que desempenham papel essencial no acesso dos estudantes à educação.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Alessandra Maldonado, Luiza Boer</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4875/181.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4875/181.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de serviços de recuperação, patrolamento e encascalhamento na Linha Paraná II, especialmente por se tratar de rota do transporte escolar.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4886/182.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4886/182.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de viabilizar a contratação de um(a) enfermeiro(a) para atuação na Unidade Básica de Saúde (UBS) do Distrito de Filadélfia, visando ampliar a oferta de consultas e demais serviços de saúde prestados na referida unidade. Solicita-se, ainda, que o Executivo considere a implantação da assistência de enfermagem nas Unidades Básicas das Glebas Iracema 1, 2 e 3, como forma de descentralizar e interiorizar o acesso aos cuidados de saúde.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4877/183.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4877/183.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a conveniência de autorizar o desmembramento de terrenos com testada mínima de cinco metros e oitenta centímetros, de forma a viabilizar a subdivisão de lotes de maiores dimensões.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>CEEC - Comissão de Educação, Esporte e Cultura, Delei Locutor, Geraldinho, Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4884/184.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4884/184.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de realizar gestões junto à direção da Escola Municipal Orlando Pereira, visando à adoção das seguintes medidas: 1. Ampliação do quadro de servidores responsáveis pela limpeza e manutenção da infraestrutura; 2. Reforma urgente da quadra de esportes; e, 3. Adequações mínimas na estrutura dos banheiros da unidade escolar, tendo em vista que a escola foi originalmente construída para atender jovens e adultos, mas atualmente está recebendo também crianças em idade escolar.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Alessandra Maldonado, Delei Locutor, Geraldinho, Irineu Locatelli, Roni da Padre Duílio, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4882/185.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4882/185.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Estefânia Basílio, Secretária Municipal de Esporte Lazer e Turismo a necessidade e a oportunidade de celebrar convênio com o Sindicato Rural de Juína, visando o repasse de recursos financeiros em apoio à realização da Expoju 2025.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4881/186_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4881/186_1.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade da construção de calçada na frente à Escola Maria Hilda Panas do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4883/187.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4883/187.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com_x000D_
 cópia ao Jonatas Plinio, da necessidade e a oportunidade de estabelecer cronograma de pavimentação da Rua Pedro Celestino, localizada no Setor Industrial, e priorizar a presença de caminhão pipa para molhar a via bem como que, nas futuras ações de patrolamento de vias não pavimentadas, seja obrigatoriamente incluída a etapa de molhamento.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4894/188.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4894/188.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de se elaborar e executar um projeto de pavimentação asfáltica visando à continuidade da Rua Alta Floresta até a Avenida JK.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4893/189.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4893/189.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura a necessidade de realizar o rebaixamento do morro, a retirada de uma curva acentuada e o posterior patrolamento e encascalhamento da estrada de Fontanillas, nas proximidades da propriedade da Senhora Isaura Ito.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4887/190.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4887/190.pdf</t>
   </si>
   <si>
     <t>Indica-se a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, que seja construída uma quadra  coberta na Escola Rural Euclides da Cunha, na Linha 4.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Luiza Boer, Alessandra Maldonado, Bil do Modulo 4, Delei Locutor, Geraldinho, Irineu Locatelli, Neguinho da 4, Neguinho da Borracharia, Professor Carlito, Roni da Padre Duílio, Tonhão do Rancho, Vanderlei Churrasqueiro, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4895/191.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4895/191.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de incluir no Plano Plurianual (PPA) 2026–2029 a previsão de programas, ações e recursos orçamentários específicos para a execução de políticas públicas voltadas ao enfrentamento e à prevenção da violência contra a mulher, em atendimento à solicitação formalmente encaminhada à Ouvidoria Legislativa desta Casa.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4890/192.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4890/192.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e urgência de adoção de medidas para melhoria das condições operacionais do transporte escolar no Distrito de Filadélfia, incluindo a destinação de bomba lava-jato, realização de manutenções dos ônibus, disponibilização de veículo reserva e implantação de estrutura adequada e segura para o depósito de combustível.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4891/193.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4891/193.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade de realizar gestão junto à empresa prestadora de serviços de coleta de lixo, visando à instalação de três (03) coletores de lixo no Distrito de Filadélfia, para uso da população local, com recolhimento regular pela empresa contratada ou pela Prefeitura, aproveitando a rota já existente de coleta na Unidade Escolar Osvaldo Cruz; e, toca de lâmpadas de diversas ruas do Distrito.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4896/194.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4896/194.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento – MAPA, a necessidade e oportunidade de disponibilizar recursos no valor de R$ 20.860.000,00 (vinte milhões, oitocentos e sessenta mil reais) destinados à execução de obras de rebaixamento de morros, reabertura e encascalhamento das estradas vicinais do município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4897/195.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4897/195.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Carlos Henrique Baqueta Fávaro, Ministro da Agricultura, Pecuária e Abastecimento – MAPA, a necessidade e oportunidade de destinar recursos orçamentários para a aquisição de uma ambulância equipada, visando fortalecer o atendimento da saúde pública do município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4892/196.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4892/196.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a recuperação de uma ponte localizada na estrada de acesso à Comunidade São Braz, nas proximidades do antigo Pesque-Pague São Francisco.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4904/197.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4904/197.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de elaborar projeto visando a destinação de áreas de terra urbana para a instalação de igrejas e templos religiosos no município de Juína.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4903/198.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4903/198.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de implantar uma programação específica para o caminhão-pipa, visando a realização da irrigação das ruas não pavimentadas aos finais de semana, incluindo sábados, domingos e feriados.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4905/200.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4905/200.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Eduardo Rodrigues, Diretor Geral do DAES, a necessidade e a oportunidade de expansão da rede de distribuição de água potável nas seguintes vias: Rua Pompéia, Rua Pedra Bela, Rua Onda Verde e Rua Santa Isabel, todas localizadas no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4901/201.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4901/201.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário municipal de Planejamento, a necessidade e a oportunidade da implantação de uma Casa de Acolhimento para Mulheres Vítimas de Violência no município de Juína.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Luiza Boer, Alessandra Maldonado, Bil do Modulo 4, Delei Locutor, Roni da Padre Duílio, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4900/202.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4900/202.pdf</t>
   </si>
   <si>
     <t>Indicam, à Sua Excelência Deputada Estadual Janaina Riva, a necessidade e oportunidade de destinar recursos de emenda parlamentar no valor de R$ 300.000,00 (trezentos mil reais), visando à implantação de uma Casa de Acolhimento para Mulheres Vítimas de Violência no município de Juína.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4902/203.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4902/203.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Aelcio Moreira de Oliveira, Presidente da Mesa Diretora, a necessidade e a oportunidade de viabilizar a implantação de um painel eletrônico para votação de matérias e controle da ordem de fala nas explicações pessoais durante as sessões plenárias desta Casa de leis.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4907/204.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4907/204.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e possibilidade da implantação de estacionamento transversal no canteiro central da Avenida Nove de Maio, no trecho compreendido entre a Travessa Edna de Queiroz e a Praça da Bíblia.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4899/205.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4899/205.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de implantar o serviço de Telemedicina no município de Juína, com prioridade para o atendimento das comunidades da zona rural, sem prejuízo ao atendimento dos moradores da zona urbana, por meio da adesão à Plataforma Estadual de Saúde Digital, disponibilizada pela Secretaria de Estado de Saúde de Mato Grosso (SES-MT).</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4909/206.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4909/206.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e conveniência de realizar o encascalhamento e o patrolamento da Avenida Perimetral João Marques Cardoso, no trecho compreendido entre o Loteamento Boulevard e a Rodovia MT-170.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4906/207.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4906/207.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Monaliza Rocha, Diretora do Departamento Municipal de Trânsito, a necessidade de intensificar a fiscalização e adotar medidas legais para proibir o estacionamento de caminhões de grande porte nas ruas e avenidas da cidade, especialmente em áreas residenciais e de grande circulação, tendo em vista os riscos iminentes de acidentes.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4908/208.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4908/208.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a poda das árvores no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4912/209..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4912/209..pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade que sejam adotadas providências no sentido de viabilizar as seguintes melhorias na Escola Osvaldo Cruz, localizada na no Distrito de Filadélfia: 1. construção de uma nova cozinha, ampla e com refeitório fechado; 2. construção de mais banheiros para uso dos alunos; 3. construção de cinco novas salas de aula.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4910/210_..pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4910/210_..pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência Senhor Paulo Augusto Veronse, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a viabilidade de instituir a gratuidade da passagem no transporte coletivo urbano (ônibus circular) em todo o território da cidade de Juína, beneficiando a população em geral, com foco especial nas pessoas de baixa renda, estudantes, trabalhadores e idosos.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4913/211.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4913/211.pdf</t>
   </si>
   <si>
     <t>Indica-se a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a conveniência da instalação de três aduelas de concreto e cinco bueiros em PVC, em pontos estratégicos da estrada rural que liga a sede municipal ao Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4916/212.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4916/212.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a gestão junto à Delegacia Regional de Juína para promover a poda das árvores localizadas no pátio daquele órgão.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4914/213.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4914/213.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, sobre a necessidade e a oportunidade de elaboração de um projeto e posterior construção de uma unidade escolar no Assentamento Rio Preto, contendo pelo menos 3 salas de aula, banheiros, cozinha, campo de futebol e quadra de esportes.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4928/214.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4928/214.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, sobre a necessidade e a oportunidade da reabertura, encascalhamento e drenagem de águas pluviais na estrada vicinal Linha 10.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4929/215.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4929/215.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e oportunidade da Redução da Taxa de Renovação de Concessão no Cemitério Municipal de Juína.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4915/216.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4915/216.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e a oportunidade da repintura das faixas longitudinais das vias publicas de Juína.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4922/217.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4922/217.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito do Município, a necessidade e a oportunidade da construção de uma lombada na rotatória frente a Casa Mortuária Wilson Locatelli, localizada no Bairro Modulo 5.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4917/218.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4917/218.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronse, Prefeito, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e a oportunidade da construção de uma lombada na Rua Campo Mourão, Modulo 5.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4923/219.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4923/219.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de se realizar patrolamento e encascalhamento na estrada da Linha I, bem como patrolamento, encascalhamento e substituição de bueiros danificados na estrada que dá acesso ao Assentamento Samambaia.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4921/220.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4921/220.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, deputado estadual Fabio Tardem, a necessidade e a oportunidade de destinar recursos, por meio de emenda parlamentar, no valor de R$ 500.000,00 (quinhentos mil reais), para a aquisição de unidade odontológica móvel para o município de Juína – MT.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4924/221.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4924/221.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade da substituição da ponte de madeira localizada na Avenida Brasília, no bairro Padre Duílio, por bueiro em concreto.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4920/222.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4920/222.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Max Russi – Deputado Estadual, Presidente da Assembleia Estadual de Mato Grosso e do Partido Social Brasileiro (PSB), a necessidade e oportunidade de destinar recursos de emenda parlamentar para Aquisição de Bicicletas Elétrica para atender 50 Agentes de Saúdes de Endemias e Agentes de combate a Endemias da Zona Urbana; 15 (dez) Moto de Baixa Cilindradas para atender aos Agentes de Saúde da Zona Rural da Cidade de Juína.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4925/2231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4925/2231.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronose, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretaria Municipal de Educação e ao Senhor Gelson Menegatti Filho, Presidente do Conselho Estadual de Educação de Mato Grosso – CEE/MT, a necessidade e a oportunidade da adoção da Pedagogia da Alternância como metodologia de organização pedagógica nas escolas do campo do município, estendendo sua aplicação aos Anos Iniciais do Ensino Fundamental e à Educação Infantil.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4933/224.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4933/224.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, sobre a necessidade e oportunidade de contratação de empresa especializada em pavimentação asfáltica, visando atender à demanda na execução dos 27 quilômetros de pavimentação previstos para as vias urbanas de nossa cidade.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4934/225.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4934/225.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de se destinar outro local para a realização das aulas práticas pelas autoescolas, atualmente realizadas nas proximidades do PSF do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4931/226.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4931/226.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio , Secretário Municipal de Infraestrutura e a Secretária Municipal de Planejamento, Robson Amorim, a necessidade de construção de uma mesa de concreto na Praça do Módulo 4.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4932/227.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4932/227.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Coordenador responsável pela casa de apoio da Saúde de Cuiabá e para Secretária Municipal de Saúde, Marcela Américo Ortolan a necessidade de que seja reparado o calçamento da frente da casa de apoio que se encontra com vãos que já causaram torções de pés de pacientes.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4935/228.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4935/228.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e urgência de execução dos serviços de patrolamento e encascalhamento da estrada de acesso à Comunidade São Justino, localizada na região do setor Chácaras.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Bil do Modulo 4, Delei Locutor, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4943/229.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4943/229.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Estefânia Basílio, Secretaria Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade de instituir em Juína um programa municipal de apoio a atletas e paratletas, nos moldes do projeto “Bolsa Atleta”, conforme modelo recentemente apresentado pela Prefeitura de Várzea Grande.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4942/230.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4942/230.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de se disponibilizar acesso livre à internet (Wi-Fi) na Lagoa da Garça.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4940/231.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4940/231.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade de substituição dos equipamentos danificados no parque infantil das praças dos bairros Palmiteira e Padre Duílio.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4941/232.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4941/232.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Estefânia Basílio, Secretária Municipal de Esporte, Lazer e Turismo, a necessidade de destinação de areia para a quadra de vôlei de praia localizada no Distrito de Fontanillas.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4944/233.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4944/233.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio , Secretário Municipal de Infraestrutura , a necessidade de instalação de 2  quebra molas  na Rua Presidente Prudente, esquina com Creche e Praça Modulo 6  e outra na Rua Nova Granada.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4945/234.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4945/234.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência ALLAN KARDEC BENITEZ, Secretário  de Estado de Ciências Tecnologia do Estado de Mato Grosso, que sejam que sejam implantados cursos técnicos profissionalizantes na Escola Estadual de Campo Antônio Francisco Lisboa, localizada na Linha 5.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4946/235.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4946/235.pdf</t>
   </si>
   <si>
     <t>Indica ao Conselho Estadual de Educação de Mato Grosso (CEE/MT) a necessidade e a oportunidade de apoio técnico e institucional para implantação da Pedagogia da Alternância nas escolas do campo do município de Juína/MT, em especial na Escola Municipal Osvaldo Cruz, estendendo sua aplicação a todas as etapas da Educação Básica, inclusive à Educação Infantil e aos anos iniciais e finais do Ensino Fundamental e ao Ensino Médio.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4947/236.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4947/236.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Beto Dois a Um, Deputado Estadual, a necessidade e a oportunidade de destinar uma “academia ao ar-livre” para ser instalação no Centro de Recuperação Ebenézer, nesta cidade de Juína.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4948/237.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4948/237.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Sr. Jonatas Plinio - Secretário Municipal de Infraestrutura, que seja realizado um cronograma para equipes de caminhões pipa, para atender de forma igualitária as demandas das populações das ruas e avenidas sem pavimentação.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4949/238.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4949/238.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência, Wellington Fagundes, Senador e a Exma.  Sra. Janaina Riva Deputada Estadual com cópia a Sra. Estefânia Basílio - Secretário Municipal de Esporte Lazer e Turismo, destinado recurso de emenda parlamentar para aquisição de 01 ônibus para transporte de atletas.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4950/239.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4950/239.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da execução de recapeamento asfáltico nas vias públicas do Bairro Módulo 3, com especial atenção à Rua Bispo Dom Franco Dalla Valle, Rua Porto Alegre e Rua Oiti.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4951/240.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4951/240.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da poda das árvores localizadas no entorno do campo do Bairro Módulo 3.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4952/241.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4952/241.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da manutenção dos equipamentos do parquinho localizado na Praça da Bíblia.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4953/242.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4953/242.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade da pavimentação asfáltica na Travessa dos Ipês, especialmente no trecho que dá acesso lateral ao Centro de Convivência Vó Paixão.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Roni da Padre Duílio, Bil do Modulo 4</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4954/243.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4954/243.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da reabertura da estrada no Caminho Vicinal 9, na Comunidade São Felipe.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4956/244.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4956/244.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade da manutenção no aterro do bueiro na estra da Gleba Rio Azul, frente a propriedade do senhor Carlos Farias.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4957/245.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4957/245.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da realização de manutenção em pontes localizadas nas estradas vicinais da zona rural do município: 1.	Duas pontes situadas na estrada da Gleba Rio do Ouro, sendo uma em frente à propriedade do Senhor Carlão e outra nas proximidades da propriedade do Senhor Lapada; 2.	Uma ponte localizada na estrada da Linha Paraná, próxima à propriedade do Senhor Tiagão.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4958/246.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4958/246.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da realização de serviços de patrolamento e encascalhamento nas rotas utilizadas pelo transporte escolar, abrangendo as estradas das seguintes localidades: Gleba Iracema 3, Gleba Rio do Ouro, Gleba Nova União, Gleba Rio Azul, Linha Paraná 1 e Linha Paraná 2.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4964/247.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4964/247.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e oportunidade de realizar gestão junto aos Técnicos de Transporte Escolar, no sentido de garantir a aplicação do percentual de deslocamento previsto na Lei Complementar nº 1.399/2012, especialmente no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4965/248.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4965/248.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Alan Porto, Secretário de Estado de Educação, ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, e à Senhora Janaina Solano Gomes Scamparini, Diretora da Diretoria Regional de Educação, a necessidade e a oportunidade de formalizar convênio para a construção de três salas de aula na Escola Estadual Antônio Francisco Lisboa, localizada na Linha 5.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4968/249.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4968/249.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhor  Jonatas Plínio  – Secretário Municipal de Infraestrutura , Instalação de Sistema de Internet via Satélite (Starlink) nas Caminhonetes da SINFRA.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4970/250.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4970/250.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Administração e Finanças, Valdoir Antônio Pezzini e a Secretária Municipal de Saúde, Marcela Américo a necessidade e oportunidade de agilizar a elaboração e implementação do Plano de Carreira dos Agentes Comunitários de Saúde e de Combate às Endemias, visando corrigir distorções na aplicação da EC nº 120/2022 e da Lei nº 11.350/2006.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4969/251.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4969/251.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade de disponibilizar, com urgência, espaço físico apropriado nas unidades de ensino para armazenamento de pertences pessoais das Técnicas em Alimentação Escolar, em cumprimento ao Orientativo nº 006/SMEC/JUÍNA/MT.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4973/252.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4973/252.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência a Senhora Coronel Fernanda Deputada Federal , com cópia ao Senhor Almir de Oliveira Batista – Presidente da Associação Pequeno Pepe a necessidade de disponibilizar, recursos de emenda parlamentar no valor  de R$ 200.000,00 (duzentos mil reais) para Associação Pequeno Pepe - inscrita no CNPJ sob o n°41.745.337/0001.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4974/253.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4974/253.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade do alargamento da Rua Pariri, localizada no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4982/254.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4982/254.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Deputado Federal Emanoelzinho Pinheiro, a necessidade e a oportunidade de destinar emenda parlamentar no valor de R$ 1.000.000,00 (um milhão de reais) para a construção de um barracão comunitário e a cobertura de uma quadra poliesportiva no Bairro Palmiteira, no município de Juína/MT.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4983/255.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4983/255.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Deputado Estadual Elizeu Nascimento, a necessidade e a oportunidade de destinar emenda parlamentar no valor de R$ 400.000,00 (quatrocentos mil reais) à Secretaria Municipal de Esporte de Juína/MT, com o objetivo de fomentar e ampliar o Projeto "Mais que Atleta", visando fortalecer o incentivo às modalidades esportivas e aos projetos sociais em Juína.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4984/256.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4984/256.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, necessidade de instalar sistema de drenagem e escoamento de águas pluviais nas proximidades da rotatória da Avenida Padre Duílio Liburdi, na entrada do Bairro São José Operário, bem como nas demais vias do bairro que ainda não contam com bueiros ou dispositivos equivalentes.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4977/257.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4977/257.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de construir 2 (duas) pontes sobre o Rio Aripuananzinho  localizado na  Gleba Iracema área I.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4975/258.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4975/258.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade de recuperação de um bueiro localizado na Linha Caiabi, em frente à propriedade do Senhor Liu.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4976/259.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4976/259.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade de realizar melhorias na Linha Caiabi, especificamente: Alinhamento da curva em frente à propriedade do Senhor João Fredo. Recuperação de dois rebaixamentos de morro, sendo um em frente à propriedade do Senhor Silvano e o outro em frente à propriedade do Senhor Alaor.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4978/260.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4978/260.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a realização de limpeza geral (pesada) no pátio da Escola Rural Municipal Osvaldo Cruz, localizada na Avenida Principal, Distrito de Filadélfia, neste município de Juína – MT.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4979/261.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4979/261.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio que realize o rebaixamento da Serra do Lobo, abertura da estrada e o patrolamento da  Linha 10 - Rio Preto, para que a empresa prestadora  de serviço técnicos  de  construção e manutenção de redes elétricas (Grupo Jales) possa efetuar os trabalhos necessários.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4980/262.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4980/262.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio e para Secretária Municipal de Saúde, Marcela Américo Ortolan a realização de limpeza geral ao redor da Unidade Básica de Saúde da Gleba Iracema Área III.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4981/263.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4981/263.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia para Secretária Municipal de Saúde, Marcela Américo Ortolan que seja providenciado reparos na INTERNET, há dias que a unidade esta sem acesso a este serviço.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4985/264.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4985/264.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito Municipal de Juína – MT Com cópia ao Senhor Alberto Chiavelli Neto, Secretário Municipal de Esportes a necessidade e a oportunidade da reforma completa da quadra de areia localizada ao lado do Ginásio Municipal de Esportes, bem como a reforma estrutural da quadra esportiva externa ao referido ginásio.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4986/265.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4986/265.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade que seja providenciado serviços de manutenção com patrolamento e encascalhamento da Aldeia Cafezal e Aldeia Furquim no distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4988/266.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4988/266.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade de providenciar a construção de uma ponte seca na entrada da Aldeia Cafezal. Para a efetividade da obra, é primordial que se realize um levantamento topográfico e uma compactação reforçada do solo.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4987/267.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4987/267.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Secretária Municipal de Saúde, Marcela Américo, a necessidade de providenciar, com urgência, o conserto do compressor do consultório odontológico da Unidade Básica de Saúde (UBS) do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5008/268.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5008/268.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar patrolamento e encascalhamento da estrada da Gleba Iracema – Área I, Assentamento Paulo Trava.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4995/269.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4995/269.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Eduardo Rodrigues, Diretor Geral do DAES e ao senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade urgente de realizar um levantamento topográfico e elaborar um projeto técnico para a implantação da rede de abastecimento de água no Loteamento Monteiro, no Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5007/270.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5007/270.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar reabertura de estrada e corte de morro frente a propriedade do senhor Antônio, localizado no Distrito de Filadélfia.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4992/271.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4992/271.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade que avalie a adesão do Município aos editais da Fundação Nacional de Saúde – FUNASA, destinados a:  Melhorias Sanitárias Domiciliares (MSD) em áreas urbanas;  Melhorias habitacionais para o controle da Doença de Chagas; Execução de sistemas públicos de abastecimento de água;  Execução de sistemas públicos de esgotamento sanitário;  Melhorias sanitárias domiciliares em áreas rurais e comunidades tradicionais, inclusive quilombolas, fora do perímetro urbano.  A adesão a esses editais representa oportunidade estratégica para captação de recursos federais voltados à promoção da saúde pública, do saneamento básico e da dignidade das populações mais vulneráveis do município.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5002/272.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5002/272.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade e a conveniência de elaborar um projeto para o desassoreamento do Rio Perdido, especialmente no trecho que atravessa a área urbana do município.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5003/273.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5003/273.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a conveniência de disponibilizar uma nova unidade de processamento de dados (computador) acompanhada de impressora multifuncional para a Unidade Básica de Saúde (UBS) do Bairro Módulo 4.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5004/274.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5004/274.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a conveniência de realizar o recapeamento da pavimentação asfáltica da Rua Estrela Dalva, localizada no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4994/275.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4994/275.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade da abertura da abertura da rua projetada, extensão da Rua José Bonifácio ate a Rua Campo Belo do Sul, Bairro Palmiteira.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4996/276.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4996/276.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, em sua função como presidente do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Vale do Juruena (CIDESAVJ), com cópia ao Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística MT, para que tome as medidas necessárias e urgentes para a elaboração e conclusão do projeto executivo de pavimentação do trecho da MT-183, que conecta a cidade de Juína ao município de Aripuanã MT.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4997/277.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4997/277.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário municipal de Administração e Finanças a necessidade e oportunidade da venda de terrenos públicos para financiar a construção do novo Hospital Municipal de Juína.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4998/278.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4998/278.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário municipal de Administração e Finanças a necessidade e oportunidade da compra de uma área de terras urbana para a futura construção de casas habitacionais em Juina.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4999/279.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4999/279.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade de limpeza da área de preservação ambiental localizada entre as Ruas Papiri e Rua Cedro, no Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5000/280.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5000/280.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Doutor João, Deputado Estadual, a necessidade e a oportunidade de destinação de emenda parlamentar (R$ 4.000.000,00) quatro milhões de reais, para a pavimentação asfáltica em Juína.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5001/281.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5001/281.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Juarez Costa, Deputado Federal, a necessidade e a oportunidade de destinação de emenda parlamentar (R$ 4.000.000,00) quatro milhões de reais, para a pavimentação asfáltica em Juína.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5005/282.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5005/282.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar serviços de drenagem nas Ruas das Pérolas, Porto do Sol e das Perdizes, localizadas no Bairro Módulo 4.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5020/283_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5020/283_1.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da construção de mais uma Unidade Básica de Saúde (UBS) no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5009/284.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5009/284.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Marcela Américo e a responsável pela vigilância sanitária, a necessidade e oportunidade de realizar trabalhos para eliminar focos de mosquitos transmissores de dengue e outras doenças relacionadas e a contratação de agentes de combate a endemias.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5010/285.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5010/285.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e oportunidade do rebaixamento de morro na estrada da Comunidade São Braz, próximo à propriedade do Senhor Edgar.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5017/286.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5017/286.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Alan Porto, Secretário de Estado de Educação , com cópia ao Sr. Ericson Leandro de Oliveira – Secretário Municipal de Educação e Cultura de Juína a necessidade e a oportunidade de reparos no piso de uma sala de aula na Escola Estadual do Distrito de Terra Roxa, em Juína.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5011/287_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5011/287_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da instalação de iluminação publica nas ruas ao entorno da Escola Paulo Frente, especificadamente na Rua Cafeara, esquina com Avenida Maringá, Modulo 5.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5013/288.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5013/288.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade da construção de dois redutores de velocidade na rua de frente a Casa de Saúde Indígena (CASAI).</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5014/289.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5014/289.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e a oportunidade de encaminhar para apreciação e votação a alteração e prorrogação do Plano Municipal de Educação (PME), aprovado pela Lei Municipal nº 1.859, de 12 de junho de 2019.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5015/290.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5015/290.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e a oportunidade de encaminhar a esta Casa de Leis a alteração da Lei Municipal nº 1.160, de 14 de maio de 2010, que estabelece a Constituição do Conselho Municipal de Educação, conforme proposta de lei em anexo.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5016/291.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5016/291.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e a oportunidade de encaminhar a esta Casa de Leis a alteração da Lei Municipal nº 1.160, de 14 de maio de 2010.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao__vitor061_2.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao__vitor061_2.pdf</t>
   </si>
   <si>
     <t>Indica a CONCESSIONÁRIA DE ENERGIA – ENERGISA S/A com cópia a Sua Excelência, Paulo Augusto Veronese, Prefeito, que seja realizado instalação de rede de baixa tensão na  Avenida Florianópolis no Setor Industrial.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5018/293.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5018/293.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade de fazer reparos urgentes na ponte seca em frente propriedade Sr. Nego Branco ,  localizada na Gleba Rio do Ouro .</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5022/294.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5022/294.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira , Secretário Municipal de Educação e Cultura  a necessidade instalar um parque infantil e reformar a Escola Municipal Rural Euclides da Cunha – Linha 4</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5019/295_assinado...pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5019/295_assinado...pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de substituição do atual quebra-molas localizado na Avenida Passo do Lago por uma faixa de pedestre elevada.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5023/296.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5023/296.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Alan Porto, Secretário de Estado de Educação , com cópia ao Senhor Ericson Leandro de Oliveira , Secretário Municipal de Educação e Cultura  a necessidade  da reforma geral reparadora  da Escola Estadual Ana Neri, localizada no Bairro São José Operário, em Juína/MT, com especial atenção à cobertura da quadra de esportes, tendo em vista os danos estruturais graves e aparentes que comprometem a segurança, a qualidade do ensino e a valorização da comunidade escolar.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Mesa Diretora, Alessandra Maldonado, Bil do Modulo 4, Delei Locutor, Geraldinho, Irineu Locatelli, Luiza Boer, Neguinho da 4, Neguinho da Borracharia, Professor Carlito, Roni da Padre Duílio, Tonhão do Rancho, Vanderlei Churrasqueiro, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5026/297.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5026/297.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito de Juína, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento cessão de área pública para Colônia Z-20 de Pescadores, entidade representativa de pescadores profissionais  de Juína.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5021/2981.pdf_-_escola.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5021/2981.pdf_-_escola.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação a necessidade e oportunidade de gestão na Escola Municipal Orlando Pereira para a remoção de entulhos e uma casa de madeira deteriorada.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5024/299.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5024/299.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito_x000D_
 com copia ao Sr. Jonatas Plinio - Secretário Municipal de_x000D_
 Infraestrutura, a necessidade reparação dos buracos do_x000D_
 Residencial Bandeirantes (operação tapa buracos.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5025/300.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5025/300.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Paulo Augusto Veronese, Prefeito de Juína Educação, com cópia ao Senhor Jonatas Plinio Secretário Municipal de Infraestrutura a necessidade de adquirir 01 (um) Elevacar e Macacos Hidráulicos para oficina da SINFRA.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Geraldinho, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5027/301.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5027/301.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da construção de uma área de espera em frente à Unidade Básica de Saúde (UBS) do Bairro Palmiteira, bem como a instalação de uma porta de emergência nos fundos da referida unidade.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5028/302.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5028/302.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Fábio Garcia, Deputado Federal e Secretário-Chefe da Casa Civil do Estado de Mato Grosso, a necessidade e a oportunidade de destinar emenda parlamentar no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais) para a construção de um Barracão Comunitário no Bairro Palmiteira, no Município de Juína.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5029/303.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5029/303.pdf</t>
   </si>
   <si>
     <t>. Indica à Sua Excelência, o Senhor Elizeu Nascimento, Deputado Estadual, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para a conclusão da sede da Associação de Som Automotivo no município de Juína – MT.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Irineu Locatelli, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5030/304.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5030/304.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da construção de um  murro em torno da Casa Mortuária do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5031/305.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5031/305.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a oportunidade da contratação de um servidor para realizar serviços de manutenção no Cemitério, na Unidade Básica de Saúde (UBS) e na Escola do Distrito de Terra Roxa.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5032/306.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5032/306.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade de construção de banheiros públicos e a instalação de bebedouros na Praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5033/307.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5033/307.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar, em caráter de urgência, o serviço de umidificação (molhamento) das ruas não pavimentadas do Setor Industrial.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Irineu Locatelli, Neguinho da 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5034/308.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5034/308.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade da reabertura e manutenção da estrada da linha Pesqueiro, localidade do Rio Preto.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5035/309.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5035/309.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar melhorias nas ruas não pavimentadas do Bairro Módulo 5.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5036/310.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5036/310.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Juarez Costa, deputado federal, a necessidade e a oportunidade de destinar emenda parlamentar no valor necessário para a aquisição de um caminhão caçamba para a Secretaria de Infraestrutura de Juína - MT.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5037/311.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5037/311.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade de construção de faixas de travessia de pedestres elevadas em pontos estratégicos da cidade, como em frente à Unidade de Pronto Atendimento (UPA) e nas proximidades das escolas públicas e particulares.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Vitor Gabriel, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5039/312.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5039/312.pdf</t>
   </si>
   <si>
     <t>Indicas a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Educação, Ericson Leandro de Oliveira, a necessidade de construção a cobertura na área de lazer da Escola Municipal Paulo Freire- Módulo 5.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5040/313.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5040/313.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Diretora do Departamento de Trânsito, Monaliza Rocha, a necessidade e a oportunidade de providenciar a instalação de placas de denominação em todas as ruas e avenidas do município.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5041/314.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5041/314.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Planejamento, Robson Amorim Machado, a necessidade e a oportunidade de providenciar a construção de uma praça pública no Residencial Bandeirantes.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Vitor Gabriel, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5042/315.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5042/315.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Educação,  Ericson Leandro de Oliveira , a necessidade de construção  a cobertura na área de lazer da Escola Municipal  Professora Maria Hilda Panas - Módulo 6.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5043/316.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5043/316.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Diretora do Departamento de Trânsito, Monaliza Rocha, a necessidade e a oportunidade de providenciar a substituição das placas de sinalização de trânsito danificadas e a instalação de novas placas onde não existem, em todas as ruas e avenidas do município.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5044/317.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5044/317.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Deputado Estadual Doutor João, a necessidade e a oportunidade de destinar uma academia ao ar livre para a praça do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5045/318.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5045/318.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade e a oportunidade de providenciar a remoção de uma mangueira na Rua Pedra Bela, localizada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5059/319.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5059/319.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de que sejam realizadas ações de umidificação (molhamento) das ruas não pavimentadas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5060/320.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5060/320.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da reabertura e encascalhamento da Linha Goiabeira.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5061/321.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5061/321.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente a necessidade e a oportunidade da limpeza da área e da recuperação das máquinas e equipamentos de leite que se encontram abandonados na Sede da Cooperativa de Leite, localizada na Avenida Joinville, Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5062/322.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5062/322.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Dilmar Dal Bosco , Deputado Estadual  com cópia ao Senhor Alberto Chiavelli Neto , Secretário Municipal de Esporte, Lazer e Turismo a necessidade de destinar emenda parlamentar para aquisição de ônibus com 40 assentos para atender demandas de atletas , de instrutores, de equipes  para participar de capacitação, de competições, de  intercâmbios, de  amistosos, eventos esportivos de interesse coletivo.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5068/323.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5068/323.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Eduardo Rodrigues da Silva, Diretor Geral  do DAES - Departamento de Agua e Esgoto Sanitário de Juína,  a necessidade que seja  realizado a mudança de local dos cavaletes ( medidor de consumo) de algumas  residências do Distrito Filadélfia. Alguns cavaletes estão distante das casas (alguns  50 metros , 70 metros e 100 metros )</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5070/324.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5070/324.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia à Secretária Municipal de Saúde, Marcela Américo Ortolan, a necessidade de interceder junto à Casa de Apoio Estrela Dalva para que sejam disponibilizadas melhorias de acessibilidade nos banheiros e nos quartos da instituição.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5069/325.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5069/325.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plínio, a necessidade e a oportunidade de providenciar o alinhamento de curva na Estrada de Fontanillas. A intervenção é solicitada para o trecho próximo à entrada de acesso à Comunidade Maria Bertilha, em frente à propriedade do Doutor João.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5071/326.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5071/326.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Esporte, Alberto Chiavelli, a necessidade e a oportunidade da reforma do parquinho infantil e da academia ao ar livre da Praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Neguinho da Borracharia, Vitor Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5079/327.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5079/327.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade providências urgentes sobre a denúncia registrada na Ouvidoria Legislativa sob o NUP 03983.2025.000006-42, referente à falta de cuidador para criança com autismo no CEI Nosso Lar e outros em nossa cidade.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5072/328.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5072/328.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de transito, a necessidade e a oportunidade da construção de uma faixa de travessia de pedestres elevada na Avenida Olavo Inácio Henz, Modulo 5, frente a Minas Pão.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5073/329.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5073/329.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde ao Senhor Alberto Chiavelli Neto, Secretário Municipal de Esporte, a necessidade e a oportunidade de instalar academias ao ar livre nas comunidades Nossa Senhora da Guia e Santo Antônio, na Gleba Iracema I.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5080/330_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5080/330_1.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Prefeito Municipal Paulo Augusto Veronese com cópia ao Secretário Municipal de Finanças e Administração, a necessidade e oportunidade de encaminhar para apreciação e votação projeto de lei que altere a Lei Municipal nº 1.013, de 04 de abril de 2008, a fim de que aumente a remuneração do cargo de borrifador.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5081/331.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5081/331.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, a necessidade de se produzir e plantar, em áreas públicas próximas aos lagos ambientais do município de Juína, uma diversidade de mudas de árvores frutíferas já em estágio avançado de crescimento.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5085/332.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5085/332.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Jonatas Plinio, a necessidade de construir uma ponte sobre o Rio Perdido, na estrada que dá acesso ao antigo Pesque e Pague.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Irineu Locatelli, Vanderlei Churrasqueiro</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5090/333.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5090/333.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade da aquisição de um Triturador de Galhos / Picador de Troncos SCORPION PTU 300 para uso dos profissionais de jardinagem do município de Juína.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5091/334.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5091/334.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal com cópia a senhora Marcela Américo Ortolan, Secretária Municipal de Saúde e a presidência do Conselho Municipal de Saúde a necessidade e oportunidade a implantação da Ozonioterapia no âmbito na saúde pública municipal.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5092/335_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5092/335_1.pdf</t>
   </si>
   <si>
     <t>Indica a sua Excelência o Senhor Prefeito Municipal Paulo Augusto Veronese com cópia ao Secretário Municipal de Infraestrutura a urgente necessidade de melhoria da iluminação pública na Avenida Bahia, no trecho que abrange as proximidades do Centro de Convivência “Vó Paixão” e da Justiça Federal.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5094/336.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5094/336.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia á Senhora Marcela Américo Ortolan, Secretária Municipal de Saúde, a necessidade da instalação de equipamentos de academia ao ar livre nas comunidades Gleba Rio do Ouro e Gleba Nova União, zona rural de nosso município.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5096/337.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5096/337.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia ao Excelentíssimo Deputado Federal Coronel Assis, a necessidade e oportunidade de destinar um caminhão pipa para o município de Juína.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5095/338.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5095/338.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Prefeito Municipal Paulo Augusto Veronese, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da aquisição de poltronas com reclinagem para acompanhantes de pacientes na Unidade de Pronto Atendimento (UPA) e no Hospital Municipal de Juína.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5105/339.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5105/339.pdf</t>
   </si>
   <si>
     <t>Indicam à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Alberto Chiavelli Neto, Secretário Municipal de Esporte, a necessidade e a oportunidade de realizar adaptações na arquibancada do Estádio Municipal, de modo a garantir acessibilidade às pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5107/340.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5107/340.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o encascalhamento de algumas ruas do Loteamento Pantanal, visando melhorar as condições de tráfego e garantir maior acesso e mobilidade à população.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5108/341.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5108/341.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o patrolamento e o encascalhamento das ruas do Setor Jerusalém.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5109/342.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5109/342.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da construção de calçada no entorno da quadra do campo de futebol do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5110/343.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5110/343.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Eduardo Rodrigues, Diretor do Departamento de Águas e Esgoto Sanitário, a necessidade e a oportunidade da extensão da rede de distribuição de água potável na Rua Duarte da Costa, via de acesso à Avenida JK, nos fundos da empresa Várzea Grande Toyota.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5106/344.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5106/344.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de implantar, no âmbito do município, uma central de monitoramento por câmeras de vídeo, abrangendo as principais ruas, avenidas, praças e locais de grande movimentação em todos os bairros da cidade de Juína.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5111/345.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5111/345.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de limpeza geral nas vias públicas dos bairros da cidade, incluindo a retirada de entulhos acumulados em frente às residências e frente a terrenos baldios.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5113/346.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5113/346.pdf</t>
   </si>
   <si>
     <t>INDICAR a Vossa Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jônatas Plinio, Secretário Municipal de Infraestrutura, a necessidade de realizar serviço de recapeamento asfáltico na Rua Jordão, bem como a construção de calçadas na área pública localizada no entorno do depósito de pneus, no Módulo 06.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5121/347.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5121/347.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia à Senhora Moraliza Rocha, Diretora do Departamento de Trânsito, a necessidade e a oportunidade de melhorar a sinalização dos pontos de parada para embarque e desembarque de pessoas com deficiência em frente aos Centros de Educação Infantil (CEIs) e escolas do município.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5120/348.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5120/348.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a urgente necessidade de realização de serviços de patrolamento na estrada da Linha 4, no trecho compreendido entre as proximidades da propriedade do Doutor Gilmar até o Bairro Cidade Alta, totalizando aproximadamente 30 (trinta) quilômetros de extensão.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5128/349.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5128/349.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Alan Porto, Secretário de Estado de Educação de Mato Grosso, com copias para Sra. Janaina Solano Gomes Scamparini, Diretora Regional – DREe para Diretora da Escola Estadual Professora Antônia Moura Munis a necessidade de instalação de 01 laboratório e de uma piscina semiolímpica na Escola Estadual Professora Maria Moura Munis, localizada no Bairro Módulo 6, no município de Juína.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5123/350.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5123/350.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Juína, Paulo Augusto Veronese, com cópia ao Secretário Municipal de Planejamento, Senhor Robson Amorim Machado, a necessidade de instalação de iluminação pública na entrada da cidade de Juína.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Irineu Locatelli</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5124/351.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5124/351.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Deputado Estadual Dilmar Dal Bosco, a necessidade de interceder junto ao Governo do Estado de Mato Grosso e à Secretaria Estadual de Saúde, visando à implantação da Medicina Integrativa nos hospitais da rede estadual, contemplando práticas como a ozonioterapia, o uso do PRP (Plasma Rico em Plaquetas) e a aplicação de plasma frio em feridas crônicas.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5122/352.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5122/352.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de limpeza nas ruas do bairro Jardim Três Américas, especialmente nas margens das guias de sarjeta, atualmente tomadas por terra e mato.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5125/353.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5125/353.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o rebaixamento de um morro situado na Rua Aparecido Roque, no bairro Jardim Teto Verde.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5126/355.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5126/355.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a urgente necessidade de providenciar o conserto da cadeira odontológica do PSF 2, localizado no Bairro Módulo 05, que apresenta problemas técnicos relacionados à parte elétrica.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5127/356.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5127/356.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronse, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade  de fazer ADESÃO ao Programa Shape the Future, da Microsoft, esse programa foi criado para ajudar as secretarias de educação a usar a tecnologia de forma simples e eficaz nas escolas públicas. Este programa possibilita a entrega de computadores com pacotes de softwares específicos para a educação pública.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5132/357.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5132/357.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade de implantar câmeras de monitoramento em todos os ônibus escolares que compõem a frota municipal.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5139/358.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5139/358.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Secretário Municipal de Infraestrutura, Senhor Jonatas Plínio, a necessidade de promover a limpeza, roçagem , retirada de entulhos e resíduos da cerca-viva  como  também a instalação de Câmera de Monitoramento neste ponto localizado no Bairro Módulo 6, antiga área dos coreanos.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5140/359.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5140/359.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade de contratação de um cirurgião-dentista para atendimento na UBS do Bairro Módulo 6.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5141/360.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5141/360.pdf</t>
   </si>
   <si>
     <t>Indicam a Vossa Excelência, Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia ao Senhor Jonatas Plinio , Secretário Municipal de Infraestrutura , a necessidade de realizar a limpeza da área reflorestada situada na APP entre os Bairros Módulo 5 e 6.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5136/361.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5136/361.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Juína, com cópia à Secretária Municipal de Saúde, Sra. Marcela Américo, articulem junto a Casa de Apoio Estrela Dalva, em Cuiabá, a possibilidade de ampliar o uso do ar-condicionado nos quartos durante o dia, levando em consideração as condições climáticas e as peculiaridades dos pacientes acolhidos.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5142/362.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5142/362.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade de, com urgência, encaminhar a esta Casa de Leis a minuta do Projeto de Lei que cria e organiza o Sistema Municipal de Ensino (SME), dispõe sobre a criação do Fundo Municipal de Educação (FME), institui os órgãos colegiados vinculados ao SME e dá outras providências, conforme minuta anexa.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5143/363.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5143/363.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar obras de recuperação e manutenção da estrada que liga a Comunidade Indígena HALATAIKIW, situada na Aldeia Enawenê-Nawê, à rodovia BR-174.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5144/364.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5144/364.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal de Juína, com cópia à Senhora Moraliza Rocha, Diretora do Departamento de Trânsito, a necessidade e a oportunidade de implantação de faixa de travessia de pedestres e construção de rampa de acesso na Travessa Edna de Queiroz, encontrando com a Avenida 9 de Maio, localizada no centro da cidade.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5146/366.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5146/366.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Alberto Chiavelli Neto, Secretário Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade de reposição de areia na quadra de areia localizada na Praça do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Bil do Modulo 4, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5147/367.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5147/367.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de trabalhos de manutenção nas ruas e avenidas mais críticas e sem pavimentação em toda a cidade de Juína.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5148/368.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5148/368.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de trabalhos de manutenção estrada vicinal da Gleba Iracema I, ponto críticos: próximo a Comunidade Nossa Senhora da Luze Morro do “S” próximo ao Pedrão e na  Gleba Rio Verde  - Morro da Dona Cleide.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Tonhão do Rancho, Bil do Modulo 4, Irineu Locatelli, Neguinho da Borracharia</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5152/369.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5152/369.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Deputado Estadual Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Valdoir Pezzini – Secretário Municipal de Finanças e Administração a necessidade de instituir o Programa de Recuperação Fiscal (REFIS Municipal), com o objetivo de possibilitar a regularização de débitos tributários e não tributários de contribuintes junto ao Município, mediante concessão de descontos sobre juros e multas.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5160/370.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5160/370.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a urgência de adequar as Escolas Municipais e os Centros de Educação Infantil à Lei Estadual nº 13.028, de 10 de setembro de 2025, que dispõe sobre a substituição dos sinais sonoros utilizados nos estabelecimentos de ensino públicos e privados, com o objetivo de evitar alterações sensoriais em estudantes com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5161/371.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5161/371.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Planejamento, Senhor Robson Amorim Machado, a necessidade e a oportunidade de determinar à Secretaria competente a retomada imediata e a conclusão das obras de pavimentação e duplicação da Avenida Brasília, no trecho que compreende o acesso aos Loteamentos Flamboyant e Alvorada.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5162/372.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5162/372.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Senhor Jonatas Plínio, a necessidade e a oportunidade de agilizar a compra de material necessário para a intensificação e continuidade dos serviços de recuperação da malha viária urbana (operação “tapa-buraco”) nas vias pavimentadas de nossa cidade.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5163/373.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5163/373.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, Senhor Jonatas Plínio, a necessidade e a oportunidade da imediata realização de trabalhos de recuperação, limpeza e desobstrução das guias e sarjetas de todas as vias pavimentadas de nossa cidade.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5165/374.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5165/374.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia Diretora do Departamento de Trânsito de Juína, Senhora Monaliza Rocha, a necessidade e a oportunidade da imediata instalação de placas de sinalização de transito na estrada da entrada da cidade.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5172/375.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5172/375.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a pavimentação da Rua Botucatu, situada no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5168/376.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5168/376.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de finalizar a obra da pista de atletismo do Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5169/377.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5169/377.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar o encascalhamento e a reabertura das estradas do Assentamento Juinão.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5170/378.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5170/378.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar serviços de recuperação das vias não pavimentadas localizadas nos bairros Cidade Alta e Módulo 5.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5171/379.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5171/379.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura a necessidade e à oportunidade de realização de encascalhamento na estrada vicinal que parte da rodovia MT-170 (antiga Casemat), com destino à Comunidade Cristo Rei, estendendo-se até as proximidades do Pesque Pague.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5173/380.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5173/380.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e a oportunidade de determinar a reforma completa e a readequação da estrutura física do ponto de mototáxi situado na Praça da Bíblia.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5178/381_assinado.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5178/381_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito, com conhecimento à Senhora Marcela Américo, Secretária Municipal de Saúde, a_x000D_
 necessidade de implantar corrimãos de apoio e espelhos em todos os banheiros do Hospital Municipal de Juína.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5179/383.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5179/383.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura a necessidade e oportunidade do encascalhamento das ruas não pavimentadas do Bairro Palmiteira.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5180/384.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5180/384.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de promover a recuperação das vias não pavimentadas do Bairro Padre Duílio.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Luiza Boer, Geraldinho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5181/385.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5181/385.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Elizeu Nascimento, Deputado Estadual, a necessidade e a oportunidade de destinar recursos de emenda parlamentar no valor de R$ 300.000,00 para implantação de sistema de Aguaponia na Associação Ebenézer em Juína-MT.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Luiza Boer, Irineu Locatelli, Tonhão do Rancho</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5198/386.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5198/386.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia a Senhora Marcela América, Secretária Municipal de Saúde, a necessidade e a oportunidade da substituição e manutenção dos seguintes equipamentos odontológicos do consultório dentário do UBS – Equipe 2 do Módulo 5: Pedal de acionamento das canetas rotatórias; Refletor odontológico; Cadeira odontológica; Ultrassom odontológico; e, Autoclave.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5197/387.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5197/387.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito, com cópias para :Secretário de Planejamento , Sr.Robson Amorim Machado e para Bispo  da Diocese de Juína, Dom Neri Jose Tondelloa necessidade de construção da Via dos Romeiros e da Ciclo Via, iniciando no Trevo da Entrada da Cidade até o Cruzeiro, onde se localiza a tradicional Gruta, importante ponto religioso, cultural e turístico do município.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5206/388.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5206/388.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plinio, Secretário Municipal de Infraestrutura, a necessidade e a urgência do nivelamento e compactação da Rua Fernando Junqueira, localizada no Setor H, Módulo 5.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5199/389.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5199/389.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a urgência da construção de duas novas pontes em pontos estratégicos da malha vicinal do município: Primeira Ponte: Na estrada vicinal que proporciona acesso ao Pesqueiro. Segunda Ponte: Na estrada vicinal que dá acesso ao Silo. Ambas as vias são ramificações da Estrada sentido Fazenda Amália, Rio Preto.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5200/390.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5200/390.pdf</t>
   </si>
   <si>
     <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Jônatas Plínio, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da recuperação das bocas de lobo (sarjetas) em diversas ruas da cidade, com destaque para a rua Lauro Mongenote, Módulo 05.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5201/391.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5201/391.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e a oportunidade de proceder a imediata pintura e/ou repintura das faixas de travessia de pedestres (sinalização horizontal) em frente a todas as Escolas e Centros de Educação Infantil do Município.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5202/392.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5202/392.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura a necessidade e a oportunidade de realizar reparos urgentes de drenagem e infraestrutura ao final da Rua Pedra Preta, localizada no Módulo 5.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5211/393.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5211/393.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópias ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura e a  Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e a oportunidade da pintura das guias de sarjetas da praça do Bairro Palmiteira, bem como da limpeza das ruas pavimentadas situadas na quadra do campo de futebol do referido bairro.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5212/394.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5212/394.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópias ao Senhor Jonatas Plínio, Secretário Municipal de Infraestrutura, e a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e a oportunidade do recapeamento da pavimentação asfáltica da Avenida Joinville, abrangendo os trechos existentes nos Bairros Palmiteira e Padre Duílio, bem como a realização da conseqüente sinalização de trânsito.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5215/395.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5215/395.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade de encaminhar a esta Casa de Leis Projeto de Lei Complementar visando alterar a Lei Complementar nº 1.399, de 2012, para reestruturar a jornada de trabalho dos cargos de técnico em alimentação escolar, técnico em infraestrutura e técnico em gestão escolar, conforme proposta em anexo.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5240/396.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5240/396.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade que seja regulamentada através de Decreto a Lei Municipal nº 1923 de Lei nº 1.923, de 12 de maio de 2020 que Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis e promover a regularização e a retirada dos fios inutilizados, em vias públicas do Município de Juína.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5221/397.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5221/397.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência, Prefeito Municipal, Paulo Augusto Veronese, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças a necessidade e a oportunidade de instituir e disponibilizar aos Servidores Públicos Municipais o Auxílio-Alimentação.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5235/398.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5235/398.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Infraestrutura, Sr. Jônatas Plínio, com cópia à Diretora do Departamento Municipal de Trânsito, Sra. Monaliza Rocha, a necessidade de sinalização com placa e pintura do redutor de velocidade (quebra-mola) na BR-174/MT-170, antes do Café Juína, na entrada da cidade.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5038/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5038/01.pdf</t>
   </si>
   <si>
     <t>Repudiamos a conduta do Vereador Gilson da Agricultura, que, em seu discurso, proferiu ofensas à Excelentíssima Senhora Prefeita Municipal de Pedra Preta MT, Iraci Ferreira de Souza. A manifestação, de cunho depreciativo e ofensivo, incluiu a utilização da expressão “cachorra viciada”, o que consideramos inaceitável para um representante eleito.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5204/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5204/02.pdf</t>
   </si>
   <si>
     <t>Aplauso aos atletas Juinenses que participaram e foram destaques em campeonatos brasileiros no ano de 2025.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5205/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5205/03.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Movimento “Elas Não Param”, em reconhecimento ao trabalho social, comunitário e inspirador desenvolvido pelas mulheres que integram essa iniciativa no município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5216/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5216/04.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Grêmios Estudantis das Escolas Municipais, Estadual e Federal do Município de Juína, em reconhecimento à relevante atuação na promoção da participação estudantil, do protagonismo juvenil e do fortalecimento das práticas democráticas no ambiente escolar.  ESTADUAL: E. E. Antônio Francisco Lisboa; E.E. Antônia Moura Muniz; E.E. 21 de abril; E.E. 07 de setembro; E. E. Ana Nery; E. E Dr. Artur Antunes Maciel; E. E. Militar Tiradentes – Padre Ezequiel Ramin; E. E.  Indígena Enawenê-Nawê. MUNICIPAL:  E. M. Paulo Freire; E. M. Padre José de Anchieta; E. M. Orlando Pereira; E. M. Osvaldo Cruz; E. M. Dr. Guilherme Freira de Abreu Lima; E. M. 09 de Maio (centro de Educação Infantil Vasco Papa); E. M. Alvares de Azevedo; E. M. Marechal Rondon (Centro de Educação Infantil São Cristóvão). FEDERAL: Instituto Federal de Mato Grosso – Campi – Juína.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5218/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5218/05.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor OSVALDO DA CUNHA LINS, pelos relevantes serviços prestados ao Município de Juína, especialmente na área esportiva, onde construiu uma trajetória de destaque e legado que atravessa gerações.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5223/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5223/06.pdf</t>
   </si>
   <si>
     <t>Aplauso à Associação de Pais e Amigos da Ginástica (ASPAG), em reconhecimento ao esforço, à dedicação e à relevante contribuição para o desenvolvimento da ginástica artística no município de Juína.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5224/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5224/07.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Insanos Motoclube – divisão Juína – pelas relevantes ações sociais realizadas em 2025 no município.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4743/mensagem_013-2025_-_pl_-_pedido_de_urgencia_especial_-__parcelamento_especial_-_juina2025_1.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4743/mensagem_013-2025_-_pl_-_pedido_de_urgencia_especial_-__parcelamento_especial_-_juina2025_1.pdf</t>
   </si>
   <si>
     <t>Mensagem solicitando  a discussão  e votação  em regime de urgência especial do projeto  de lei n. 10/2025.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5183/mensagem_033-2025_-_plc_-_retirada_de_pauta_-__alteracao_de_subsidios_de_professor___-_juina2025.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5183/mensagem_033-2025_-_plc_-_retirada_de_pauta_-__alteracao_de_subsidios_de_professor___-_juina2025.pdf</t>
   </si>
   <si>
     <t>Pedido formal de retirada de pauta e consequente retirada de tramitação do Projeto de Lei _x000D_
 Complementar nº 10/2025, que dispõe sobre a alteração de subsídios e tabelas na Lei _x000D_
 Complementar Municipal nº 1.399/2012, referente ao Plano de Cargos, Carreira e _x000D_
 Subsídio dos Profissionais da Educação Básica de Juína-MT.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4668/01_p.res._01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4668/01_p.res._01.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL_x000D_
 PROJETO DE RESOLUÇÃO Nº 01, DE 10 DE JANEIRO DE 2025._x000D_
 Institui o Auxílio-Alimentação aos servidores públicos efetivos, comissionados e contratados da Câmara Municipal de Juína, Estado de Mato Grosso, nas condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5118/01_plo_20.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5118/01_plo_20.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI Nº 19/2025. Dispõe sobre o plano plurianual do Município de Juína/MT, para o quadriênio 2026/2029.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5119/02_plo_19.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5119/rf_03_plo_20_ldo.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI Nº 20/2025. Dispõe sobre a Lei de Diretrizes Orçamentárias – LDO do Município de Juína - MT, para a elaboração e execução da Lei Orçamentária Anual — LOA, referente ao exercício financeiro de 2026 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8438,67 +8438,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5065/24_p.elm_assinado_projeto_assinado...._assinado-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5083/25-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4635/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4697/05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4741/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4822/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4823/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4911/09__tranf_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5145/mensagem_032-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5174/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5207/mensagem_034-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4621/011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4628/02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4629/03_sem_assinar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4630/04_pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4689/05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4698/06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4699/07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4700/08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4712/09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4713/101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4714/111.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4781/12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4824/13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4819/14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4820/151.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4862/16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4937/17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4938/mensagem_020-2025_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_habitacao_-_50_casas_-_juina_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4971/19_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4972/20_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4989/21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4990/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4991/23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5006/24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5066/pl_25_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5084/26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5074/27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5075/28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5134/pl_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5137/pl30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5138/pl31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5151/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5175/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5176/34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5217/35_carlito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5220/mensagem_036-2025-_pl_-_altera_a_ppa_2026-2029_-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5225/mensagem_037-2025_-_pl_-_dispoe_sobre_a_reformulacao_do_cmdr___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5226/mensagem_038-2025_-_pl_-_institui_a_politica_municipal_de_desenvolvimento_rural_sustentavel_da_agricultura_familiar___-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4624/01-2025_anexo_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4669/02_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4855/03...pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4869/04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_resolucao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5064/06_p._resolucao_ass._projeto_....._assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5150/07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4599/01_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5227/02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4657/mensagem_004-2025_-_pl_-_substitutiva_da_mensagem_n.o_001-_rga-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4742/mensagem_012-2025_-_pl_-_substitutiva_da_mensagem_n.o_011-_parcelamento_especial_daes-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4794/09__substituido_3.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4825/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5058/05_substitutivo_24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5130/substitutivo_7.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5131/substitutivo_8.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5219/09_plo_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4667/01_p.res._01_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5097/02_plo_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5098/03_plo_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5177/04_plc_10.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5158/01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5159/02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4600/01_pdl_01_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4632/02_plo_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4659/02_plo_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4660/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4661/05_plc_01.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4662/06_res._01.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4677/07_plc_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4678/08_plo_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4724/09_pres._02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4725/10_plo_06.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4729/11_plo_05.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4730/12_plo_10.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4731/13_plo_11.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4748/14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4756/15_plo_07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4757/16_plo_08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4795/17_plo_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4796/18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4807/19_plc_05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4833/20_plo_15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4841/21_plc_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4842/22_plc_08_esc..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4843/23_plo_13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4844/24_plo_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4878/25_plo_16.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4879/26_pres._04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4927/27_plc_09.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4939/28_plc_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4959/29_plo_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4960/30_plo_18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5046/31_plo_21_escaneado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5047/32_plo_22_escaneado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5048/33_plo_23_escaneado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5057/34_plo_24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5078/35_plo_27.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5099/36_plo_19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5100/37_plo_20.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5086/38_plo_25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5101/39_plo_28.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5103/40_pres_05.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5114/43_plo_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5115/44_eplo_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5156/45_subs._8_plo_26..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5157/46_subs.7_pelom_25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5164/48_plo_30.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5184/49_plc_10.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5192/50_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5193/51_plo_32.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5194/52_plc_11.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5208/53_plc_12.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5232/54_subs_09_plo_31.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5233/55_plo_35.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5234/56_plo_36.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5236/57_plo_37.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5237/58_plo_38.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4631/01_-_plo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4663/02_plo_02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4664/03_plo_03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4665/04_plc_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4666/05_res._01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4679/06_plc_04_escaneada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4680/07_plo_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4726/08_plo_06.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4727/09_plo_10.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4728/10_plo_11.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4747/11_plc_06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4758/12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4782/13_plo_08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4797/14_plo_09.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4811/16_plc_05.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4832/17_plo_15.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4845/18_plc_07.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4846/19_plc_08_esc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4847/20_plo_13.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4848/21_plo_14.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4926/22_plc_09.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4930/22_plc_09.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4961/24_plo_17.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4962/25_plo_18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5049/26_plo_21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5050/27_plo_22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5051/28_plo_23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5052/29_plo_24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5077/30_plo_27.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5087/31_plo_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5088/32_plo_20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5089/33_plo_25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5116/34_plo_19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5117/35_eplo_20_escaneada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5154/36_subs._8_plo_26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5155/37_subs._7_pelom_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5167/39_plo_30_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5185/40_plc_10.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5187/41_pemenda_4_plc_10.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5188/42_plo_32.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5189/43_plc_11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5190/44_veto_01.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5191/45_veto_02.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5209/46_plc_12.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5230/47_subs._9_plo_31.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5231/48_plo_36.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5238/49_plo_37.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5239/50_plo_38.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5076/01_plo_27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5102/02_plo_28.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5186/03_plc_10.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5195/04_plo_32.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5210/05_plc_12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4779/01_plo_08.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4808/02_plc_05.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5053/04_plo_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5054/05_plo_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5055/06_plo_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5056/07_plo_24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5166/08_plo_30.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5213/01_mocao_02.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5228/03_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5229/04_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5242/05_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5243/06_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4608/01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4609/02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4614/03.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4633/04.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4634/05.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4658/06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4688/07.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4695/08.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4696/09.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4793/10.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4800/11.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4813/12.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4831/13.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4870/14.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4876/15.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4885/16.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4888/17.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4889/18.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4898/19.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4918/20.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4919/21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4936/22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4955/23_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4963/24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4966/25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4993/27.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5067/28.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5104/29_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5093/30.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5112/31.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5129/req_32.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5135/33.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5149/34.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5153/35.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5182/36.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5203/37_carlito.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5222/38.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5241/39.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4601/01.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4602/02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4603/03.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4604/04.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4605/05.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4606/06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4607/07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4610/08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4611/09.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4612/10.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4613/11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4615/12.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4616/13.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4617/14.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4618/15.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4619/16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4625/17.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4626/18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4627/19.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4636/20.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4637/21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4638/22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4639/23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4640/24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4641/25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4642/26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4643/27.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4644/28.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4645/29.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4646/30.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4647/31.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4648/32.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4649/33.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4650/34.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4651/35.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4652/36.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4653/37.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4654/38.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4655/39.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4656/40.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4673/41.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4685/42.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4686/43.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4670/44.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4671/45.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4672/46.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4676/47.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4682/48.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4683/49.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4684/50.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4674/51.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4675/52.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4681/53.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4690/54.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4687/55.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4692/56.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4693/57.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4694/58.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4691/59..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4706/60.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4707/61.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4708/62.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4709/63.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4701/64.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4702/65.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4703/66.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4704/67.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4705/68.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4710/69.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4711/70.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4715/71.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4716/72.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4717/73.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4718/74.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4719/75.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4720/76.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4721/77.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4722/78.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4723/79.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4737/80.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4740/81.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4732/82.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4733/83.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4734/84.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4749/85.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4735/86.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4744/88.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4745/891.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4736/90.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4738/91.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4750/92.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4739/93.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4752/94.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4746/95.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4753/96.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4754/97.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4755/98.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4759/99.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4764/100.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4766/101.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4761/102.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4762/103.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4763/104.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4767/105.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4760/106.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4765/107_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4769/108.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4768/109.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4770/110.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4771/111.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4772/112.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4775/113.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4773/114.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4774/115.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4776/116.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4777/117.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4778/118.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4780/119.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4785/120.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4784/121.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4786/123.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4787/124.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4799/125.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4788/126.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4798/127.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4789/128.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4790/129.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4791/130.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4792/131.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4802/132.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4803/133.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4804/134.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4801/135.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4805/136.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4812/137.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4806/138.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4809/139.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4810/140.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4821/141.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4815/142.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4816/143.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4817/144.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4818/145.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4814/146.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4828/147.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4829/148.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4826/149.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4827/150.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4830/151.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4835/152.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4836/153.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4837/154.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4838/155.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4839/156.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4840/157.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4849/158.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4850/159.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4851/160.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4854/161.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4852/162.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4853/163.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4857/164.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4856/165.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4858/166.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4859/167.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4860/168.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4861/169.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4863/170.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4865/171.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4880/172.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4864/173.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4866/174.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4867/175.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4868/176.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4871/177.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4872/178.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4873/179.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4874/180.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4875/181.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4886/182.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4877/183.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4884/184.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4882/185.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4881/186_1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4883/187.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4894/188.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4893/189.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4887/190.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4895/191.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4890/192.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4891/193.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4896/194.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4897/195.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4892/196.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4904/197.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4903/198.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4905/200.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4901/201.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4900/202.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4902/203.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4907/204.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4899/205.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4909/206.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4906/207.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4908/208.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4912/209..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4910/210_..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4913/211.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4916/212.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4914/213.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4928/214.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4929/215.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4915/216.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4922/217.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4917/218.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4923/219.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4921/220.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4924/221.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4920/222.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4925/2231.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4933/224.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4934/225.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4931/226.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4932/227.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4935/228.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4943/229.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4942/230.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4940/231.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4941/232.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4944/233.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4945/234.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4946/235.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4947/236.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4948/237.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4949/238.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4950/239.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4951/240.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4952/241.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4953/242.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4954/243.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4956/244.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4957/245.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4958/246.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4964/247.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4965/248.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4968/249.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4970/250.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4969/251.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4973/252.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4974/253.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4982/254.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4983/255.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4984/256.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4977/257.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4975/258.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4976/259.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4978/260.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4979/261.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4980/262.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4981/263.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4985/264.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4986/265.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4988/266.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4987/267.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5008/268.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4995/269.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5007/270.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4992/271.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5002/272.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5003/273.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5004/274.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4994/275.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4996/276.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4997/277.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4998/278.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4999/279.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5000/280.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5001/281.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5005/282.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5020/283_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5009/284.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5010/285.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5017/286.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5011/287_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5013/288.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5014/289.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5015/290.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5016/291.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao__vitor061_2.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5018/293.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5022/294.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5019/295_assinado...pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5023/296.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5026/297.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5021/2981.pdf_-_escola.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5024/299.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5025/300.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5027/301.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5028/302.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5029/303.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5030/304.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5031/305.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5032/306.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5033/307.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5034/308.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5035/309.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5036/310.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5037/311.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5039/312.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5040/313.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5041/314.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5042/315.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5043/316.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5044/317.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5045/318.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5059/319.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5060/320.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5061/321.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5062/322.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5068/323.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5070/324.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5069/325.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5071/326.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5079/327.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5072/328.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5073/329.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5080/330_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5081/331.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5085/332.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5090/333.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5091/334.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5092/335_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5094/336.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5096/337.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5095/338.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5105/339.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5107/340.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5108/341.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5109/342.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5110/343.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5106/344.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5111/345.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5113/346.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5121/347.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5120/348.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5128/349.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5123/350.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5124/351.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5122/352.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5125/353.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5126/355.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5127/356.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5132/357.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5139/358.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5140/359.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5141/360.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5136/361.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5142/362.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5143/363.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5144/364.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5146/366.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5147/367.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5148/368.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5152/369.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5160/370.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5161/371.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5162/372.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5163/373.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5165/374.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5172/375.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5168/376.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5169/377.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5170/378.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5171/379.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5173/380.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5178/381_assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5179/383.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5180/384.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5181/385.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5198/386.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5197/387.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5206/388.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5199/389.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5200/390.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5201/391.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5202/392.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5211/393.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5212/394.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5215/395.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5240/396.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5221/397.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5235/398.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5038/01.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5204/02.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5205/03.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5216/04.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5218/05.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5223/06.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5224/07.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4743/mensagem_013-2025_-_pl_-_pedido_de_urgencia_especial_-__parcelamento_especial_-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5183/mensagem_033-2025_-_plc_-_retirada_de_pauta_-__alteracao_de_subsidios_de_professor___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4668/01_p.res._01.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5118/01_plo_20.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5119/02_plo_19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5065/24_p.elm_assinado_projeto_assinado...._assinado-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5083/25-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4635/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4697/05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4741/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4822/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4823/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4911/09__tranf_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5145/mensagem_032-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5174/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5207/mensagem_034-2025_-_plc_-_dispoe_sobre_alteracao_de_subsidios_de_professor___-_juina2025_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4621/011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4628/02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4629/03_sem_assinar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4630/04_pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4689/05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4698/06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4699/07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4700/08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4712/09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4713/101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4714/111.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4781/12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4824/13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4819/14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4820/151.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4862/16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4937/17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4938/mensagem_020-2025_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_habitacao_-_50_casas_-_juina_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4971/19_ppa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4972/20_ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4989/21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4990/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4991/23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5006/24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5066/pl_25_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5084/26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5074/27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5075/28.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5134/pl_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5137/pl30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5138/pl31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5151/32.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5175/33.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5176/34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5217/35_carlito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5220/mensagem_036-2025-_pl_-_altera_a_ppa_2026-2029_-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5225/mensagem_037-2025_-_pl_-_dispoe_sobre_a_reformulacao_do_cmdr___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5226/mensagem_038-2025_-_pl_-_institui_a_politica_municipal_de_desenvolvimento_rural_sustentavel_da_agricultura_familiar___-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4624/01-2025_anexo_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4669/02_horario_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4855/03...pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4869/04.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5063/projeto_resolucao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5064/06_p._resolucao_ass._projeto_....._assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5150/07.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4599/01_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5227/02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4657/mensagem_004-2025_-_pl_-_substitutiva_da_mensagem_n.o_001-_rga-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4742/mensagem_012-2025_-_pl_-_substitutiva_da_mensagem_n.o_011-_parcelamento_especial_daes-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4794/09__substituido_3.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4825/15_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5058/05_substitutivo_24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5130/substitutivo_7.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5131/substitutivo_8.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5219/09_plo_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4667/01_p.res._01_pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5097/02_plo_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5098/03_plo_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5177/04_plc_10.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5158/01.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5159/02.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4600/01_pdl_01_pdf.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4632/02_plo_01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4659/02_plo_02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4660/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4661/05_plc_01.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4662/06_res._01.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4677/07_plc_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4678/08_plo_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4724/09_pres._02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4725/10_plo_06.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4729/11_plo_05.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4730/12_plo_10.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4731/13_plo_11.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4748/14_plc_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4756/15_plo_07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4757/16_plo_08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4795/17_plo_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4796/18_plo_12.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4807/19_plc_05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4833/20_plo_15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4841/21_plc_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4842/22_plc_08_esc..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4843/23_plo_13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4844/24_plo_14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4878/25_plo_16.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4879/26_pres._04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4927/27_plc_09.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4939/28_plc_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4959/29_plo_17.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4960/30_plo_18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5046/31_plo_21_escaneado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5047/32_plo_22_escaneado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5048/33_plo_23_escaneado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5057/34_plo_24.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5078/35_plo_27.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5099/36_plo_19.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5100/37_plo_20.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5086/38_plo_25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5101/39_plo_28.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5103/40_pres_05.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5114/43_plo_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5115/44_eplo_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5156/45_subs._8_plo_26..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5157/46_subs.7_pelom_25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5164/48_plo_30.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5184/49_plc_10.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5192/50_emenda_04.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5193/51_plo_32.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5194/52_plc_11.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5208/53_plc_12.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5232/54_subs_09_plo_31.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5233/55_plo_35.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5234/56_plo_36.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5236/57_plo_37.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5237/58_plo_38.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4631/01_-_plo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4663/02_plo_02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4664/03_plo_03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4665/04_plc_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4666/05_res._01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4679/06_plc_04_escaneada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4680/07_plo_04_escaneado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4726/08_plo_06.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4727/09_plo_10.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4728/10_plo_11.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4747/11_plc_06.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4758/12_plo_07.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4782/13_plo_08.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4797/14_plo_09.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4811/16_plc_05.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4832/17_plo_15.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4845/18_plc_07.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4846/19_plc_08_esc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4847/20_plo_13.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4848/21_plo_14.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4926/22_plc_09.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4930/22_plc_09.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4961/24_plo_17.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4962/25_plo_18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5049/26_plo_21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5050/27_plo_22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5051/28_plo_23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5052/29_plo_24.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5077/30_plo_27.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5087/31_plo_19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5088/32_plo_20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5089/33_plo_25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5116/34_plo_19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5117/35_eplo_20_escaneada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5154/36_subs._8_plo_26.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5155/37_subs._7_pelom_25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5167/39_plo_30_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5185/40_plc_10.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5187/41_pemenda_4_plc_10.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5188/42_plo_32.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5189/43_plc_11.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5190/44_veto_01.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5191/45_veto_02.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5209/46_plc_12.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5230/47_subs._9_plo_31.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5231/48_plo_36.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5238/49_plo_37.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5239/50_plo_38.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5076/01_plo_27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5102/02_plo_28.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5186/03_plc_10.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5195/04_plo_32.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5210/05_plc_12.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4779/01_plo_08.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4808/02_plc_05.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5053/04_plo_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5054/05_plo_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5055/06_plo_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5056/07_plo_24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5166/08_plo_30.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5213/01_mocao_02.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5228/03_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5229/04_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5242/05_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5243/06_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4608/01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4609/02.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4614/03.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4633/04.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4634/05.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4658/06.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4688/07.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4695/08.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4696/09.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4793/10.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4800/11.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4813/12.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4831/13.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4870/14.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4876/15.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4885/16.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4888/17.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4889/18.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4898/19.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4918/20.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4919/21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4936/22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4955/23_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4963/24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4966/25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4993/27.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5067/28.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5104/29_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5093/30.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5112/31.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5129/req_32.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5135/33.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5149/34.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5153/35.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5182/36.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5203/37_carlito.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5222/38.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5241/39.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4601/01.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4602/02.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4603/03.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4604/04.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4605/05.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4606/06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4607/07.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4610/08.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4611/09.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4612/10.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4613/11.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4615/12.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4616/13.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4617/14.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4618/15.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4619/16.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4625/17.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4626/18.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4627/19.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4636/20.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4637/21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4638/22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4639/23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4640/24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4641/25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4642/26.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4643/27.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4644/28.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4645/29.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4646/30.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4647/31.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4648/32.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4649/33.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4650/34.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4651/35.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4652/36.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4653/37.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4654/38.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4655/39.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4656/40.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4673/41.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4685/42.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4686/43.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4670/44.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4671/45.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4672/46.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4676/47.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4682/48.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4683/49.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4684/50.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4674/51.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4675/52.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4681/53.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4690/54.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4687/55.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4692/56.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4693/57.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4694/58.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4691/59..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4706/60.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4707/61.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4708/62.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4709/63.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4701/64.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4702/65.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4703/66.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4704/67.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4705/68.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4710/69.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4711/70.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4715/71.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4716/72.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4717/73.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4718/74.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4719/75.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4720/76.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4721/77.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4722/78.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4723/79.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4737/80.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4740/81.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4732/82.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4733/83.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4734/84.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4749/85.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4735/86.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4744/88.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4745/891.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4736/90.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4738/91.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4750/92.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4739/93.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4752/94.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4746/95.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4753/96.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4754/97.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4755/98.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4759/99.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4764/100.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4766/101.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4761/102.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4762/103.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4763/104.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4767/105.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4760/106.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4765/107_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4769/108.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4768/109.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4770/110.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4771/111.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4772/112.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4775/113.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4773/114.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4774/115.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4776/116.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4777/117.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4778/118.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4780/119.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4785/120.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4784/121.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4786/123.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4787/124.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4799/125.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4788/126.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4798/127.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4789/128.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4790/129.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4791/130.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4792/131.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4802/132.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4803/133.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4804/134.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4801/135.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4805/136.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4812/137.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4806/138.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4809/139.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4810/140.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4821/141.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4815/142.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4816/143.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4817/144.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4818/145.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4814/146.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4828/147.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4829/148.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4826/149.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4827/150.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4830/151.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4835/152.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4836/153.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4837/154.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4838/155.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4839/156.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4840/157.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4849/158.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4850/159.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4851/160.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4854/161.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4852/162.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4853/163.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4857/164.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4856/165.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4858/166.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4859/167.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4860/168.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4861/169.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4863/170.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4865/171.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4880/172.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4864/173.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4866/174.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4867/175.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4868/176.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4871/177.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4872/178.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4873/179.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4874/180.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4875/181.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4886/182.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4877/183.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4884/184.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4882/185.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4881/186_1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4883/187.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4894/188.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4893/189.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4887/190.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4895/191.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4890/192.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4891/193.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4896/194.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4897/195.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4892/196.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4904/197.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4903/198.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4905/200.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4901/201.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4900/202.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4902/203.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4907/204.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4899/205.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4909/206.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4906/207.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4908/208.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4912/209..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4910/210_..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4913/211.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4916/212.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4914/213.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4928/214.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4929/215.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4915/216.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4922/217.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4917/218.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4923/219.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4921/220.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4924/221.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4920/222.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4925/2231.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4933/224.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4934/225.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4931/226.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4932/227.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4935/228.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4943/229.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4942/230.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4940/231.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4941/232.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4944/233.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4945/234.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4946/235.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4947/236.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4948/237.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4949/238.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4950/239.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4951/240.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4952/241.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4953/242.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4954/243.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4956/244.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4957/245.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4958/246.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4964/247.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4965/248.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4968/249.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4970/250.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4969/251.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4973/252.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4974/253.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4982/254.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4983/255.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4984/256.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4977/257.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4975/258.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4976/259.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4978/260.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4979/261.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4980/262.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4981/263.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4985/264.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4986/265.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4988/266.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4987/267.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5008/268.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4995/269.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5007/270.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4992/271.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5002/272.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5003/273.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5004/274.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4994/275.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4996/276.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4997/277.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4998/278.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4999/279.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5000/280.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5001/281.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5005/282.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5020/283_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5009/284.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5010/285.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5017/286.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5011/287_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5013/288.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5014/289.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5015/290.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5016/291.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5012/indicacao__vitor061_2.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5018/293.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5022/294.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5019/295_assinado...pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5023/296.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5026/297.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5021/2981.pdf_-_escola.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5024/299.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5025/300.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5027/301.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5028/302.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5029/303.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5030/304.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5031/305.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5032/306.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5033/307.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5034/308.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5035/309.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5036/310.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5037/311.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5039/312.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5040/313.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5041/314.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5042/315.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5043/316.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5044/317.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5045/318.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5059/319.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5060/320.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5061/321.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5062/322.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5068/323.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5070/324.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5069/325.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5071/326.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5079/327.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5072/328.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5073/329.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5080/330_1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5081/331.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5085/332.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5090/333.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5091/334.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5092/335_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5094/336.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5096/337.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5095/338.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5105/339.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5107/340.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5108/341.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5109/342.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5110/343.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5106/344.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5111/345.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5113/346.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5121/347.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5120/348.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5128/349.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5123/350.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5124/351.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5122/352.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5125/353.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5126/355.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5127/356.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5132/357.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5139/358.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5140/359.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5141/360.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5136/361.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5142/362.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5143/363.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5144/364.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5146/366.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5147/367.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5148/368.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5152/369.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5160/370.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5161/371.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5162/372.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5163/373.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5165/374.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5172/375.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5168/376.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5169/377.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5170/378.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5171/379.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5173/380.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5178/381_assinado.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5179/383.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5180/384.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5181/385.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5198/386.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5197/387.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5206/388.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5199/389.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5200/390.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5201/391.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5202/392.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5211/393.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5212/394.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5215/395.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5240/396.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5221/397.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5235/398.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5038/01.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5204/02.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5205/03.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5216/04.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5218/05.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5223/06.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5224/07.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4743/mensagem_013-2025_-_pl_-_pedido_de_urgencia_especial_-__parcelamento_especial_-_juina2025_1.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5183/mensagem_033-2025_-_plc_-_retirada_de_pauta_-__alteracao_de_subsidios_de_professor___-_juina2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/4668/01_p.res._01.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5118/01_plo_20.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2025/5119/rf_03_plo_20_ldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H637"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="220.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="197.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="196.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>