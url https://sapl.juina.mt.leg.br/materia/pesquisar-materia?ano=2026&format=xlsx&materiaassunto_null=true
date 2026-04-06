--- v0 (2026-01-28)
+++ v1 (2026-04-06)
@@ -10,230 +10,1869 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="558">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5270</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Paulo Augusto Veronese</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5270/assinada-_mensagem_001-2026_-_plc_-_rga-_juina2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios do prefeito, do vice-prefeito, dos secretários municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do executivo municipal, e revisão geral anual com concessão de aumento real dos vencimentos dos servidores públicos municipais, da administração pública direta e indireta, do Poder Executivo, do Município de Juína Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, para o exercício financeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5301/02.............pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para ampliar o número de vagas de cargo efetivo e criar cargo em comissão no quadro de pessoal da Câmara Municipal de Juína e altera o art. 37, IV, V e acrescenta inciso VI, e da outras providências.</t>
+  </si>
+  <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5273/plc_03.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de aumento real aos vencimentos dos servidores públicos do Poder Legislativo do Município de Juína para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5284</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5284/mensagem_005-2026_-_plano_diretor_participativo_-_juina2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão do Plano Diretor Municipal do Município de Juína – Estado de Mato Grosso, nos termos do artigo 182 da Constituição Federal, da Lei Federal nº 10.257, de 10 de julho de 2001 (Estatuto da Cidade), e do artigo 114 da Lei Orgânica Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5368</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, Alessandra Maldonado, Delei Locutor, Neguinho da Borracharia, Vitor Gabriel</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5368/plc_05_corrigido_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para criar cargos em comissão e funções gratificadas no quadro de pessoal da Câmara Municipal de Juína.</t>
+  </si>
+  <si>
+    <t>5269</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5269/mensagem_002-2026_-_dispoe_de_autorizacao_para_firmar_convenio_e__abrir_credito_especial_-_conseg-__juina_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para celebrar Termo de Convênio com Conselho Comunitário de Segurança Pública de Juína, com repasses financeiros para viabilizar a execução de projeto para construção do Centro de Hemodiálise de Juína-MT, bem como promover abertura de crédito especial no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5271/mensagem_003-2026_-_pl_-_parcelamento_especial_de_debitos_fiscais_-_1990-_2021_-_2022_-2025-__refis_-_juina2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5272/mensagem_004-2026_-_pl_--_parcelamento_especial_daes-_juina2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multas nas condições que estabelece e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5300/mensagem_007_-2026_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_daes_-___juina_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para promover abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5331</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5331/mensagem_008-2026_-_pl_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE JUÍNA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5283/01.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Subseção II do Regimento Interno da Câmara Municipal de Juína para extinguir a votação secreta, instituir a votação nominal por meio de painel eletrônico e adequar os procedimentos de votação.</t>
+  </si>
+  <si>
+    <t>5337</t>
+  </si>
+  <si>
+    <t>Luiza Boer</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5337/02.pdf</t>
+  </si>
+  <si>
+    <t>Institui procedimento de encaminhamento institucional de informações da Ouvidoria da Câmara Municipal de Juína aos vereadores, com observância à proteção de dados pessoais e à preservação do sigilo legal.</t>
+  </si>
+  <si>
+    <t>5299</t>
+  </si>
+  <si>
+    <t>SUBS</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5299/mensagem_006-2026_-_substituicao_a_mensagem__001-2026_-_plc_-_rga-_juina2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios do Prefeito, do Vice Prefeito, dos Secretários Municipais, dos titulares de autarquias, fundações e dos órgãos autônomos e independentes do Poder Executivo Municipal, e sobre a revisão geral anual com concessão de aumento real dos vencimentos dos servidores públicos municipais da administração pública direta e indireta do Poder Executivo do Município de Juína, Estado de Mato Grosso, para o exercício financeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_010-2026_-_pl_-substitutiva_a_mensagem_008-2026-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Juína-MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5381</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5381/mensagem_n.o_011-2026_-_plano_diretor.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO DO PLANO DIRETOR MUNICIPAL DO MUNICÍPIO DE JUÍNA – ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5274</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer da CLJRF.</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5274/01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 1/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 1/2026 (Mensagem nº 002/2026)_x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Autoriza a celebração de Convênio com o Conselho Comunitário de Segurança Pública e a abertura de Crédito Adicional Suplementar de até R$ 1.800.000,00.</t>
+  </si>
+  <si>
+    <t>5291</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5291/02_plc_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 2/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 1/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre a revisão geral anual dos subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, dos titulares de autarquias, fundações e órgãos autônomos e independentes do Poder Executivo Municipal, bem como sobre a revisão geral anual dos vencimentos dos servidores públicos municipais da administração direta e indireta, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>5292</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5292/03_plo_02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 3/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 2/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece.</t>
+  </si>
+  <si>
+    <t>5293</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5293/04_plo_03.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 4/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 3/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multas, nas condições que estabelece.</t>
+  </si>
+  <si>
+    <t>5294</t>
+  </si>
+  <si>
+    <t>CEEC - Comissão de Educação, Esporte e Cultura</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5294/05_plc_03.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 5/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 3/2026 _x000D_
+AUTORIA: Mesa Diretora_x000D_
+EMENTA: Dispõe sobre a concessão de aumento real aos vencimentos dos servidores públicos do Poder Legislativo do Município de Juína para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5303</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5303/06_pdec._02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 6/CLJRF/2026_x000D_
+RELATORIA: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Decreto Legislativo n° 2 de 2025. _x000D_
+AUTORIA: Comissão de Finanças e Orçamento_x000D_
+EMENTA: Aprova as Contas Anuais de Governo – Exercício 2024.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5304/07_pres._01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 7/CLJRF/2026_x000D_
+RELATORIA: Vanderlei Churrasqueiro_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Resolução nº 1/2026 _x000D_
+AUTORIA: Mesa Diretora_x000D_
+EMENTA: Altera a Subseção II do Regimento Interno da Câmara Municipal de Juína para extinguir a votação secreta, instituir a votação nominal por meio de painel eletrônico e adequar os procedimentos de votação.</t>
+  </si>
+  <si>
+    <t>5305</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5305/08_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 8/CLJRF/2026_x000D_
+RELATORIA: Vanderlei Churrasqueiro_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar n° 2 de 2026. _x000D_
+AUTORIA: Mesa Diretora_x000D_
+EMENTA: Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para ampliar o número de vagas de cargo efetivo e criar cargo em comissão no quadro de pessoal da Câmara Municipal de Juína e altera o art. 37, IV, V e acrescenta inciso VI, e da outras providências.</t>
+  </si>
+  <si>
+    <t>5328</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5328/09_plo_04.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
+PARECER Nº 9/CLJRF/2026_x000D_
+RELATOR: Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 4/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente do Departamento de Água e Esgoto Sanitário – DAES, até o limite de 30% do valor total da autarquia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5369/10_plc_04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 10/CLJRF/2026_x000D_
+RELATORIA:  Vitor Gabriel_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à aprovação, com recomendação de ajustes redacionais formais._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 4/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Institui a Revisão do Plano Diretor Participativo do Município de Juína e estabelece diretrizes da política urbana municipal, nos termos do art. 182 da Constituição Federal e da Lei Federal nº 10.257, de 10 de julho de 2001.</t>
+  </si>
+  <si>
+    <t>5370</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5370/11_plo_05_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 11/CLJRF/2026_x000D_
+RELATORIA:  Luiza Monteiro Boer_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à aprovação_x000D_
+PROPOSIÇÃO: Projeto de Lei nº 5/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA:  Institui o Serviço de Inspeção Municipal e estabelece procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Juína-MT.</t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/parecer_cljrf_12_plc_05_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 12/CLJRF/2026 RELATORIA:  VANDERLEI CHURRASQUEIRO CONCLUSÃO DA RELATORIA: Favorável à aprovação PROPOSIÇÃO: Projeto de Lei Complementar nº 5/2026 AUTORIA: Mesa Diretora Objeto: Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para criar cargos em comissão e funções gratificadas no quadro de pessoal da Câmara Municipal de Juína.</t>
+  </si>
+  <si>
+    <t>5282</t>
+  </si>
+  <si>
+    <t>Parecer da CFO.</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5282/01_plo_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 1/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 1/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Abertura de Crédito Adicional Suplementar no valor de até R$ 1.800.000,00 para celebração de convênio visando a construção do Centro de Hemodiálise.</t>
+  </si>
+  <si>
+    <t>5295</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5295/02_plc_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 2/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 1/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre a revisão geral anual dos subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, dos titulares de autarquias, fundações e órgãos autônomos e independentes do Poder Executivo Municipal, bem como sobre a revisão geral anual dos vencimentos dos servidores públicos municipais da administração direta e indireta, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>5296</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5296/03_plo_02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 3/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 2/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais, nas condições que estabelece.</t>
+  </si>
+  <si>
+    <t>5297</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PARECER Nº 4/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 3/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre os procedimentos para concessão de parcelamento especial de débitos fiscais de água e esgoto, com dispensa de juros e multas, nas condições que estabelece.</t>
+  </si>
+  <si>
+    <t>5298</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5298/05_plc_03.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 5/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 3/2026 _x000D_
+AUTORIA: Executivo Municipal_x000D_
+EMENTA: Dispõe sobre a concessão de aumento real aos vencimentos dos servidores públicos do Poder Legislativo do Município de Juína para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5306</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5306/06_plc_02.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 6/CFO/2026_x000D_
+RELATORIA: Carlito Pereira da Rocha_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 2/2026 _x000D_
+AUTORIA: Mesa Diretora_x000D_
+EMENTA: Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para ampliar o número de vagas de cargo efetivo e criar cargo em comissão no quadro de pessoal da Câmara Municipal de Juína e altera o art. 37, IV, V e acrescenta inciso VI, e da outras providências.</t>
+  </si>
+  <si>
+    <t>5329</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5329/07_plo_04.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 7/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 4/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar no orçamento vigente do Departamento de Água e Esgoto Sanitário – DAES, até o limite de 30% do valor total da autarquia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5366</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5366/08_plc_04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 8/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 4/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Institui a Revisão do Plano Diretor Participativo do Município de Juína e estabelece diretrizes da política urbana municipal, nos termos do art. 182 da Constituição Federal e da Lei Federal nº 10.257, de 10 de julho de 2001 (Estatuto da Cidade).</t>
+  </si>
+  <si>
+    <t>5367</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5367/09_plo_05_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 9/CFO/2026_x000D_
+RELATORIA: Alessandra Maldonado_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei nº 5/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Institui o Serviço de Inspeção Municipal e estabelece procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Juína-MT.</t>
+  </si>
+  <si>
+    <t>5383</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5383/parecer_cfo_10_plc_05_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 10/CFO/2026 RELATORIA: Carlito Pereira da Rocha CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria. PROPOSIÇÃO: Projeto de Lei Complementar nº 5/2026 AUTORIA: Mesa Diretora EMENTA: Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para criar cargos em comissão e funções gratificadas no quadro de pessoal da Câmara Municipal de Juína.</t>
+  </si>
+  <si>
+    <t>5365</t>
+  </si>
+  <si>
+    <t>Parecer CDHS.</t>
+  </si>
+  <si>
+    <t>CDHS - Comissão de Direitos Humanos e Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5365/01_plo_05_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 1/2026/CDHS_x000D_
+RELATORIA:  Luiza Boer_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à aprovação_x000D_
+PROPOSIÇÃO: Projeto de Lei nº 5/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA:  Institui o Serviço de Inspeção Municipal e estabelece procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Juína-MT.</t>
+  </si>
+  <si>
+    <t>5364</t>
+  </si>
+  <si>
+    <t>Parecer COSP.</t>
+  </si>
+  <si>
+    <t>COSPI - Comissão de Obras, Serviços Públicos e infraestrutura</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5364/01_plc_04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 1/COSPI/2026_x000D_
+RELATORIA: Irineu Locatelli_x000D_
+CONCLUSÃO DA RELATORIA: Favorável à aprovação da matéria._x000D_
+PROPOSIÇÃO: Projeto de Lei Complementar nº 4/2026_x000D_
+AUTORIA: Poder Executivo_x000D_
+EMENTA: Institui a Revisão do Plano Diretor Participativo do Município de Juína e estabelece diretrizes da política urbana municipal, nos termos do art. 182 da Constituição Federal e da Lei Federal nº 10.257, de 10 de julho de 2001.</t>
+  </si>
+  <si>
+    <t>5317</t>
+  </si>
+  <si>
+    <t>Parecer CESPC.</t>
+  </si>
+  <si>
+    <t>CESPEC - Comissão Especial</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5317/01_mocao_01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
+_x000D_
+PARECER N.º 1/CESP/2026_x000D_
+Relatoria: vereador Geraldo Antônio Ferreira_x000D_
+Membros: Ailton Barbosa de Oliveira e Vanderlei Monteiro._x000D_
+Designação: Portaria nº 11, de 5 de fevereiro de 2026. _x000D_
+Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018._x000D_
+Conclusão da relatoria: Favorável à tramitação da matéria_x000D_
+Proposição: Moção de Aplauso nº 1/2026_x000D_
+Autoria: vereadora Luiza Boer_x000D_
+Ementa: Aplauso ao Tiro de Guerra 09-004, de Juína, pela retomada das atividades e pelas ações cívicas e sociais desenvolvidas no ano de 2025.</t>
+  </si>
+  <si>
+    <t>5358</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5358/02_mocao_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO TEMPORÁRIA ESPECIAL_x000D_
+PARECER N.º 2/CESP/2026_x000D_
+Relatoria: Vereador Geraldo Antônio Ferreira_x000D_
+Membros: Ailton Barbosa de Oliveira e Vanderlei Monteiro_x000D_
+Designação: Portaria nº 29, de 18 de março de 2026_x000D_
+Fundamentação: Resolução nº 2/2018, de 15 de maio de 2018_x000D_
+Conclusão da Relatoria: Favorável à tramitação da matéria_x000D_
+Proposição: Moção de Aplauso nº 2/2026_x000D_
+Autoria: Vereador Aelcio Moreira de Oliveira_x000D_
+Ementa: Aplauso ao Dr. Braz Martins Neto, em reconhecimento à sua significativa contribuição para o fortalecimento da assistência à saúde no Município de Juína e suas ações voluntárias em prol da comunidade.</t>
+  </si>
+  <si>
     <t>5244</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>REQS</t>
   </si>
   <si>
     <t>Requerimento Simples</t>
   </si>
   <si>
     <t>Professor Carlito</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf</t>
   </si>
   <si>
     <t>REQUER à Sua Senhora Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, que encaminhe a esta Casa de Leis a lista com os devidos saldos de todas as contas Bancarias em 31 de dezembro de 2025, anexando ainda o seguinte detalhamento: Anexo 1 – Conciliação bancaria de dezembro/2024, constando todas as contas da prefeitura com seus respectivos saldos bancários devidamente conciliado; Anexo 2 – Relação de restos a pagar; Anexo 3 – Demonstrativo de Dívida Fundada; Anexo 4 – Contratos vigentes de Execução de obras e Consórcios; Anexo 5 – Relação de órgãos e entidades de maior interação; Anexo 6 – Ações, Projetos e Programas em execução, disponíveis no anexo demonstrativo das despesas orçamentárias por dotação; Anexo 7 – Relação de bens patrimoniais; Anexo 8 – Situação de prestação de contas relativas aos recursos de convênios.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf</t>
   </si>
   <si>
     <t>Com fundamento no art. 125 do Regimento Interno da Câmara Municipal, o vereador abaixo signatário REQUER ao Senhor Valdoir Antonio Pezzini, Secretário Municipal de Administração e Finanças, que encaminhe a esta Casa de Leis a relação de todos os bens imóveis utilizados pela Prefeitura mediante contratos de locação, contendo, obrigatoriamente, as seguintes informações: I – identificação do imóvel locado; II – nome do proprietário; III – número do CPF ou do CNPJ do proprietário; IV – prazo de vigência dos respectivos contratos de locação.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antonio Pezzini, Secretário Municipal de Administração e Finanças, que sejam encaminhadas a esta Casa de Leis justificativas formais e documentadas acerca dos serviços de perícia fisioterápica supostamente prestados pela servidora pública ocupante de cargo de confiança do Poder Executivo, Sra. Luana de Araújo Zabatto, aos servidores públicos aprovados no Concurso Público do Município de Juína que ingressaram no mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antonio Pezzini, Secretário Municipal de Administração e Finanças, e à Senhora Marcela Américo, Secretária Municipal de Saúde, que sejam encaminhadas a esta Casa de Leis justificativas plausíveis, formais e detalhadas acerca de três situações que envolvem profissionais da área da Saúde no Município de Juína, conforme segue: 1. No mês de setembro de 2025, foi realizada reunião no Plenário da Câmara Municipal de Juína com Técnicos e Técnicas de Enfermagem, ocasião em que ficou definido, ainda que de forma informal, que o Poder Executivo promoveria a transposição de todo o quadro de pessoal vinculado ao regime de pejotização para o regime celetista. Entretanto, já no mês de janeiro de 2026, a situação permanece sem solução, não tendo sido efetivada a referida transposição nem apresentada justificativa formal para a sua não implementação. 2. No mês de outubro de 2025, foi realizado ato público com os Agentes Comunitários de Saúde e Agentes de Combate às Endemias, com o objetivo de tratar da transposição desses profissionais do regime celetista para o Regime Próprio de Previdência Social do Município – Previ Juína. Todavia, já no mês de fevereiro de 2026, o Poder Executivo não efetuou a referida transposição, tampouco promoveu os ajustes necessários para a regularização previdenciária da categoria. 3. Verifica-se, ainda, a insuficiência do quadro de Agentes Comunitários de Saúde no Município de Juína, havendo Unidades de Saúde da Família (PSF) que contam com apenas um agente, situação que compromete a cobertura e a qualidade da atenção básica, especialmente no que se refere às visitas domiciliares previstas nas diretrizes do Ministério da Saúde.</t>
   </si>
   <si>
+    <t>5279</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5279/05.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura que encaminhe a esta Casa de Leis as seguintes solicitações: Quantidade de m³ de Madeira que a Prefeitura recebeu dos Órgãos de Fiscalização e Controle de Juína; Destino da Madeira recebida com identificação do local utilizado;  Quantidade de veículo e Maquinários recebidos como Fiel Depositário; Destino desses veículos e maquinários por localidade de uso.</t>
+  </si>
+  <si>
+    <t>5280</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5280/06.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Senhor Evandro Selva, Chefe do IBAMA EM JUÍNA a necessidade de nos informar a esta Casa de Leis as seguintes solicitações: Quantidade de m³ de Madeira apreendida e destina a Prefeitura Municipal de Juína; Quantidade de veículo e Maquinários recebidos como Fiel Depositário.</t>
+  </si>
+  <si>
+    <t>5281</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5281/07.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Senhor Marco Bortolotto Remuzzi, Delegado de Policia Civil de Juína, que possa informar a esta Casa de Leis as seguintes solicitações: Quantidade de m³ de Madeira apreendida e destina a Prefeitura Municipal de Juína; Quantidade de veículo e Maquinários recebido como Fiel Depositário.</t>
+  </si>
+  <si>
+    <t>5287</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5287/08.pdf</t>
+  </si>
+  <si>
+    <t>REQUER de Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, que sejam encaminhadas a esta Casa de Leis informações oficiais e justificativa circunstanciada acerca da situação dos seguintes veículos ambulância: Ambulância Van, placa RAW4J14, que se encontra no Município de Campo Novo dos Parecis desde julho de 2025, permanecendo, até o momento, sem solução definitiva; Ambulância Van, placa PAR9919, que se encontra há mais de vinte dias em uma autoelétrica no Município de Juína, sem previsão formal de conclusão dos serviços; Ambulância tipo furgão, marca Mercedes-Benz Sprinter, cor branca, combustível diesel, chassi nº 8AC906633HE124786, ano de fabricação/modelo 2016/2017, placa OCA979, atualmente indisponível para atendimento à população.</t>
+  </si>
+  <si>
+    <t>5315</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5315/09.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Senhora Marcela Américo, Secretária Municipal de Saúde, informações detalhadas acerca do funcionamento do sistema de agendamento on-line via WhatsApp nas Unidades Básicas de Saúde do Município.</t>
+  </si>
+  <si>
+    <t>5318</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5318/10.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a Sua Excelência o Senhor Aélcio Moreira de Oliveira, Presidente da Mesa Diretora, que seja designada e realizada Audiência Pública no dia 9 de março de 2026, às 19 horas, no Plenário Henrique Simionatto, com a finalidade de debater o Projeto de Lei Complementar nº 4/2026, que “Dispõe sobre a revisão do Plano Diretor Municipal do Município de Juína – Estado de Mato Grosso, nos termos do art. 182 da Constituição Federal, da Lei Federal nº 10.257, de 10 de julho de 2001 (Estatuto da Cidade), e do art. 114 da Lei Orgânica Municipal, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>5332</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5332/11.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que seja oficiado ao Senhor Secretário Municipal, Valdoir Antonio Pezzini, para que encaminhe informações detalhadas acerca da aplicabilidade da Lei Complementar nº 226 de 12 de janeiro de 2026, especialmente no que tange aos seus efeitos sobre o cômputo do tempo de serviço para fins de concessão de quinquênios e licença-prêmio aos servidores públicos municipais. Requer-se, especificamente, o atendimento aos seguintes questionamentos: 1. O período anteriormente abrangido por normas de congelamento de tempo de serviço passou a ser computado para fins de aquisição de quinquênios e licença-prêmio, nos termos da LC nº 226/2026? 2. A partir de qual data exata o tempo de serviço retroagiu ou voltou a ser contabilizado para os fins supramencionados? 3. Quais procedimentos administrativos devem ser adotados pelos servidores para requerer a averbação ou a revisão do tempo de serviço? 4. Há previsão de regulamentação específica por parte do Poder Executivo para disciplinar a execução desta matéria? 5. Qual o impacto financeiro estimado para o erário municipal decorrente da plena aplicação da referida Lei Complementar?</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5333/12.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que seja oficiado ao Senhor Secretário Municipal, Valdoir Antonio Pezzini, para que encaminhe a este Poder Legislativo informações detalhadas acerca da aplicação da alíquota de 27,5% (vinte e sete e meio por cento) de Imposto de Renda Retido na Fonte (IRRF) sobre a folha de pagamento dos servidores municipais.O presente requerimento fundamenta-se em possíveis divergências com a legislação federal vigente, que estabelece novas faixas de isenção e alíquotas progressivas. Diante disso, requerem-se os seguintes esclarecimentos: 1. Qual o fundamento legal e técnico utilizado pelo setor de Recursos Humanos para a aplicação da alíquota de 27,5% sobre rendimentos que não ultrapassaram o teto estipulado pela legislação federal vigente? 2. A Administração Municipal reconhece a existência de eventuais equívocos no processamento da folha de pagamento? Em caso positivo, quais providências administrativas estão sendo adotadas para a correção imediata desses valores? 3. Qual o cronograma e o procedimento previsto para a restituição dos valores descontados indevidamente dos servidores prejudicados? 4. Quais as razões para a não aplicação da alíquota progressiva aos servidores que percebem vencimentos acima de R$ 5.000,00 (cinco mil reais), conforme os novos parâmetros tributários?</t>
+  </si>
+  <si>
+    <t>5362</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5362/13_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, e ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, que encaminhem a esta Casa de Leis, nos prazos regimentais, cópia do Plano Municipal de Transporte Escolar, referente ao exercício vigente, conforme dispõe o art. 6º da Lei Municipal nº 1.934/2020, bem como as seguintes informações: I – Definição das rotas do transporte escolar, com seus respectivos horários de saída e chegada; II – Definição dos pontos de embarque e desembarque dos alunos, com previsão de horários; III – Quantitativo da demanda a ser atendida e a capacidade total do sistema de transporte escolar; IV – Número de alunos contemplados com auxílio mensal de transporte escolar, com seus respectivos custos; V – Relação dos profissionais designados para atuação em cada rota;_x000D_
+VI – Custo estimado anual do serviço de transporte escolar.</t>
+  </si>
+  <si>
+    <t>5363</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5363/14_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Adalberto Rodrigues, Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, que encaminhe a esta Casa de Leis, nos prazos regimentais, justificativa circunstanciada e documentada acerca da aplicabilidade e do efetivo cumprimento da Lei Municipal nº 1.882/2019, que institui o Programa de Incentivo à Implementação de Hortas Comunitárias e Compostagem no âmbito do Município de Juína, informando, especialmente: I – Se a referida lei está sendo executada no âmbito do Município; II – Quais ações, programas ou projetos foram desenvolvidos com base na legislação; III – Se há planejamento ou cronograma para sua implementação ou ampliação; IV – Quais recursos orçamentários foram ou estão sendo destinados à execução da política pública; V – Quais parcerias institucionais foram firmadas para viabilizar sua aplicação; VI – Em caso de não implementação, as razões técnicas, administrativas ou orçamentárias que justificam o não cumprimento da norma.</t>
+  </si>
+  <si>
+    <t>5373</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5373/15_assinada.pdf</t>
+  </si>
+  <si>
+    <t>REQUER de Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Finanças e Administração, informações detalhadas acerca da convocação dos candidatos aprovados no último concurso público para o cargo de Fiscal de Trânsito no Município de Juína.</t>
+  </si>
+  <si>
+    <t>5257</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5257/01.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronose, Prefeito, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento a necessidade e a oportunidade da instalação de parquinhos infantis na Praça da Bíblia e em outras de grande circulação em nossa cidade, tomando como referencia o modelo de sucesso implantado pela iniciativa privada no Loteamento Boulevard.</t>
+  </si>
+  <si>
+    <t>5258</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5258/02.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Marcelo Oliveira, Secretário de Estado de Infraestrutura e Logística de Mato Grosso – SINFRA/MT a necessidade e a oportunidade de substituição do painel rodoviário existente na Rodovia MT-170, na entrada do Município de Juína.</t>
+  </si>
+  <si>
     <t>5246</t>
   </si>
   <si>
-    <t>IND</t>
-[...5 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Julio José de Campos, Deputado Estadual, a necessidade e a oportunidade de destinação de recursos, por meio de emenda parlamentar, para a aquisição de seis climatizadores evaporativos industriais de parede, modelo MB40, com capacidade de atendimento a áreas de até seiscentos metros quadrados, destinados à Secretaria Municipal de Esporte e Lazer de Juína, com a finalidade de melhorar as condições de uso do Ginásio Municipal de Esportes.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Lúdio Cabral, Deputado Estadual, a necessidade e a oportunidade de destinação de recursos, por meio de emenda parlamentar, para a aquisição de seis climatizadores evaporativos industriais de parede, modelo MB40, com capacidade de atendimento a áreas de até quatrocentos metros quadrados, destinados a atender às necessidades da Feira Municipal de Juína, por intermédio da Associação dos Feirantes do Município de Juína.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Carlos Fávaro, Ministro de Estado e Senador da República, a necessidade e a oportunidade de aquisição de uma retroescavadeira, destinada a atender às demandas da Comunidade Indígena Enawene Nawe, por intermédio da Associação Indígena Enawene Nawe, inscrita no CNPJ sob o nº 11.633.629/0001-95.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antonio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a oportunidade de instituir Auxílio-Alimentação aos servidores públicos efetivos, comissionados e contratados, no valor mensal de R$ 700,00 (setecentos reais), com o objetivo de minimizar os impactos decorrentes da retirada dos adicionais de periculosidade e insalubridade, bem como da defasagem na recomposição salarial.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Emanuel Pinheiro da Silva Primo Teixeira – Emanuelzinho, Deputado Federal, a necessidade e a oportunidade de destinação de emenda parlamentar para a aquisição de uma tonelada de calcário agrícola, destinada ao atendimento da demanda dos pequenos produtores da agricultura familiar do Município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Carlos Henrique Baqueta Fávaro, Ministro de Estado e Senador da República, a necessidade e a oportunidade de destinação de recursos para a aquisição de uma tonelada de calcário agrícola, destinada ao atendimento da demanda dos pequenos produtores da agricultura familiar do Município de Juína, Estado de Mato Grosso.</t>
   </si>
   <si>
+    <t>5275</t>
+  </si>
+  <si>
+    <t>Neguinho da 4</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5275/09.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura a necessidade e a conveniência de realizar, em caráter prioritário, a operação "tapa-buracos" na estrada da Linha "G" e na estrada da Linha Caiabi.</t>
+  </si>
+  <si>
     <t>5252</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Carlos Henrique Baqueta Fávaro, Ministro de Estado e Senador da República, a necessidade e a oportunidade da aquisição de duas ambulâncias para o Município de Juína, Estado de Mato Grosso, sendo uma destinada ao atendimento de pacientes em tratamento de hemodiálise e outra ao Serviço de Atendimento Móvel de Urgência (SAMU).</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade de atualização do Sistema de Informações sobre Orçamentos Públicos em Educação (SIOPE) referente ao 5º bimestre/3º quadrimestre de 2025.</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>Delei Locutor</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5256/12.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da construção de calçadas (passeio público) no entorno da quadra da Escola Municipal Vasco Papa, localizada no Bairro Palmiteira.</t>
+  </si>
+  <si>
+    <t>5260</t>
+  </si>
+  <si>
+    <t>Geraldinho</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5260/13.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Secretário Municipal de Planejamento, a necessidade e a oportunidade da construção de uma pista de caminhada, dotada de iluminação pública, na quadra que circunda o campo de futebol do Bairro Palmiteira.</t>
+  </si>
+  <si>
+    <t>5261</t>
+  </si>
+  <si>
+    <t>Bil do Modulo 4</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5261/14.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Antônio Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a oportunidade da realização de processo licitatório para a contratação de empresa especializada na prestação de serviços de poda de árvores e recolhimento de resíduos vegetais nas praças públicas e nos canteiros centrais do Município.</t>
+  </si>
+  <si>
+    <t>5267</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5267/15.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Secretário Municipal de Infraestrutura a necessidade e a oportunidade de realizar reparos urgentes de drenagem e infraestrutura ao final da Rua Pedra Preta, localizada no Módulo 5.</t>
+  </si>
+  <si>
+    <t>5268</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5268/16.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Secretário Municipal de Infraestrutura, a urgência de reparos na pavimentação asfáltica das seguintes vias: Rua Estrela Dalva (Módulo 04) e Rua Medianeira (Módulo 05).</t>
+  </si>
+  <si>
+    <t>5263</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Neguinho da Borracharia</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5263/17.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de elaboração de projeto técnico para pavimentação asfáltica da Rua Bela Vista do Paraíso, no trecho compreendido entre os bairros Módulo 5 e Cidade Alta.</t>
+  </si>
+  <si>
+    <t>5262</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5262/18.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, a necessidade e a oportunidade de elaboração de projetos de drenagem pluvial nas Ruas das Pérolas e das Perdizes, no Módulo 4, em razão de problemas recorrentes de água que mina pelas margens da via e pelas calçadas das residências.</t>
+  </si>
+  <si>
+    <t>5264</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Alessandra Maldonado</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5264/19.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Secretário Municipal de infraestrutura a necessidade e a oportunidade da construção de um bueiro na estrada da Gleba Boa Esperança a 300 metros da Igreja Evangélica Assembleia de Deus.</t>
+  </si>
+  <si>
+    <t>5265</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5265/20.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Secretário Municipal de infraestrutura a necessidade e a oportunidade da manutenção em bueiro na Gleba Rio Azul, frente a propriedade do Carlos Farias.</t>
+  </si>
+  <si>
+    <t>5266</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5266/21.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de serviços de manutenção e patrolamento na Rua Limeira, localizada no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>5276</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5276/22.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de operação tapa-buracos e encascalhamento em pontos críticos do Assentamento Juinão, Assentamento Shekinah, nas proximidades da entrada da Linha 3, da BR-174, da Linha “J” e do Travessão da Linha J, que se encontram em precárias condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>5277</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5277/23.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de serviços de limpeza e manutenção no entorno da quadra e do campo de futebol do Bairro Palmiteira, bem como do Campo de Futebol do Bairro São José Operário.</t>
+  </si>
+  <si>
+    <t>5278</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5278/24.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de construção de área coberta na entrada frontal do Posto de Saúde Rural 1 e 2, destinada ao abrigo dos usuários enquanto aguardam atendimento.</t>
+  </si>
+  <si>
+    <t>5285</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5285/25.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Jayme Veríssimo de Campos, Senador da República, a necessidade e a oportunidade de destinação de emenda ao Orçamento Geral da União para o exercício de 2026, destinada à execução de obras de iluminação pública na estrada de aproximadamente três quilômetros que liga a área urbana do Município de Juína ao Instituto Federal de Mato Grosso – IFMT, Campus Juína.</t>
+  </si>
+  <si>
+    <t>5286</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5286/26.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade e a oportunidade de firmar parceria com o Instituto Federal de Mato Grosso – IFMT, visando à cessão temporária de profissional na função de pedreiro para a realização de pequenos reparos em bens públicos do Município de Juína.</t>
+  </si>
+  <si>
+    <t>5288</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5288/27_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realização de patrolamento e encascalhamento das Ruas Tietê, Horizontina e Encruzilhada do Sul, localizadas no Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>5289</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5289/28_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Alberto, Secretário Municipal de Esporte, Lazer e Turismo, a necessidade e a oportunidade de realização de tratamento ou substituição da areia do parquinho infantil localizado no Bairro Módulo 4.</t>
+  </si>
+  <si>
+    <t>5290</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5290/29.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Robson Amorim Machado, Secretário Municipal de Infraestrutura a necessidade e a oportunidade a necessidade de realização de manutenção nas vias pavimentadas do Bairro São José Operário.</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5302/30_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade de realização de serviços de manutenção e recuperação na estrada de acesso à Linha Flor da Serra, com saída pelo Bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5308/31.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Fabio Tardin, Deputado Estadual, com cópia Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito e ao Presidente da Associação Rural Comunitária Sagrada Família, a necessidade de destinação de Emenda Parlamentar no valor de R$ 200.000,00 para construção de barracão para guarda e conservação dos maquinários da Associação Comunitária Rural Sagrada Família (CNPJ 01.842.842/0001-53.</t>
+  </si>
+  <si>
+    <t>5312</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Tonhão do Rancho</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5312/32.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Geremias da Silva Lima – Secretário Municipal de Assistência Social, com copia a Senhora Marcela Américo Ortolan - Secretária Municipal de Saúde, ao Senhor Ericson Leandro de Oliveira - Secretário Municipal de Educação e Cultura e para o Senhor Jefferson Fogaça – Presidente do Conselho Comunitário de Segurança de Juína e Presidente da Associação Comercial e Empresarial de Juína, a necessidade e a oportunidade de realizar reunião ampliada para discutir, planejar estratégias e deliberar sobre atuação integrada em rede para enfrentamento da vulnerabilidade social no entorno da Rodoviária Municipal, envolvendo indivíduos em situação de rua.</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5309/33.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, que sejam realizados estudos técnicos e adotadas as providências necessárias para implantação, organização e demarcação de estacionamento na Avenida JK, no trecho compreendido no trecho em frente à Galáxia até as proximidades do DETRAN, visando atender o comércio local e melhorar a mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5310/34.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, e à Senhora Monaliza Rocha, Diretora do Departamento de Trânsito, que sejam adotadas providências para a renovação, substituição e revitalização das placas de sinalização de trânsito da cidade que se encontram desbotadas, danificadas ou comprometidas pela ação do tempo.</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Vanderlei Churrasqueiro</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5307/compactado_35_vanderlei_churrasqueiro_poda_arvores.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, Paulo Veronese Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado -Secretário Municipal Interino de_x000D_
+Infraestrutura, a necessidade de realizar poda corretiva das árvores do Campo de Futebol , localizado próximo do Reservatório de Agua do DAES na Avenida Mato Grosso.</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Roni da Padre Duílio</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5311/36.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a necessidade de promover o alargamento da Avenida Perimetral João Marques Cardoso, no trecho compreendido entre o cruzamento com a Avenida Brasília, nas proximidades do Posto e Mercado Pasqualotto, até o Loteamento Boulevard.</t>
+  </si>
+  <si>
+    <t>5313</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5313/37_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a conveniência do funcionamento efetivo do canal de WhatsApp da Regulação Municipal.</t>
+  </si>
+  <si>
+    <t>5314</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Luiza Boer, Roni da Padre Duílio</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5314/38_1.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade e a conveniência da construção de sistema de caixa seca para o controle das águas pluviais na Rua Jaracatiá, nas proximidades do cruzamento com a Avenida Joinville.</t>
+  </si>
+  <si>
+    <t>5316</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5316/39_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, que o Poder Executivo Municipal interceda junto ao 2º Serviço Notarial e Registral de Juína, visando maior celeridade na efetivação dos registros dos títulos definitivos de imóveis urbanos e rurais expedidos pelo INTERMAT</t>
+  </si>
+  <si>
+    <t>5319</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5319/40.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Juca Guaraná, Deputado Estadual, a necessidade e a oportunidade de destinar recursos, via emenda parlamentar, no valor de R$ 200.000,00 (duzentos mil reais), para a construção de uma pista de caminhada no entorno do campo de futebol do Bairro Palmiteira, no município de Juína-MT.</t>
+  </si>
+  <si>
+    <t>5320</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5320/41.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Elizeu Nascimento, Deputado Estadual, a necessidade e a conveniência de destinar recursos financeiros, por meio de emenda parlamentar, no valor de R$ 310.000,00 (trezentos e dez mil reais), destinados à Associação de Som Automotivo de Juína. O referido recurso será aplicado na conclusão das obras de construção do barracão da sede da entidade.</t>
+  </si>
+  <si>
+    <t>5321</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5321/42.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Coronel Assis, Deputado Federal, a necessidade e a urgência de destinar recursos federais, via emenda parlamentar, no valor de R$ 400.000,00 (quatrocentos mil reais), em favor da Sociedade Pestalozzi de Juína-MT. O recurso deverá ser aplicado na construção de um complexo de refeitório, cozinha e sanitários adaptados nas dependências da instituição.</t>
+  </si>
+  <si>
+    <t>5322</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5322/43.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Coronel Assis, Deputado Federal, a necessidade e a oportunidade de destinar recursos para a aquisição de 01 (um) Trator Agrícola, devidamente equipado com grade aradora e plantadeira, em benefício da Associação Bom Futuro de Juína-MT. O referido maquinário será destinado ao atendimento e suporte técnico dos pequenos produtores rurais associados.</t>
+  </si>
+  <si>
+    <t>5323</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5323/44.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Emanuel Pinheiro Neto, Deputado Federal, a necessidade e a conveniência de destinar recursos federais, via emenda parlamentar, no valor de R$ 300.000,00 (trezentos mil reais), para a Secretaria Municipal de Saúde de Juína-MT. O recurso deverá ser aplicado na aquisição de poltronas reclináveis hospitalares, destinadas ao repouso de acompanhantes de pacientes internados no Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>5324</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5324/45.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, Paulo Augusto Veronse, Prefeito, com cópia a Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a urgência de implementar um sistema de agendamento integral e continuado em todas as Unidades Básicas de Saúde (UBS). A proposta visa garantir que todos os cidadãos que buscam atendimento presencial tenham seus horários marcados para os dias subsequentes da semana, eliminando a necessidade de retorno e as filas formadas durante a madrugada.</t>
+  </si>
+  <si>
+    <t>5325</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5325/46.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde a necessidade e a oportunidade de viabilizar a construção de uma nova Unidade Básica de Saúde (UBS) da Família no Bairro São José Operário, em localidade estratégica para atender à crescente demanda da região.</t>
+  </si>
+  <si>
+    <t>5326</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5326/47.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade, a oportunidade e a conveniência de realizar o recapeamento asfáltico e a operação tapa-buracos em diversas ruas pavimentadas da cidade.</t>
+  </si>
+  <si>
+    <t>5327</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Vitor Gabriel</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5327/48.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Coronel Fernanda, Deputada Estadual, a necessidade e a conveniência de destinar recursos provenientes de emenda parlamentar, no valor de R$ 500.000,00 (quinhentos mil reais), para a aquisição de um micro-ônibus destinado ao transporte coletivo de moradores do Distrito de Terra Roxa ao centro urbano do Município de Juína/MT.</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5330/49.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade da recuperação e manutenção da estrada da Linha 4, Efinha, que dá acesso à localidade do Sabiá, Linha F, da Usina.</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Neguinho da Borracharia, Geraldinho, Roni da Padre Duílio</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5334/50.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência, o Deputado Federal Juarez Costa, a necessidade e a preeminente oportunidade de articulação institucional junto ao Ministério das Cidades, visando a alocação de recursos orçamentários para obras de pavimentação asfáltica nos bairros Módulo 5, Setor H, Setor I, Bairro Padre Duílio e Bairro Palmiteira, no município de Juína-MT.</t>
+  </si>
+  <si>
+    <t>5335</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5335/51_carlito.docx</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência, Paulo Augusto Veronese, Prefeito, com cópia aos secretários municipais a necessidade e a oportunidade que cumpram a Lei nº 1.445 de 2013, que dispõe sobre a obrigatoriedade de identificação dos veículos terceirizados que prestam serviços no âmbito da Administração Pública Municipal a placa “A serviço da Prefeitura”.</t>
+  </si>
+  <si>
+    <t>5336</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5336/52.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Prefeito Paulo Augusto Veronese, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e a oportunidade de destinar recursos no valor de R$ 5.000,00 (cinco mil reais) para custear a mão de obra de um profissional pedreiro, visando à conclusão da construção de uma sala de aula na Comunidade Rio Preto.</t>
+  </si>
+  <si>
+    <t>5345</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5345/53.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Juarez Costa, Deputado Federal – MDB pelo Estado de Mato Grosso, a necessidade e a oportunidade de destinar recursos de emenda parlamentar para a realização de obras de infraestrutura no campo de futebol do Bairro Padre Duílio, consistentes na construção de alambrado, vestuário, instalação de iluminação adequada e construção de arquibancadas.</t>
+  </si>
+  <si>
+    <t>5346</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5346/54.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor João José de Matos (Dr. João), Deputado Estadual – MDB, a necessidade e a oportunidade de destinar recursos de emenda parlamentar para a realização de obras de infraestrutura no campo de futebol do Bairro Padre Duílio, consistentes na construção de alambrado, vestuários, instalação de iluminação adequada e construção de arquibancadas.</t>
+  </si>
+  <si>
+    <t>5338</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5338/55.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Diretor do Departamento de Água e Esgoto Sanitário, a necessidade e a oportunidade de realizar a expansão da rede de abastecimento de água potável na Rua Eurico Gaspar Dutra, localizada no Bairro Palmiteira, no município de Juína.</t>
+  </si>
+  <si>
+    <t>5339</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5339/56.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de agilizar a realização de teste seletivo para a contratação de Agentes Comunitários de Saúde, visando suprir a carência desses profissionais em diversos bairros do município.</t>
+  </si>
+  <si>
+    <t>5340</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5340/57.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a recuperação e manutenção de bueiro localizado na estrada da Efinha (Sem Saída), em frente à propriedade do Senhor José Flávio, no município de Juína.</t>
+  </si>
+  <si>
+    <t>5341</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5341/58.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Geremias Lima, Secretário Municipal de Assistência Social, a necessidade e a oportunidade de retomar as atividades destinadas às pessoas idosas no Centro de Convivência Vó Paixão às segundas-feiras, incluindo a oferta do serviço de hidroginástica.</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5342/59.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da construção e edificação da Unidade Básica de Saúde – UBS do Módulo 5, a qual possui projeto arquitetônico elaborado desde o ano de 2023 e ainda não foi executado.</t>
+  </si>
+  <si>
+    <t>5348</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5348/60_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo AraújoDeputado Estadual , a destinação de 01 (uma) Grade Niveladora de 28 discos, a ser destinada à Associação dos Pequenos Produtores Rurais do Vale do Rio Preto, inscrita no CNPJ nº 23.114.258/0001-14, localizada na Rodovia KM 70 – Comunidade Rio Preto, Zona Rural, Juína.</t>
+  </si>
+  <si>
+    <t>5349</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5349/61_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, que seja realizado reparo no quebra-mola localizado na Rua Nova Granada  - Bairro Módulo 6.</t>
+  </si>
+  <si>
+    <t>5347</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5347/62.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Alberto Chiavelli Neto, a necessidade e a oportunidade de providenciar a locação de um novo espaço adequado para a realização das aulas de Ginástica Artística, atualmente desenvolvidas em local alugado que não possui sistema de climatização e estrutura apropriada para a prática da modalidade.</t>
+  </si>
+  <si>
+    <t>5351</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5351/63_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a urgência de realizar a reconstrução de ponte de madeira localizada na região da Linha Barroso, especificamente em frente ao Sítio do Senhor Netinho, tendo em vista o iminente risco de desabamento.</t>
+  </si>
+  <si>
+    <t>5352</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Vanderlei Churrasqueiro, Ilson Sassa, Neguinho da 4</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5352/64_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Excelentíssimo Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de, tão logo se encerre o período chuvoso, realizar os serviços de patrolamento, nivelamento e compactação das estradas rurais, compreendendo o seguinte trecho: iniciando na região do Módulo 6, passando pela Linha 4, incluindo o trecho da Fazenda do Léo, na Gleba Iracema, até o Distrito de Filadélfia.</t>
+  </si>
+  <si>
+    <t>5357</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Geraldinho, Delei Locutor, Roni da Padre Duílio, Vanderlei Churrasqueiro</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5357/65_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade da construção de novas Unidades Básicas de Saúde (UBS) no Setor Industrial, Bairro Módulo 6 e Loteamento Flamboyant, visando atender à crescente demanda de usuários nessas localidades.</t>
+  </si>
+  <si>
+    <t>5350</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5350/66_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Valdoir Pezzini, Secretário Municipal de Administração e Finanças, a necessidade e a oportunidade de promover a ampliação da carga horária dos cargos de Técnico Esportivo, de 20 (vinte) para 40 (quarenta) horas semanais, com a devida adequação remuneratória, no âmbito da Secretaria Municipal de Esporte, Cultura e Lazer.</t>
+  </si>
+  <si>
+    <t>5353</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5353/67_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade de agilizar a consecução de convênio com o Governo do Estado de Mato Grosso, visando à construção de 03 (três) salas de aula na Escola Antônio Francisco Lisboa, localizada na Linha 05, zona rural do Município de Juína/MT.</t>
+  </si>
+  <si>
+    <t>5354</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5354/68_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação, a necessidade e a oportunidade de agilizar a consecução de convênio com o Governo do Estado de Mato Grosso, visando à construção de 06 (seis) salas de aula, cozinha com refeitório, bem como banheiros masculino e feminino na Escola Osvaldo Cruz, localizada no Distrito de Filadélfia, no Município de Juína/MT.</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5355/69_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a recuperação de um pontilhão localizado na estrada da Gleba Iracema, Área II, nas proximidades da Igreja Evangélica, no Município de Juína/MT.</t>
+  </si>
+  <si>
+    <t>5356</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5356/70_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar a recuperação das estradas vicinais, pontes e bueiros nas localidades rurais da Gleba Boi Bom, Rio do Ouro, Rio Azul e Nova União, no Município de Juína/MT.</t>
+  </si>
+  <si>
+    <t>5359</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5359/71_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto_x000D_
+Veronese, Prefeito Municipal, com cópia ao Senhor_x000D_
+Ericson Leandro de Oliveira, Secretário Municipal de_x000D_
+Educação; à Senhora Janaina Solano Gomes Scamparini,_x000D_
+Diretora da Delegacia Regional de Educação; e à Senhora_x000D_
+Vera Lúcia Pereira da Silva Granja, Coordenadora de_x000D_
+Gestão de Pessoas, a necessidade e a oportunidade de_x000D_
+incluir no planejamento da gestão municipal a concessão_x000D_
+de ajuda de custo para deslocamento ou fornecimento_x000D_
+de combustível aos professores que atuam em escolas_x000D_
+da zona rural, especialmente aquelas situadas a_x000D_
+aproximadamente 65 km da sede do Município,_x000D_
+assegurando condições adequadas para o exercício de_x000D_
+suas funções.</t>
+  </si>
+  <si>
+    <t>5360</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5360/72_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese , Prefeito Municipal, com cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação; à Senhora Janaina Solano Gomes Scamparini, Diretora da Delegacia Regional de Educação; e aos Diretores das Unidades de Ensino do Município de Juína, a necessidade e a oportunidade de cumprimento e efetiva implementação da Lei Municipal nº 1.960/2020, que dispõe sobre a execução do Hino Municipal Oficial de Juína nas unidades de ensino.</t>
+  </si>
+  <si>
+    <t>5361</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5361/73_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência, o Senhor Paulo Augusto Veronese , Prefeito Municipal, com cópia a Senhora Monaliza Rocha, Diretora do Departamento de Transito, a necessidade e oportunidade da instalação de lombadas na Avenida Itiquira, Bairro Padre Duílio.</t>
+  </si>
+  <si>
+    <t>5374</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Vanderlei Churrasqueiro, Ilson Sassa</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5374/74_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a necessidade e oportunidade da construção de mais um Centro de Educação Infantil no Bairro Módulo 6.</t>
+  </si>
+  <si>
+    <t>5375</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5375/75_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicam a Sua Excelência Paulo Augusto Veronese, Prefeito, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, que, assim que cesse o período chuvoso, sejam realizados serviços de recuperação das estradas vicinais da Linha Rio Preto e Linha Pesquisa, com execução de ações de drenagem, remoção de lamaçais, reconformação do leito, patrolamento, encascalhamento, compactação e abertura de bacias secas.</t>
+  </si>
+  <si>
+    <t>5377</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5377/76_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, cópia ao Senhor Ericson Leandro de Oliveira, Secretário Municipal de Educação e Cultura, a disponibilização de 01 (um) ônibus novo para transporte escolar, destinado ao atendimento dos alunos da Escola Rural Municipal Osvaldo Cruz, localizada no Distrito de Filadélfia.</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5372/77_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia à Senhora Marcela Américo, Secretária Municipal de Saúde, a necessidade e a oportunidade de contratação de profissional médico especialista em Neuropediatria, visando atender à demanda existente no município de Juína.</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5376/78_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, Prefeito Municipal, com cópia ao Senhor Irineu Locatelli, Secretário Municipal de Infraestrutura, a necessidade e a oportunidade de realizar operação tapa-buracos nas vias pavimentadas do Residencial Bandeirantes, bem como a recuperação das guias (meio-fio) e sarjetas em toda a localidade.</t>
+  </si>
+  <si>
+    <t>5379</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5379/79_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, e ao Senhor Alberto Chiavelli Neto, Secretário Municipal de Esportes, Lazer e Turismo, a construção de banheiros públicos no Centro de Eventos do município de Juína.</t>
+  </si>
+  <si>
+    <t>5378</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5378/80_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Paulo Augusto Veronese, com cópia ao Senhor Robson Amorim Machado, Secretário Municipal de Planejamento, a execução de obra de drenagem de pluvial e pavimentação dos seguintes logradouros: Rua Gerino da Luz, Rua Manoel Joaquim Murtinho; Avenida Perimentral João Marques Cardoso ; Rua Romualdo Duarte Gomes</t>
+  </si>
+  <si>
+    <t>5380</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5380/81_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sua Excelência o Senhor Fabio Tardin –Deputado Estadual para articular parceria com Governador do Estado de Mato Grosso, Otaviano Pivetta, destinar  recursos para implantação  de placa solar  que gere 5000 KW para atender a demanda  de uma área construída de 3.500 metros quadrados   da feira Municipal de Juína.</t>
+  </si>
+  <si>
+    <t>5259</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5259/01.pdf</t>
+  </si>
+  <si>
+    <t>Aplauso ao Tiro de Guerra 09-004, de Juína, pela retomada das atividades e pelas ações cívicas e sociais desenvolvidas no ano de 2025.</t>
+  </si>
+  <si>
+    <t>5344</t>
+  </si>
+  <si>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5344/02.pdf</t>
+  </si>
+  <si>
+    <t>Aplaudo, o Dr. Braz Martins Neto contribuiu de forma significativa para o fortalecimento da assistência à saúde no Município de Juína, faço destaque a doação de monitor multiparâmetro à Unidade de Pronto Atendimento (UPA) no ano de 2025, e doação de uniformes destinados às crianças praticantes de ginástica artística da cidade de Juína.</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>Mensagem</t>
+  </si>
+  <si>
+    <t>Paulo Veronese</t>
+  </si>
+  <si>
+    <t>Mensagem nº 9/2026 complemento anexo do Projeto de Lei Complementar nº 5/2026 com diversos ofícios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -537,67 +2176,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5270/assinada-_mensagem_001-2026_-_plc_-_rga-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5301/02.............pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5273/plc_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5284/mensagem_005-2026_-_plano_diretor_participativo_-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5368/plc_05_corrigido_conformidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5269/mensagem_002-2026_-_dispoe_de_autorizacao_para_firmar_convenio_e__abrir_credito_especial_-_conseg-__juina_2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5271/mensagem_003-2026_-_pl_-_parcelamento_especial_de_debitos_fiscais_-_1990-_2021_-_2022_-2025-__refis_-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5272/mensagem_004-2026_-_pl_--_parcelamento_especial_daes-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5300/mensagem_007_-2026_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_daes_-___juina_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5331/mensagem_008-2026_-_pl_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5283/01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5337/02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5299/mensagem_006-2026_-_substituicao_a_mensagem__001-2026_-_plc_-_rga-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_010-2026_-_pl_-substitutiva_a_mensagem_008-2026-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5381/mensagem_n.o_011-2026_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5274/01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5291/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5292/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5293/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5294/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5303/06_pdec._02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5304/07_pres._01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5305/08_plc_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5328/09_plo_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5369/10_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5370/11_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/parecer_cljrf_12_plc_05_conformidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5282/01_plo_01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5295/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5296/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5298/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5306/06_plc_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5329/07_plo_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5366/08_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5367/09_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5383/parecer_cfo_10_plc_05_conformidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5365/01_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5364/01_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5317/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5358/02_mocao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5279/05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5280/06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5281/07.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5287/08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5315/09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5318/10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5332/11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5333/12.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5362/13_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5363/14_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5373/15_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5257/01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5258/02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5275/09.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5256/12.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5260/13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5261/14.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5267/15.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5268/16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5263/17.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5262/18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5264/19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5265/20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5266/21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5276/22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5277/23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5278/24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5285/25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5286/26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5288/27_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5289/28_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5290/29.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5302/30_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5308/31.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5312/32.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5309/33.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5310/34.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5307/compactado_35_vanderlei_churrasqueiro_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5311/36.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5313/37_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5314/38_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5316/39_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5319/40.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5320/41.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5321/42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5322/43.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5323/44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5324/45.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5325/46.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5326/47.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5327/48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5330/49.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5334/50.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5335/51_carlito.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5336/52.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5345/53.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5346/54.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5338/55.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5339/56.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5340/57.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5341/58.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5342/59.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5348/60_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5349/61_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5347/62.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5351/63_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5352/64_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5357/65_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5350/66_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5353/67_assinada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5354/68_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5355/69_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5356/70_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5359/71_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5360/72_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5361/73_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5374/74_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5375/75_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5377/76_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5372/77_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5376/78_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5379/79_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5378/80_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5380/81_assinada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5259/01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5344/02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="75.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="82.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -626,333 +2265,3789 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>53</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" t="s">
+        <v>74</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" t="s">
+        <v>73</v>
+      </c>
+      <c r="F19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>73</v>
+      </c>
+      <c r="F26" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" t="s">
+        <v>120</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" t="s">
+        <v>120</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H35" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36" t="s">
+        <v>72</v>
+      </c>
+      <c r="E36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" t="s">
+        <v>120</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" t="s">
+        <v>120</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H37" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>107</v>
+      </c>
+      <c r="D38" t="s">
+        <v>72</v>
+      </c>
+      <c r="E38" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" t="s">
+        <v>120</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H38" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>151</v>
+      </c>
+      <c r="F39" t="s">
+        <v>152</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" t="s">
+        <v>156</v>
+      </c>
+      <c r="F40" t="s">
+        <v>157</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H40" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>72</v>
+      </c>
+      <c r="E41" t="s">
+        <v>161</v>
+      </c>
+      <c r="F41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" t="s">
+        <v>161</v>
+      </c>
+      <c r="F42" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>169</v>
+      </c>
+      <c r="E43" t="s">
+        <v>170</v>
+      </c>
+      <c r="F43" t="s">
+        <v>171</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>169</v>
+      </c>
+      <c r="E44" t="s">
+        <v>170</v>
+      </c>
+      <c r="F44" t="s">
+        <v>171</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>169</v>
+      </c>
+      <c r="E45" t="s">
+        <v>170</v>
+      </c>
+      <c r="F45" t="s">
+        <v>171</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
+        <v>170</v>
+      </c>
+      <c r="F46" t="s">
+        <v>171</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E47" t="s">
+        <v>170</v>
+      </c>
+      <c r="F47" t="s">
+        <v>171</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>91</v>
+      </c>
+      <c r="D48" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" t="s">
+        <v>170</v>
+      </c>
+      <c r="F48" t="s">
+        <v>171</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" t="s">
+        <v>169</v>
+      </c>
+      <c r="E49" t="s">
+        <v>170</v>
+      </c>
+      <c r="F49" t="s">
+        <v>171</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H49" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>99</v>
+      </c>
+      <c r="D50" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" t="s">
+        <v>170</v>
+      </c>
+      <c r="F50" t="s">
+        <v>171</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>103</v>
+      </c>
+      <c r="D51" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" t="s">
+        <v>170</v>
+      </c>
+      <c r="F51" t="s">
+        <v>57</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>107</v>
+      </c>
+      <c r="D52" t="s">
+        <v>169</v>
+      </c>
+      <c r="E52" t="s">
+        <v>170</v>
+      </c>
+      <c r="F52" t="s">
+        <v>171</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H52" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>111</v>
+      </c>
+      <c r="D53" t="s">
+        <v>169</v>
+      </c>
+      <c r="E53" t="s">
+        <v>170</v>
+      </c>
+      <c r="F53" t="s">
+        <v>171</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H53" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>115</v>
+      </c>
+      <c r="D54" t="s">
+        <v>169</v>
+      </c>
+      <c r="E54" t="s">
+        <v>170</v>
+      </c>
+      <c r="F54" t="s">
+        <v>171</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H54" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>207</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>208</v>
+      </c>
+      <c r="D55" t="s">
+        <v>169</v>
+      </c>
+      <c r="E55" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" t="s">
+        <v>171</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H55" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>212</v>
+      </c>
+      <c r="D56" t="s">
+        <v>169</v>
+      </c>
+      <c r="E56" t="s">
+        <v>170</v>
+      </c>
+      <c r="F56" t="s">
+        <v>171</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H56" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>215</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>216</v>
+      </c>
+      <c r="D57" t="s">
+        <v>169</v>
+      </c>
+      <c r="E57" t="s">
+        <v>170</v>
+      </c>
+      <c r="F57" t="s">
+        <v>57</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H57" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>219</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" t="s">
+        <v>221</v>
+      </c>
+      <c r="F58" t="s">
+        <v>57</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>220</v>
+      </c>
+      <c r="E59" t="s">
+        <v>221</v>
+      </c>
+      <c r="F59" t="s">
+        <v>57</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" t="s">
+        <v>220</v>
+      </c>
+      <c r="E60" t="s">
+        <v>221</v>
+      </c>
+      <c r="F60" t="s">
+        <v>171</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" t="s">
+        <v>221</v>
+      </c>
+      <c r="F61" t="s">
+        <v>171</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" t="s">
+        <v>220</v>
+      </c>
+      <c r="E62" t="s">
+        <v>221</v>
+      </c>
+      <c r="F62" t="s">
+        <v>171</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H62" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" t="s">
+        <v>220</v>
+      </c>
+      <c r="E63" t="s">
+        <v>221</v>
+      </c>
+      <c r="F63" t="s">
+        <v>171</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H63" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>95</v>
+      </c>
+      <c r="D64" t="s">
+        <v>220</v>
+      </c>
+      <c r="E64" t="s">
+        <v>221</v>
+      </c>
+      <c r="F64" t="s">
+        <v>171</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H64" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>99</v>
+      </c>
+      <c r="D65" t="s">
+        <v>220</v>
+      </c>
+      <c r="E65" t="s">
+        <v>221</v>
+      </c>
+      <c r="F65" t="s">
+        <v>171</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H65" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>245</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>103</v>
+      </c>
+      <c r="D66" t="s">
+        <v>220</v>
+      </c>
+      <c r="E66" t="s">
+        <v>221</v>
+      </c>
+      <c r="F66" t="s">
+        <v>246</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H66" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>249</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>107</v>
+      </c>
+      <c r="D67" t="s">
+        <v>220</v>
+      </c>
+      <c r="E67" t="s">
+        <v>221</v>
+      </c>
+      <c r="F67" t="s">
+        <v>171</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H67" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>111</v>
+      </c>
+      <c r="D68" t="s">
+        <v>220</v>
+      </c>
+      <c r="E68" t="s">
+        <v>221</v>
+      </c>
+      <c r="F68" t="s">
+        <v>171</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H68" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>255</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>115</v>
+      </c>
+      <c r="D69" t="s">
+        <v>220</v>
+      </c>
+      <c r="E69" t="s">
+        <v>221</v>
+      </c>
+      <c r="F69" t="s">
+        <v>256</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H69" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>259</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>208</v>
+      </c>
+      <c r="D70" t="s">
+        <v>220</v>
+      </c>
+      <c r="E70" t="s">
+        <v>221</v>
+      </c>
+      <c r="F70" t="s">
+        <v>260</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H70" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>263</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>212</v>
+      </c>
+      <c r="D71" t="s">
+        <v>220</v>
+      </c>
+      <c r="E71" t="s">
+        <v>221</v>
+      </c>
+      <c r="F71" t="s">
+        <v>264</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H71" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>267</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>216</v>
+      </c>
+      <c r="D72" t="s">
+        <v>220</v>
+      </c>
+      <c r="E72" t="s">
+        <v>221</v>
+      </c>
+      <c r="F72" t="s">
+        <v>57</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H72" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>271</v>
+      </c>
+      <c r="D73" t="s">
+        <v>220</v>
+      </c>
+      <c r="E73" t="s">
+        <v>221</v>
+      </c>
+      <c r="F73" t="s">
+        <v>57</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H73" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>274</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>275</v>
+      </c>
+      <c r="D74" t="s">
+        <v>220</v>
+      </c>
+      <c r="E74" t="s">
+        <v>221</v>
+      </c>
+      <c r="F74" t="s">
+        <v>276</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H74" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>279</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>280</v>
+      </c>
+      <c r="D75" t="s">
+        <v>220</v>
+      </c>
+      <c r="E75" t="s">
+        <v>221</v>
+      </c>
+      <c r="F75" t="s">
+        <v>264</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H75" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>283</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>284</v>
+      </c>
+      <c r="D76" t="s">
+        <v>220</v>
+      </c>
+      <c r="E76" t="s">
+        <v>221</v>
+      </c>
+      <c r="F76" t="s">
+        <v>285</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H76" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>288</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>289</v>
+      </c>
+      <c r="D77" t="s">
+        <v>220</v>
+      </c>
+      <c r="E77" t="s">
+        <v>221</v>
+      </c>
+      <c r="F77" t="s">
+        <v>285</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H77" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>292</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>293</v>
+      </c>
+      <c r="D78" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" t="s">
+        <v>221</v>
+      </c>
+      <c r="F78" t="s">
+        <v>285</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>296</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" t="s">
+        <v>220</v>
+      </c>
+      <c r="E79" t="s">
+        <v>221</v>
+      </c>
+      <c r="F79" t="s">
+        <v>260</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H79" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>300</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>301</v>
+      </c>
+      <c r="D80" t="s">
+        <v>220</v>
+      </c>
+      <c r="E80" t="s">
+        <v>221</v>
+      </c>
+      <c r="F80" t="s">
+        <v>260</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>304</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>305</v>
+      </c>
+      <c r="D81" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" t="s">
+        <v>221</v>
+      </c>
+      <c r="F81" t="s">
+        <v>260</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>309</v>
+      </c>
+      <c r="D82" t="s">
+        <v>220</v>
+      </c>
+      <c r="E82" t="s">
+        <v>221</v>
+      </c>
+      <c r="F82" t="s">
+        <v>171</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H82" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>312</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>313</v>
+      </c>
+      <c r="D83" t="s">
+        <v>220</v>
+      </c>
+      <c r="E83" t="s">
+        <v>221</v>
+      </c>
+      <c r="F83" t="s">
+        <v>171</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H83" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>316</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>317</v>
+      </c>
+      <c r="D84" t="s">
+        <v>220</v>
+      </c>
+      <c r="E84" t="s">
+        <v>221</v>
+      </c>
+      <c r="F84" t="s">
+        <v>57</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>321</v>
+      </c>
+      <c r="D85" t="s">
+        <v>220</v>
+      </c>
+      <c r="E85" t="s">
+        <v>221</v>
+      </c>
+      <c r="F85" t="s">
+        <v>57</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H85" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>324</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>325</v>
+      </c>
+      <c r="D86" t="s">
+        <v>220</v>
+      </c>
+      <c r="E86" t="s">
+        <v>221</v>
+      </c>
+      <c r="F86" t="s">
+        <v>264</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H86" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>328</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>329</v>
+      </c>
+      <c r="D87" t="s">
+        <v>220</v>
+      </c>
+      <c r="E87" t="s">
+        <v>221</v>
+      </c>
+      <c r="F87" t="s">
+        <v>57</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H87" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>332</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>333</v>
+      </c>
+      <c r="D88" t="s">
+        <v>220</v>
+      </c>
+      <c r="E88" t="s">
+        <v>221</v>
+      </c>
+      <c r="F88" t="s">
+        <v>276</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H88" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>336</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>337</v>
+      </c>
+      <c r="D89" t="s">
+        <v>220</v>
+      </c>
+      <c r="E89" t="s">
+        <v>221</v>
+      </c>
+      <c r="F89" t="s">
+        <v>338</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H89" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>341</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>342</v>
+      </c>
+      <c r="D90" t="s">
+        <v>220</v>
+      </c>
+      <c r="E90" t="s">
+        <v>221</v>
+      </c>
+      <c r="F90" t="s">
+        <v>276</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H90" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>346</v>
+      </c>
+      <c r="D91" t="s">
+        <v>220</v>
+      </c>
+      <c r="E91" t="s">
+        <v>221</v>
+      </c>
+      <c r="F91" t="s">
+        <v>276</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H91" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>349</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>350</v>
+      </c>
+      <c r="D92" t="s">
+        <v>220</v>
+      </c>
+      <c r="E92" t="s">
+        <v>221</v>
+      </c>
+      <c r="F92" t="s">
+        <v>351</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H92" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>354</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>355</v>
+      </c>
+      <c r="D93" t="s">
+        <v>220</v>
+      </c>
+      <c r="E93" t="s">
+        <v>221</v>
+      </c>
+      <c r="F93" t="s">
+        <v>356</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H93" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>359</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>360</v>
+      </c>
+      <c r="D94" t="s">
+        <v>220</v>
+      </c>
+      <c r="E94" t="s">
+        <v>221</v>
+      </c>
+      <c r="F94" t="s">
+        <v>57</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H94" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>363</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>364</v>
+      </c>
+      <c r="D95" t="s">
+        <v>220</v>
+      </c>
+      <c r="E95" t="s">
+        <v>221</v>
+      </c>
+      <c r="F95" t="s">
+        <v>365</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H95" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>368</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>369</v>
+      </c>
+      <c r="D96" t="s">
+        <v>220</v>
+      </c>
+      <c r="E96" t="s">
+        <v>221</v>
+      </c>
+      <c r="F96" t="s">
+        <v>276</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H96" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>372</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>373</v>
+      </c>
+      <c r="D97" t="s">
+        <v>220</v>
+      </c>
+      <c r="E97" t="s">
+        <v>221</v>
+      </c>
+      <c r="F97" t="s">
+        <v>260</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H97" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>376</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>377</v>
+      </c>
+      <c r="D98" t="s">
+        <v>220</v>
+      </c>
+      <c r="E98" t="s">
+        <v>221</v>
+      </c>
+      <c r="F98" t="s">
+        <v>260</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H98" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>380</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>381</v>
+      </c>
+      <c r="D99" t="s">
+        <v>220</v>
+      </c>
+      <c r="E99" t="s">
+        <v>221</v>
+      </c>
+      <c r="F99" t="s">
+        <v>260</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H99" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>384</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>385</v>
+      </c>
+      <c r="D100" t="s">
+        <v>220</v>
+      </c>
+      <c r="E100" t="s">
+        <v>221</v>
+      </c>
+      <c r="F100" t="s">
+        <v>260</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H100" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>388</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>389</v>
+      </c>
+      <c r="D101" t="s">
+        <v>220</v>
+      </c>
+      <c r="E101" t="s">
+        <v>221</v>
+      </c>
+      <c r="F101" t="s">
+        <v>260</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H101" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>392</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>393</v>
+      </c>
+      <c r="D102" t="s">
+        <v>220</v>
+      </c>
+      <c r="E102" t="s">
+        <v>221</v>
+      </c>
+      <c r="F102" t="s">
+        <v>260</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H102" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>396</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>397</v>
+      </c>
+      <c r="D103" t="s">
+        <v>220</v>
+      </c>
+      <c r="E103" t="s">
+        <v>221</v>
+      </c>
+      <c r="F103" t="s">
+        <v>264</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H103" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>400</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>401</v>
+      </c>
+      <c r="D104" t="s">
+        <v>220</v>
+      </c>
+      <c r="E104" t="s">
+        <v>221</v>
+      </c>
+      <c r="F104" t="s">
+        <v>264</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>405</v>
+      </c>
+      <c r="D105" t="s">
+        <v>220</v>
+      </c>
+      <c r="E105" t="s">
+        <v>221</v>
+      </c>
+      <c r="F105" t="s">
+        <v>406</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H105" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>409</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>410</v>
+      </c>
+      <c r="D106" t="s">
+        <v>220</v>
+      </c>
+      <c r="E106" t="s">
+        <v>221</v>
+      </c>
+      <c r="F106" t="s">
+        <v>246</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H106" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>413</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>414</v>
+      </c>
+      <c r="D107" t="s">
+        <v>220</v>
+      </c>
+      <c r="E107" t="s">
+        <v>221</v>
+      </c>
+      <c r="F107" t="s">
+        <v>415</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H107" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>418</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>419</v>
+      </c>
+      <c r="D108" t="s">
+        <v>220</v>
+      </c>
+      <c r="E108" t="s">
+        <v>221</v>
+      </c>
+      <c r="F108" t="s">
+        <v>171</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H108" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>422</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>423</v>
+      </c>
+      <c r="D109" t="s">
+        <v>220</v>
+      </c>
+      <c r="E109" t="s">
+        <v>221</v>
+      </c>
+      <c r="F109" t="s">
+        <v>171</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H109" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>426</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>427</v>
+      </c>
+      <c r="D110" t="s">
+        <v>220</v>
+      </c>
+      <c r="E110" t="s">
+        <v>221</v>
+      </c>
+      <c r="F110" t="s">
+        <v>356</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H110" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>430</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>431</v>
+      </c>
+      <c r="D111" t="s">
+        <v>220</v>
+      </c>
+      <c r="E111" t="s">
+        <v>221</v>
+      </c>
+      <c r="F111" t="s">
+        <v>356</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H111" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>434</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>435</v>
+      </c>
+      <c r="D112" t="s">
+        <v>220</v>
+      </c>
+      <c r="E112" t="s">
+        <v>221</v>
+      </c>
+      <c r="F112" t="s">
+        <v>256</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H112" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>438</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>439</v>
+      </c>
+      <c r="D113" t="s">
+        <v>220</v>
+      </c>
+      <c r="E113" t="s">
+        <v>221</v>
+      </c>
+      <c r="F113" t="s">
+        <v>264</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H113" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>442</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>443</v>
+      </c>
+      <c r="D114" t="s">
+        <v>220</v>
+      </c>
+      <c r="E114" t="s">
+        <v>221</v>
+      </c>
+      <c r="F114" t="s">
+        <v>246</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H114" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>446</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>447</v>
+      </c>
+      <c r="D115" t="s">
+        <v>220</v>
+      </c>
+      <c r="E115" t="s">
+        <v>221</v>
+      </c>
+      <c r="F115" t="s">
+        <v>57</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H115" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>450</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>451</v>
+      </c>
+      <c r="D116" t="s">
+        <v>220</v>
+      </c>
+      <c r="E116" t="s">
+        <v>221</v>
+      </c>
+      <c r="F116" t="s">
+        <v>57</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H116" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>454</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>455</v>
+      </c>
+      <c r="D117" t="s">
+        <v>220</v>
+      </c>
+      <c r="E117" t="s">
+        <v>221</v>
+      </c>
+      <c r="F117" t="s">
+        <v>351</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H117" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>458</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>459</v>
+      </c>
+      <c r="D118" t="s">
+        <v>220</v>
+      </c>
+      <c r="E118" t="s">
+        <v>221</v>
+      </c>
+      <c r="F118" t="s">
+        <v>351</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H118" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>462</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>463</v>
+      </c>
+      <c r="D119" t="s">
+        <v>220</v>
+      </c>
+      <c r="E119" t="s">
+        <v>221</v>
+      </c>
+      <c r="F119" t="s">
+        <v>264</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H119" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>466</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>467</v>
+      </c>
+      <c r="D120" t="s">
+        <v>220</v>
+      </c>
+      <c r="E120" t="s">
+        <v>221</v>
+      </c>
+      <c r="F120" t="s">
+        <v>351</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H120" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>470</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>471</v>
+      </c>
+      <c r="D121" t="s">
+        <v>220</v>
+      </c>
+      <c r="E121" t="s">
+        <v>221</v>
+      </c>
+      <c r="F121" t="s">
+        <v>472</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>476</v>
+      </c>
+      <c r="D122" t="s">
+        <v>220</v>
+      </c>
+      <c r="E122" t="s">
+        <v>221</v>
+      </c>
+      <c r="F122" t="s">
+        <v>477</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H122" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>480</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>481</v>
+      </c>
+      <c r="D123" t="s">
+        <v>220</v>
+      </c>
+      <c r="E123" t="s">
+        <v>221</v>
+      </c>
+      <c r="F123" t="s">
+        <v>260</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H123" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>484</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>485</v>
+      </c>
+      <c r="D124" t="s">
+        <v>220</v>
+      </c>
+      <c r="E124" t="s">
+        <v>221</v>
+      </c>
+      <c r="F124" t="s">
+        <v>285</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H124" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>488</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>489</v>
+      </c>
+      <c r="D125" t="s">
+        <v>220</v>
+      </c>
+      <c r="E125" t="s">
+        <v>221</v>
+      </c>
+      <c r="F125" t="s">
+        <v>285</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H125" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>492</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>493</v>
+      </c>
+      <c r="D126" t="s">
+        <v>220</v>
+      </c>
+      <c r="E126" t="s">
+        <v>221</v>
+      </c>
+      <c r="F126" t="s">
+        <v>285</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H126" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>496</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>497</v>
+      </c>
+      <c r="D127" t="s">
+        <v>220</v>
+      </c>
+      <c r="E127" t="s">
+        <v>221</v>
+      </c>
+      <c r="F127" t="s">
+        <v>285</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H127" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>500</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>501</v>
+      </c>
+      <c r="D128" t="s">
+        <v>220</v>
+      </c>
+      <c r="E128" t="s">
+        <v>221</v>
+      </c>
+      <c r="F128" t="s">
+        <v>171</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H128" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>504</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>505</v>
+      </c>
+      <c r="D129" t="s">
+        <v>220</v>
+      </c>
+      <c r="E129" t="s">
+        <v>221</v>
+      </c>
+      <c r="F129" t="s">
+        <v>171</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H129" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>508</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>509</v>
+      </c>
+      <c r="D130" t="s">
+        <v>220</v>
+      </c>
+      <c r="E130" t="s">
+        <v>221</v>
+      </c>
+      <c r="F130" t="s">
+        <v>356</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H130" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>512</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>513</v>
+      </c>
+      <c r="D131" t="s">
+        <v>220</v>
+      </c>
+      <c r="E131" t="s">
+        <v>221</v>
+      </c>
+      <c r="F131" t="s">
+        <v>514</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H131" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>517</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>518</v>
+      </c>
+      <c r="D132" t="s">
+        <v>220</v>
+      </c>
+      <c r="E132" t="s">
+        <v>221</v>
+      </c>
+      <c r="F132" t="s">
+        <v>514</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>522</v>
+      </c>
+      <c r="D133" t="s">
+        <v>220</v>
+      </c>
+      <c r="E133" t="s">
+        <v>221</v>
+      </c>
+      <c r="F133" t="s">
+        <v>285</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H133" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>525</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>526</v>
+      </c>
+      <c r="D134" t="s">
+        <v>220</v>
+      </c>
+      <c r="E134" t="s">
+        <v>221</v>
+      </c>
+      <c r="F134" t="s">
+        <v>264</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H134" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>529</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>530</v>
+      </c>
+      <c r="D135" t="s">
+        <v>220</v>
+      </c>
+      <c r="E135" t="s">
+        <v>221</v>
+      </c>
+      <c r="F135" t="s">
+        <v>356</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H135" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>533</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>534</v>
+      </c>
+      <c r="D136" t="s">
+        <v>220</v>
+      </c>
+      <c r="E136" t="s">
+        <v>221</v>
+      </c>
+      <c r="F136" t="s">
+        <v>276</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H136" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>537</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>538</v>
+      </c>
+      <c r="D137" t="s">
+        <v>220</v>
+      </c>
+      <c r="E137" t="s">
+        <v>221</v>
+      </c>
+      <c r="F137" t="s">
+        <v>338</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H137" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>541</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>542</v>
+      </c>
+      <c r="D138" t="s">
+        <v>220</v>
+      </c>
+      <c r="E138" t="s">
+        <v>221</v>
+      </c>
+      <c r="F138" t="s">
+        <v>276</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H138" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>545</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>546</v>
+      </c>
+      <c r="E139" t="s">
+        <v>547</v>
+      </c>
+      <c r="F139" t="s">
+        <v>57</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H139" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>550</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>17</v>
+      </c>
+      <c r="D140" t="s">
+        <v>546</v>
+      </c>
+      <c r="E140" t="s">
+        <v>547</v>
+      </c>
+      <c r="F140" t="s">
+        <v>276</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>553</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>554</v>
+      </c>
+      <c r="E141" t="s">
+        <v>555</v>
+      </c>
+      <c r="F141" t="s">
+        <v>556</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H141" t="s">
+        <v>557</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>