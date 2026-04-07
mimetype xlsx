--- v1 (2026-04-06)
+++ v2 (2026-04-07)
@@ -416,51 +416,51 @@
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5370/11_plo_05_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 11/CLJRF/2026_x000D_
 RELATORIA:  Luiza Monteiro Boer_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à aprovação_x000D_
 PROPOSIÇÃO: Projeto de Lei nº 5/2026_x000D_
 AUTORIA: Poder Executivo_x000D_
 EMENTA:  Institui o Serviço de Inspeção Municipal e estabelece procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no Município de Juína-MT.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/parecer_cljrf_12_plc_05_conformidade.pdf</t>
+    <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/12_plc_05_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/CLJRF/2026 RELATORIA:  VANDERLEI CHURRASQUEIRO CONCLUSÃO DA RELATORIA: Favorável à aprovação PROPOSIÇÃO: Projeto de Lei Complementar nº 5/2026 AUTORIA: Mesa Diretora Objeto: Altera a Lei Complementar nº 1.751, de 19 de julho de 2017, para criar cargos em comissão e funções gratificadas no quadro de pessoal da Câmara Municipal de Juína.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>Parecer da CFO.</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5282/01_plo_01.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 1/CFO/2026_x000D_
 RELATORIA: Alessandra Maldonado_x000D_
 CONCLUSÃO DA RELATORIA: Favorável à tramitação da matéria._x000D_
 PROPOSIÇÃO: Projeto de Lei nº 1/2026 _x000D_
 AUTORIA: Executivo Municipal_x000D_
 EMENTA: Abertura de Crédito Adicional Suplementar no valor de até R$ 1.800.000,00 para celebração de convênio visando a construção do Centro de Hemodiálise.</t>
   </si>
   <si>
@@ -2176,51 +2176,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5270/assinada-_mensagem_001-2026_-_plc_-_rga-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5301/02.............pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5273/plc_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5284/mensagem_005-2026_-_plano_diretor_participativo_-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5368/plc_05_corrigido_conformidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5269/mensagem_002-2026_-_dispoe_de_autorizacao_para_firmar_convenio_e__abrir_credito_especial_-_conseg-__juina_2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5271/mensagem_003-2026_-_pl_-_parcelamento_especial_de_debitos_fiscais_-_1990-_2021_-_2022_-2025-__refis_-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5272/mensagem_004-2026_-_pl_--_parcelamento_especial_daes-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5300/mensagem_007_-2026_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_daes_-___juina_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5331/mensagem_008-2026_-_pl_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5283/01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5337/02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5299/mensagem_006-2026_-_substituicao_a_mensagem__001-2026_-_plc_-_rga-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_010-2026_-_pl_-substitutiva_a_mensagem_008-2026-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5381/mensagem_n.o_011-2026_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5274/01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5291/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5292/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5293/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5294/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5303/06_pdec._02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5304/07_pres._01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5305/08_plc_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5328/09_plo_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5369/10_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5370/11_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/parecer_cljrf_12_plc_05_conformidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5282/01_plo_01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5295/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5296/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5298/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5306/06_plc_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5329/07_plo_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5366/08_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5367/09_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5383/parecer_cfo_10_plc_05_conformidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5365/01_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5364/01_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5317/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5358/02_mocao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5279/05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5280/06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5281/07.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5287/08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5315/09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5318/10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5332/11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5333/12.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5362/13_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5363/14_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5373/15_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5257/01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5258/02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5275/09.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5256/12.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5260/13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5261/14.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5267/15.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5268/16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5263/17.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5262/18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5264/19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5265/20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5266/21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5276/22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5277/23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5278/24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5285/25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5286/26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5288/27_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5289/28_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5290/29.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5302/30_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5308/31.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5312/32.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5309/33.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5310/34.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5307/compactado_35_vanderlei_churrasqueiro_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5311/36.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5313/37_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5314/38_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5316/39_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5319/40.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5320/41.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5321/42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5322/43.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5323/44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5324/45.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5325/46.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5326/47.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5327/48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5330/49.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5334/50.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5335/51_carlito.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5336/52.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5345/53.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5346/54.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5338/55.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5339/56.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5340/57.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5341/58.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5342/59.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5348/60_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5349/61_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5347/62.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5351/63_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5352/64_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5357/65_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5350/66_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5353/67_assinada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5354/68_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5355/69_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5356/70_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5359/71_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5360/72_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5361/73_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5374/74_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5375/75_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5377/76_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5372/77_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5376/78_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5379/79_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5378/80_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5380/81_assinada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5259/01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5344/02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5270/assinada-_mensagem_001-2026_-_plc_-_rga-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5301/02.............pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5273/plc_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5284/mensagem_005-2026_-_plano_diretor_participativo_-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5368/plc_05_corrigido_conformidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5269/mensagem_002-2026_-_dispoe_de_autorizacao_para_firmar_convenio_e__abrir_credito_especial_-_conseg-__juina_2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5271/mensagem_003-2026_-_pl_-_parcelamento_especial_de_debitos_fiscais_-_1990-_2021_-_2022_-2025-__refis_-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5272/mensagem_004-2026_-_pl_--_parcelamento_especial_daes-_juina2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5300/mensagem_007_-2026_-_dispoe_de_autorizacao_para_abrir_credito_adicional_suplementar_-_daes_-___juina_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5331/mensagem_008-2026_-_pl_-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5283/01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5337/02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5299/mensagem_006-2026_-_substituicao_a_mensagem__001-2026_-_plc_-_rga-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5371/mensagem_010-2026_-_pl_-substitutiva_a_mensagem_008-2026-_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__de_origem_animal__-_juina2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5381/mensagem_n.o_011-2026_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5274/01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5291/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5292/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5293/04_plo_03.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5294/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5303/06_pdec._02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5304/07_pres._01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5305/08_plc_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5328/09_plo_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5369/10_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5370/11_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5382/12_plc_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5282/01_plo_01.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5295/02_plc_01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5296/03_plo_02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5298/05_plc_03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5306/06_plc_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5329/07_plo_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5366/08_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5367/09_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5383/parecer_cfo_10_plc_05_conformidade.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5365/01_plo_05_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5364/01_plc_04_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5317/01_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5358/02_mocao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5244/01.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5245/02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5253/03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5254/04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5279/05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5280/06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5281/07.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5287/08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5315/09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5318/10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5332/11.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5333/12.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5362/13_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5363/14_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5373/15_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5257/01.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5258/02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5246/03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5247/04.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5248/05.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5249/06.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5250/07.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5251/08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5275/09.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5252/10.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5255/11.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5256/12.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5260/13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5261/14.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5267/15.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5268/16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5263/17.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5262/18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5264/19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5265/20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5266/21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5276/22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5277/23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5278/24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5285/25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5286/26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5288/27_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5289/28_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5290/29.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5302/30_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5308/31.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5312/32.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5309/33.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5310/34.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5307/compactado_35_vanderlei_churrasqueiro_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5311/36.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5313/37_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5314/38_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5316/39_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5319/40.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5320/41.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5321/42.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5322/43.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5323/44.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5324/45.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5325/46.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5326/47.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5327/48.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5330/49.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5334/50.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5335/51_carlito.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5336/52.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5345/53.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5346/54.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5338/55.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5339/56.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5340/57.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5341/58.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5342/59.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5348/60_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5349/61_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5347/62.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5351/63_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5352/64_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5357/65_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5350/66_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5353/67_assinada.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5354/68_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5355/69_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5356/70_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5359/71_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5360/72_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5361/73_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5374/74_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5375/75_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5377/76_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5372/77_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5376/78_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5379/79_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5378/80_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5380/81_assinada.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5259/01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/sapl/public/materialegislativa/2026/5344/02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.juina.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>